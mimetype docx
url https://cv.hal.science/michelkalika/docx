--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Kalika </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendance au courrier électronique : effets sur le technostress et la surcharge informationnelle et répercussions sur la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najma Saidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Volume 26 (1), pp.45-83. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.211.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les modèles de rationalité de l’organisation digitale : vers une rationalité ordinaire réflexive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Moores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXV (61), pp.171. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.061.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour quel impact œuvrent les revues académiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (284), pp.125-147. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2019.00365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Business Schools: Increasing the Range of Strategic Choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Starkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Tempest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (2), pp.88-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des réseaux de recherche francophone et anglophone en systèmes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (4), pp.67. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.184.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le phénomène de dépendance envers les réseaux sociaux numériques : les effets de l’habitude et de la surcharge informationnelle dans le cas de Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Mlaiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (2016/4), pp.7-42. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.164.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do we continue using social networking sites? The giving loop that feeds computer-mediated social ties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Mlaiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (2), pp.5. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.172.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is SAM still alive ? A bibliometric and interpretive mapping of the strategic alignment research field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strategic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsis.2016.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What happens if a business school disappears? The intellectual foundations of BSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Shenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (7), pp.878 - 888. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JMD-10-2014-0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What happens if a business school disappears? : The intellectual foundations of BSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Shenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (7), 878-888 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectable use: An important facet of IT usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Gettler Summa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strategic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsis.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation entre l'intensité perçue d'utilisation de la messagerie électronique et la qualité de la relation hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine de La Rupelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Guthrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messagerie électronique, facteur de stress dans le cadre de la relation managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine de La Rupelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Fray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile information systems and organisational control: beyond the panopticon metaphor?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (5), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/ejis.2014.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Translated Strategic Alignment Model: A Practice-Based Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship building in virtual teams: A leadership behavioral complexity perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Jawadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Daassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (3), pp.199-211. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/HSM-130791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Individual, Contextual, and Social Factors on Perceived Behavioral Control of Information Technology: A Field Theory Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe M. Elie-Dit-Cosaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Pallud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (3), pp.201-234. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2753/MIS0742-1222280306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs psychosociaux et continuité d'utilisation des réseaux sociaux numériques : le cas de facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Mlaiki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Capabilities Approach to Understanding the Impact of IT-Enabled Businesses Processes and IT-Business Alignment on the Strategic and Operational Performance of the Firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the Association for Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26, pp.Article 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing HR Intranets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (3), pp.21-36. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jthi.2010070102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing HR Intranets: Contextual, Strategic and Configurative Explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (3), pp.21-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la performance de l'entreprise induite par l'usage de portails web - Le cas du secteur touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (1), pp.75-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another road to IT turnover: the entrepreneurial path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Mourmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Gallivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (5), pp.498-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messagerie électronique et relations hiérarchiques : union parfaite ou impossible mariage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine de La Rupelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30, pp.51-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How franchiser and franchisee relationships affect franchisees' satisfaction? The importance of fairness, communication and trust as ethical bases of relationship marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical investigation of e-mail use versus face-to-face meetings: integrating the Napoleon effect perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Boukef-Charki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the Association for Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (1), pp.501-514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courrier électronique et réunions : proposition d'une théorie du millefeuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Boukef-Charki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the Association for Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie du millefeuille et l'usage des TIC dans l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Boukef-Charki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 172, pp.117-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopting an ICT code of conduct: an empirical study of organizational factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enterprise Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (4), pp.432-446. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17410390710772704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Brother is watching you ! Le rôle des technologies de l’information dans la stratégie de contrôle des réseaux de points de vente franchisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45, pp.7-20. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.045.07.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02914867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surcharge informationnelle, urgence et TIC. L'effet temporel des technologies de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, pp.153-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et enseignement de la gestion : une révolution manquée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (178-179), pp.117-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00375090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical investigation of trust's impact on collective awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Ben Naoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Daassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Networking and Virtual Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (4), pp.378-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le co-alignement des technologies et systemes inter-firmes: etude empirique dans le secteur des services logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (1), pp.45-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical investigation of trust's impact on collective awareness development in virtual teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Daassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jawadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Networking and Virtual Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00105767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical investigation of trust's impact on collective awareness development in virtual teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Daassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Jawadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Networking and Virtual Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (4), pp.378. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJNVO.2006.011867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How France's Potential Franchisees Reach Their Decisions: A Comparison with Franchisers' Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (2), pp.218-224. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1540-627X.2004.00107.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How France`s potential franchisees reach their decisions: a comparison with franchisers perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (2), pp.218-224. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1540-627X.2004.00107.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-learning, e-formation: implications pour les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (4), pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation stratégique externe et performance : le cas des moyennes entreprises du secteur agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28, pp.29-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des comportements de navigation sur un site marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 22, pp.79-86. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/dm.022.79.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation, technologie de l'information et vie privée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 134, pp.101-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management est mort, vive le e-management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 129, pp.68-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explosion des frontières et transversalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expansion Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 98, pp.68-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des entreprises et relations d'affaires internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8, pp.517-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'organisation réactive à l'organisation anticipative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 86, pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cohérence interne dans les enquêtes par interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helfer Jean-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et applications en Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 3 (1), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cohérence interne dans les enquêtes par interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Helfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 3 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/076737018800300101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles télévisions: les attentes du marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 116, pp.57-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structuration par l'internationalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 55, pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'efficacité des entreprises est-elle liée à leur structure ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 50, pp.93-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix d'un magasin: qu'est-ce qui fait courir les consommateurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 98 (2), pp.66-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et mémorisation des campagnes promotionnelles dans la distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 3, pp.67-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du technostress sur la performance du manager de proximité : Développement conceptuel et validation empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Feng Bourazzouq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM Montreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montreal (Province du Quebec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche en management à la recherche par les managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Toulouse et Toulouse Business School, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Networking Continuance: When Habit Leads to Information Overload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Mlaiki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Conference on Information Systems (ECIS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to assess and measure the impact of business schools and their research? Two recent cases in Europe: The Business School Impact Survey (BSIS) and the UK REF assessment system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Pettigrew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th British Academy of Management Annual Conference - BAM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Mediated Social Ties as Predictors of SNS Usage Continuance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Mlaiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on Information Systems (ICIS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paroles s'envolent, les écrits restent… L'influence de la traçabilité des communications électroniques sur les pratiques de transmission de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Adrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2013 : 18ème Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France. pp.342 - 359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spaces of IT intrapreneurial freedom: a classic grounded theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Mourmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Niederman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMIS-CPR '13. 2013 Annual Conference on Computers and People Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Cincinnati, Ohio, United States. pp.33-44, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2487294.2487302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danone, les mouvements stratégiques d'une multinationale française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque d'Atlas/AFMI (Association Francophone de Management International)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal, Canada. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00864394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spinning top metaphor : understanding value misfits and clashes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Mourmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Potosky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Boston, Massachusetts, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Examination of the Strategic Alignment Literature in IS through a Co-Citation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMCIS 2012 : 18th Americas Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Seattle, United States. Paper 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel Avenir pour l’Après : la continuité d’usage des systèmes d’information collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galadriele Ulmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Pallud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème colloque de l'Association Information et Management : "Vers un Management Ethique et Responsable ? La Contribution des Systèmes d'Information"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bordeaux, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fusions, réponses à la crise des Business Schools ? Application du modèle de l’EcoSystème d’Affaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Ben Letaïfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIèmes États Généraux du Management - 2012 FNEGE : Les Nouvelles Frontières du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Strasbourg, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leader-Member Exchange in Virtual Team: Exploring the Effects of E-Leaders' Behavioral Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Daassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems (ICIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Saint-Louis, Missouri,, États-Unis. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-conceptualizing IS Strategic Alignment: the Translated Strategic Alignment Model (TSAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth Americas Conference on Information Systems (AMCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lima, Peru. Paper 246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restrictions technologiques perçues et essai d'innovation avec les TI: Le rôle modérateur de l'autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe M. Elie-Dit-Cosaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Association Information &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marrakech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective strategic behavior and IS co-alignment, impact on performance. An alternative perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediteranean Conference on Information Systems (MCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hammamet, Tunisia. Paper 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of team virtuality on performance : A qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Ben Naoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European and Mediterranean Conference on Information Systems, EMCIS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Dubai, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of Work Environment on IT-SPecific Individual Differences : An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe M. Elie-Dit-Cosaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Pallud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Association Information &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alignement entre orientation client et stratégie technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2007 LAUZANNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Ressources intranets in France: A Longitudinal Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Human Resource Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Quantity and IS Success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Elie-Dit-Cosaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Straub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montréal, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00668130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le relationnel bancaire : Diagnostic et évaluation des stratégies mises en place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII colloque AFM, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des équipes virtuelles: Conscience de groupe - E-leadership - Créativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de recherche de USJ Beyrouth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des TIC dans l'entreprise : les seniors et la fracture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AIM, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big brother is watching you : le contrôle technologique des réseaux de points de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII colloque AFM, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence et TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Recherche AGRH-AIM, Université Paris Dauphine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT-Enabled Business Processes versus Strategic Alignment : An investigation into the drivers of organizational performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI conference of AIM, Luxembourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPRENTISSAGE ORGANISATIONNEL ET PERFORMANCE DANS LES JOINT-VENTURES INTERNATIONALES AU VIETNAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Nhu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème conférence internationale de management stratégique, AIMS, Annecy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie du millefeuille. De la non-substitution entre communications électronique et face à face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence AIM Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Internet performance within the organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 th IRMA International Conference, San Diego</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Strategic Alignment Impacts on Organizational Performance in International European Companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedigns of the 38th Hawaii International Conference in Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Internet performance within the organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMA (Information Resources Management Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, San Diego, United States. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00166039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic alignment : a performance tool, an empirical study on SME's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMCIS, NEW YORK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alignement stratégique: déterminant de la performance, étude empirique sur les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX eme conférence de l'Association Management Information (A.I.M.), INT Évry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopting an ICT code of conduct: An empirical study of organizational factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EMCIS, Tunis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT DES TIC SUR LES COMPETENCES DES SALARIES: ROLES DES PRATIQUES DE GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de recherche IAE Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranets : perspective historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II ème Journée de recherche AGRH - SOPRA - CREPA, Université Paris-Dauphine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix stratégiques de l'entreprise étendue et déploiement technologique : alignement et performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Kefi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque de l'AIM (Association Information et Management), Grenoble, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs déterminants de l'utilisation du courrier électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Boukef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes du VII colloque AIM,Hamamet.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de coordination et technologies de l'information : une application à la relation prestataire logistique - client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du VII Colloque de l' AIM, Hamamet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-management et Stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence AIMS Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'intranet - GRH : étude empirique des pratiques des entreprises et fondements théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AGRH, Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d'entreprises dans les nouvelles régulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment réguler? Colloque international, Université Paris Dauphine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance de l'intranet – GRH : étude empirique des pratiques des entreprises et fondements théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AGRH, Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Francophone sur la PME, IAE Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation de la GRH : spécificité des actifs et relations inter-organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI ème Congrès de l'AGRH, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La GRH de l'entreprise sous-traitante: mise en perspective des résultats d'une étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Université de Printemps de L'Institut International de l'Audit Social, Marrakech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction du franchisé : l'impact de la relation entre le franchisé et son franchiseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Association Française de Marketing AFM, Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The psychological profile as determinant of satisfaction among french franchisees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence franco-allemande de l'AFM Retailing and distribution in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How France's potential franchisees reach their decisions. A comparison with franchiseers' perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th annual International Society of Franchising Conference, San Diego</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grandeur et limites de la communication électronique : analyse d'un cas de projet de recherche marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Congrès de l'AFM, Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting choice criteria when joining a franchise network - Evidence from french franchisees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence franco-allemande de l'AFM, Retailing and distribution in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achats publics : la problématique conciliation des dimensions managériales et juridique de la responsabilité publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Colloque "Les nouvelles exigences de la responsabilité publique" de la Revue Politique et Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dimensions of marketing knowledge- an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au congrès D.S.I. Athènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions de la connaissance marketing : une étude exploratoire un vue de la définition d'un système d'accréditation des compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFM, Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle et autonomie de la GRH dans les relations client-fournisseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination inter-organisationnelle France-Maroc dans le secteur textile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Francophone sur la PME, Nancy-Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La GRH face à la globalisation : le cas des relations client-fournisseur franco-marocaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH, Versailles St Quentin-en-Yvelines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human resource management integration and industrial collaborative relations : the case of moroccan subcontractors and french oems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Academy of management - London Business School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration de la gestion des ressources humaines dans les relations de partenariat industriel : le cas des entreprises sous-traitantes marocaines et des donneurs d'ordres français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'A.G.R.H.- H.E.C. Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision d'embauche d'un cadre et innovation organisationnelle dans la P.M.E.: l'impact d'une aide publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 2 ème Congrès International Francophone de la P.M.E., Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of the marketing function structural factors in french industrial firms : a conceptual frame and empirical validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'E.M.A.C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises deviennent des bureaucraties... décentralisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFC, Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d’information et Management des Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Reix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2023, 978-2-311-41220-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information et management - 8ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Reix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2023, 9782311412208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire de master, 6ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mouricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme qui fait parler les données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 276 p., 2022, Collection Business Science Institute, 978-2-37687-591-8. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.kalik.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BSIS : A Decade of Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 228 p., 2022, Collection Économie et société, 978-2-37687-696-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Doctor of Business Administration: Taking your professional practice to the next level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Platt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iedp Ideas for Leaders Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.266, 2022, 9781915529008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Impacts durables de la crise sur le management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Beaulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS - Management &amp; Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Collection : Business Science Institute, 978-2-37687-530-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DBA Thesis Project in Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Beaulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 180 p., 2020, Collection Économie et société, 978-2-37687-393-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de la crise sur le management,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition EMS Management &amp; Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Collection : Business Science Institute, 978-2-37687-401-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la crise sur le management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS Management et Société, 2020, Collection Business Science Institute, 978-2-37687-401-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der erfolgreiche Weg zum DBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Collection Business Science Institute, 978-2-37687-401-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en systèmes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Pery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition EMS Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 648 p., 2018, Collection Grands auteurs, 978-2-37687-130-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire de master : Piloter un mémoire, rédiger un rapport, préparer une soutenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moucirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réussir son DBA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition EMS Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Collection Business Science Institute</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to successfully complete your DBA?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 104 p., 2017, Collection Business Science Institute, 978-2-37687-058-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de thèse de DBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Collection Business Science Institute, 978-2-37687-060-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réussir sa thèse - Définir un sujet, conduire une recherche, soutenir sa thèse - 4ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Romelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 192 p., 2016, 9782100743186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire de Master. Piloter un mémoire, rédiger un rapport, préparer une soutenance, 4e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 192 p., 2016, 9782100743186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management stratégique - 10e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Helfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert Gestion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 480 p., 2016, 9782311402766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d’Information et Management des Organisations - 7ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Reix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert Gestion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.480, 2016, 978-2-311-01235-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de connaissance par les managers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS, 472 p., 2015, Business Science Institute, 978-2-84769-818-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Professeur de Management à 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orsoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 978-2-311-40176-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail à distance et e-management - organisation et contrôle en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leclercq-Vandelannoitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 180 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orsoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Helfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.473, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail à distance et e-management : organisation et contrôle en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.166, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information et management des organisations : Cas et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 215 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire de master : mobiliser Internet pour réussir à l'université et en grande école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.210, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réussir sa thèse: la conduite du projet de doctorat (2nde édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Romelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.222, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00641313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management des Organisations - 6ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Reix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 472 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management, cas et applications - 8ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orsoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Helfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.400, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management, stratégie et organisation - 3ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orsoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Helfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.482, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes et le management : des réponses à la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.346, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Loos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.206, 2009, Recherche en Gestion, Recherche en Gestion, 978-2-7178-5751-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire de Master</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.193, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réussir sa thèse: la conduite du projet de doctorat - 1ère édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Romelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.222, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management et TIC, 5 ans de e-management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions liaisons, pp.250, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en Management et Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Romelaer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.650, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management, stratégie et organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helfer Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.482, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en Management et Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Romelaer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.665, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management, cas et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helfer Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.400, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-RH: réalités managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.357, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire de Master</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.193, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Européen et Mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.343, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des systèmes d'information: une perspective organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Kefi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.211, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests d'aptitude au management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Liaisons, pp.136, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-management: quelles transformations dans l'entreprise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Liaisons, pp.192, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d'entreprises dans les nouvelles régulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF, pp.200, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Liaisons, pp.256, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le e-management: vers l'entreprise virtuelle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Liaisons, pp.156, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-GRH: révolution ou évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Liaisons, pp.323, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et nos fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF, pp.128, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.232, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika (éd). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme qui fait parler les données. Hommage au professeur Jean Moscarola. Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.9-12, 2022, Business Science Institute, 9782376875918. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.kalik.2022.01.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche qualitative pluridisciplinaire et Covid 19. Le projet CO-DATA-LAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moscarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche qualitative : témoignages dans les sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS, Management et société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-276, 2022, Business science institute, 978-2-37687-534-5. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cheva.2022.02.0242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary qualitative research and Covid-19: the CO-DATA-LAB Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moscarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Research: Voices in Management Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, p.239-265, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Teko Henri Tedongmo, Etogo Gabriel (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pluralisme managérial en Afrique - Hommage au professeur Emmanuel Kamdem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-10, 2022, Business Science Institute, ‎ 978-1915529008. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.tedon.2022.01.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accentuer les impacts managériaux de la recherche en management. Vers des formations doctorales en management associant académiques et praticiens (Chapitre 48).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chabanne-Rive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Henri Savall; Véronique Zardet (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité du management socio-économique, Théorie et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS - Management &amp; Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.575-584, 2021, Col. Management socio-économique et recherche-intervention, 978-2-37687-470-6. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.saval.2021.01.0575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de paradigme dominant : de la qualité académique à l’impact managérial (Chapitre 8).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Thévenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Burlaud,; F. Bournois (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement de la gestion en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.155-163, 2021, Hors collection, 9782376874539. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.burla.2021.01.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Baudet Cédric (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctors Advising. Doctoral Students - Study tips for doctoral students from doctoral graduates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-11, 2021, Économie et société / Business Science Institute, 978-2-37687-532-1. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.baude.2021.02.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le COVID-DATA-LAB. Une recherche collective sur les organisations à l’épreuve de la Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moscarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika; Paul Beaulieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts durables de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-42, 2021, Business Science Institute, 978-2-37687-530-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Baudet Cédric (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les docteurs conseillent les doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.8-10, 2021, Business Science Institute, 9782376875017. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.baude.2021.01.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale – Une cartographie du champ des systèmes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Péry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Auteurs en Systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.7-18, 2018, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.walsh.2018.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03579886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danone, la gouvernance d’une multinationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desbrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kirsten Burkhardt et Philippe Desbrières (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en gouvernance des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management &amp; Société, p. 119-142, 2018, Coll. Etudes de cas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre général de la recherche de terrain (Chapitre 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodes de recherche du DBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, Management &amp; Société, Collection Business Science Institute, pp.27-40, 2018, 978-2-37687-179-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danone, a French multinational expanding into the global market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Buckley et P. Ghauri (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Strategy. Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp. 252-255, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Business School Impact Survey (BSIS)... au Professeur of Management Impact Survey (PMIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le professeur de management à 360°</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.152-158, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manage your career like you teach management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Romelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hällgren Markus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advices to Post-Docs (title to be confrimed)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, under review, à paraître, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-management et ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des ressources humaines : théories, instruments, méthodes, auteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.467-473, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-management et ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des ressources humaines : théories, instruments, méthodes, auteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.467-473, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Activity Theory View of E-HR and Open Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Resources Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.7-11, 2009, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59904-883-3.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Collective Awareness in Virtual Teams: The Effect of Leadership Behavioral style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Daassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jawadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In "Leadership in the Digital Enterprise. Issues and Challenges", de P.Yoong</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, Chapter 8, p. 105-117, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing HR in France: Theory and Practice Technology, Outsourcing and Transforming HR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology, Outsourcing &amp; Transforming HR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-104, 2008, 9780750686457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing HR in France: theory and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology, Outsourcing &amp; Transforming HR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Butterworth Heinemann, pp.87-103, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-RH magic cauldron of open source project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Resources Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference, Idea Group Publishing, pp.7-11, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing HR in France: Theory and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potential, Problems and Guidance for Practitioners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.100-110, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management & TIC, le e-management devient management !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRM, l'état des entreprises 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.87-96, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HR intranets perspectives: practices and theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Resources Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference, Idea Group Publishing, pp.746-751, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surcharge informationnelle, urgence et TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Etats Généraux du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00668823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HR outsourcing strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Resources Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference, Idea Group Publishing, pp.477-481, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDF ou le dilemme de l'intégration stratégique Amont / Aval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Helfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orsoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management : Cas et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.180-185, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00140237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le WAP ou la norme comme outil de conquête stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Helfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orsoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management : Cas et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.158-164, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00140235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Teams : The role of leadership in Trust Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jawadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Daassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Brennan L. et Johnson V. (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Computer-Mediated Relationships and trust : Mangerial and Organizational effects, pp.34-45, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00250295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du choix des médias au management d'un portefeuille de médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.261-269, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurotunnel ou quand des actionnaires minoritaires renversent une Direction Générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Helfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orsoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management : Cas et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.33-38, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00140234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Management et ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.332-341, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Boukef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MANAGEMENT &amp; TIC, 5 ans de e-management dans les entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.53-68, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES TIC et la Fonction RH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAHIERS FRANCAIS No. 333: GRH, mutations économiques et innovations technologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Francaise, pp.58-63, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversite des usages du courrier electronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des ressources humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.53-60, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taille et perception des technologies de l information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La stratégie dans tous ses états - mélanges en l'honneur du Professeur Michel Marchesnay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.151-160, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Services de Proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Romelaer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Management et Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.163-178, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00140243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">introduction: e-RH réalités managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-RH: réalités managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.1-6, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE CAS DES ENTREPRISES SOUS-TRAITANTES AU MAROC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERSPECTIVES SUR LA GRH AU MAGREB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VUIBERT, pp.109-132, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intranets RH: de l'introduction des TIC aux nouvelles formes d'organisation. Une rétrospective de 1998 à 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-RH: réalités managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.147-160, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intranet RH: de l'e-RH au knowledge management: une rétrospective de 1998 à 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-RH: réalités managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.161-174, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">conclusion, e-management, quelles transformations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le e-management: quelles transformations pour l'entreprise?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.169-174, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le E-management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.71-96, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle stratégique des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; TIC: 5 ans de e-management dans les entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.131-146, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le E-management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.155-168, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intranets RH: pratiques des entreprises et problématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-GRH: Révolution ou évolution?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.63-90, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs déterminants de l'utilisation du courrier électronique dans les entreprises françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-GRH: Révolution ou évolution?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.145-170, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi du e-management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.221-234, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-MANAGEMENT ET RESSOURCES HUMAINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.408-417, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC, enjeu stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le e-management: vers l'entreprise virtuelle?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.87-105, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organigramme : organisation pratique de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECONOMICA, pp.2156-2172, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion à l'unité des produits dans les entreprises du commerce de détail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de J.G. MERIGOT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECONOMICA, pp.345-357, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les recherchezs doctorales en management stratégiques et politique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANNALES DU MANAGEMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECONOMICA, pp.135-148, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VUIBERT, pp.271-276, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danone : Un leader mondial de l’industrie agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de cas. La gestion du Changement Organisationnel : bâtir une culture de la sécurité de l'information chez FRANCE TELECOM-ORANGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas d'Ecole' buzz & bad buzz: Manager l'e-réputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-G. Pasquiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danone : Un leader mondial de l'industrie agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DANONE : A world leader in the food-processing industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DANONE : A world leader in the food-processing industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVD - Management de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d'adaptation à la disposition du manager de proximité dans la gestion du techno-stress : une perspective interactionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02112795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer la crise en opportunités : le vécu des managers et salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Business Science Institute; Le Sphinx. 2021, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchise et culture managériale : étude des facteurs humains et organisationnels, versus franchiseur, conditionnant la pratique de la franchise : typologie de franchiseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Paris Dauphine. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décision d’achat d’une franchise : étude empirique du processus d’achat et de la satisfaction du franchisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Dauphine (Paris 9). 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du secteur de la santé : Programme HSIS (Heat Sector Impact Study) : les dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05020081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir gérer sa surcharge informationnelle [Michel Kalika]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId393"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Kalika </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendance au courrier électronique : effets sur le technostress et la surcharge informationnelle et répercussions sur la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najma Saidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Volume 26 (1), pp.45-83. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.211.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les modèles de rationalité de l’organisation digitale : vers une rationalité ordinaire réflexive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Moores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXV (61), pp.171. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.061.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour quel impact œuvrent les revues académiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (284), pp.125-147. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2019.00365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Business Schools: Increasing the Range of Strategic Choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Starkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Tempest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (2), pp.88-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des réseaux de recherche francophone et anglophone en systèmes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (4), pp.67. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.184.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le phénomène de dépendance envers les réseaux sociaux numériques : les effets de l’habitude et de la surcharge informationnelle dans le cas de Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Mlaiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (2016/4), pp.7-42. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.164.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do we continue using social networking sites? The giving loop that feeds computer-mediated social ties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Mlaiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (2), pp.5. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.172.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is SAM still alive ? A bibliometric and interpretive mapping of the strategic alignment research field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strategic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsis.2016.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What happens if a business school disappears? : The intellectual foundations of BSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Shenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (7), 878-888 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What happens if a business school disappears? The intellectual foundations of BSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Shenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (7), pp.878 - 888. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JMD-10-2014-0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectable use: An important facet of IT usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Gettler Summa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strategic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsis.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation entre l'intensité perçue d'utilisation de la messagerie électronique et la qualité de la relation hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine de La Rupelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Guthrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messagerie électronique, facteur de stress dans le cadre de la relation managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine de La Rupelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Fray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile information systems and organisational control: beyond the panopticon metaphor?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (5), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/ejis.2014.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Translated Strategic Alignment Model: A Practice-Based Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship building in virtual teams: A leadership behavioral complexity perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Jawadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Daassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (3), pp.199-211. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/HSM-130791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs psychosociaux et continuité d'utilisation des réseaux sociaux numériques : le cas de facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Mlaiki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Individual, Contextual, and Social Factors on Perceived Behavioral Control of Information Technology: A Field Theory Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe M. Elie-Dit-Cosaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Pallud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (3), pp.201-234. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2753/MIS0742-1222280306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Capabilities Approach to Understanding the Impact of IT-Enabled Businesses Processes and IT-Business Alignment on the Strategic and Operational Performance of the Firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the Association for Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26, pp.Article 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing HR Intranets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (3), pp.21-36. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jthi.2010070102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing HR Intranets: Contextual, Strategic and Configurative Explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (3), pp.21-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another road to IT turnover: the entrepreneurial path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Mourmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Gallivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (5), pp.498-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la performance de l'entreprise induite par l'usage de portails web - Le cas du secteur touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (1), pp.75-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messagerie électronique et relations hiérarchiques : union parfaite ou impossible mariage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine de La Rupelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30, pp.51-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical investigation of e-mail use versus face-to-face meetings: integrating the Napoleon effect perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Boukef-Charki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the Association for Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (1), pp.501-514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How franchiser and franchisee relationships affect franchisees' satisfaction? The importance of fairness, communication and trust as ethical bases of relationship marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courrier électronique et réunions : proposition d'une théorie du millefeuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Boukef-Charki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the Association for Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surcharge informationnelle, urgence et TIC. L'effet temporel des technologies de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, pp.153-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et enseignement de la gestion : une révolution manquée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (178-179), pp.117-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00375090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie du millefeuille et l'usage des TIC dans l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Boukef-Charki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 172, pp.117-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopting an ICT code of conduct: an empirical study of organizational factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enterprise Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (4), pp.432-446. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17410390710772704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Brother is watching you ! Le rôle des technologies de l’information dans la stratégie de contrôle des réseaux de points de vente franchisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45, pp.7-20. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.045.07.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02914867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical investigation of trust's impact on collective awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Ben Naoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Daassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Networking and Virtual Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (4), pp.378-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical investigation of trust's impact on collective awareness development in virtual teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Daassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jawadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Networking and Virtual Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00105767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le co-alignement des technologies et systemes inter-firmes: etude empirique dans le secteur des services logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (1), pp.45-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical investigation of trust's impact on collective awareness development in virtual teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Daassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Jawadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Networking and Virtual Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (4), pp.378. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJNVO.2006.011867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How France`s potential franchisees reach their decisions: a comparison with franchisers perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (2), pp.218-224. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1540-627X.2004.00107.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How France's Potential Franchisees Reach Their Decisions: A Comparison with Franchisers' Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (2), pp.218-224. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1540-627X.2004.00107.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-learning, e-formation: implications pour les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (4), pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des comportements de navigation sur un site marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 22, pp.79-86. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/dm.022.79.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation stratégique externe et performance : le cas des moyennes entreprises du secteur agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28, pp.29-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation, technologie de l'information et vie privée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 134, pp.101-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management est mort, vive le e-management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 129, pp.68-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explosion des frontières et transversalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expansion Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 98, pp.68-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des entreprises et relations d'affaires internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8, pp.517-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'organisation réactive à l'organisation anticipative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 86, pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cohérence interne dans les enquêtes par interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helfer Jean-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et applications en Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 3 (1), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cohérence interne dans les enquêtes par interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Helfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 3 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/076737018800300101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles télévisions: les attentes du marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 116, pp.57-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structuration par l'internationalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 55, pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'efficacité des entreprises est-elle liée à leur structure ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 50, pp.93-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix d'un magasin: qu'est-ce qui fait courir les consommateurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 98 (2), pp.66-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et mémorisation des campagnes promotionnelles dans la distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 3, pp.67-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du technostress sur la performance du manager de proximité : Développement conceptuel et validation empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Feng Bourazzouq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM Montreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montreal (Province du Quebec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche en management à la recherche par les managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Toulouse et Toulouse Business School, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Networking Continuance: When Habit Leads to Information Overload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Mlaiki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Conference on Information Systems (ECIS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to assess and measure the impact of business schools and their research? Two recent cases in Europe: The Business School Impact Survey (BSIS) and the UK REF assessment system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Pettigrew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th British Academy of Management Annual Conference - BAM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Mediated Social Ties as Predictors of SNS Usage Continuance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Mlaiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on Information Systems (ICIS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spaces of IT intrapreneurial freedom: a classic grounded theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Mourmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Niederman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMIS-CPR '13. 2013 Annual Conference on Computers and People Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Cincinnati, Ohio, United States. pp.33-44, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2487294.2487302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paroles s'envolent, les écrits restent… L'influence de la traçabilité des communications électroniques sur les pratiques de transmission de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Adrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2013 : 18ème Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France. pp.342 - 359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danone, les mouvements stratégiques d'une multinationale française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque d'Atlas/AFMI (Association Francophone de Management International)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal, Canada. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00864394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spinning top metaphor : understanding value misfits and clashes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Mourmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Potosky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Boston, Massachusetts, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Examination of the Strategic Alignment Literature in IS through a Co-Citation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMCIS 2012 : 18th Americas Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Seattle, United States. Paper 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel Avenir pour l’Après : la continuité d’usage des systèmes d’information collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galadriele Ulmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Pallud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème colloque de l'Association Information et Management : "Vers un Management Ethique et Responsable ? La Contribution des Systèmes d'Information"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bordeaux, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fusions, réponses à la crise des Business Schools ? Application du modèle de l’EcoSystème d’Affaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Ben Letaïfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIèmes États Généraux du Management - 2012 FNEGE : Les Nouvelles Frontières du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Strasbourg, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leader-Member Exchange in Virtual Team: Exploring the Effects of E-Leaders' Behavioral Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Daassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems (ICIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Saint-Louis, Missouri,, États-Unis. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-conceptualizing IS Strategic Alignment: the Translated Strategic Alignment Model (TSAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth Americas Conference on Information Systems (AMCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lima, Peru. Paper 246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restrictions technologiques perçues et essai d'innovation avec les TI: Le rôle modérateur de l'autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe M. Elie-Dit-Cosaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Association Information &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marrakech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective strategic behavior and IS co-alignment, impact on performance. An alternative perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediteranean Conference on Information Systems (MCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hammamet, Tunisia. Paper 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of team virtuality on performance : A qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Ben Naoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European and Mediterranean Conference on Information Systems, EMCIS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Dubai, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of Work Environment on IT-SPecific Individual Differences : An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe M. Elie-Dit-Cosaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Pallud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Association Information &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Ressources intranets in France: A Longitudinal Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Human Resource Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alignement entre orientation client et stratégie technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2007 LAUZANNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Quantity and IS Success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Elie-Dit-Cosaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Straub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montréal, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00668130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des TIC dans l'entreprise : les seniors et la fracture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AIM, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le relationnel bancaire : Diagnostic et évaluation des stratégies mises en place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII colloque AFM, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des équipes virtuelles: Conscience de groupe - E-leadership - Créativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de recherche de USJ Beyrouth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big brother is watching you : le contrôle technologique des réseaux de points de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII colloque AFM, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence et TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Recherche AGRH-AIM, Université Paris Dauphine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT-Enabled Business Processes versus Strategic Alignment : An investigation into the drivers of organizational performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI conference of AIM, Luxembourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPRENTISSAGE ORGANISATIONNEL ET PERFORMANCE DANS LES JOINT-VENTURES INTERNATIONALES AU VIETNAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Nhu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème conférence internationale de management stratégique, AIMS, Annecy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Internet performance within the organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 th IRMA International Conference, San Diego</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie du millefeuille. De la non-substitution entre communications électronique et face à face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence AIM Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Strategic Alignment Impacts on Organizational Performance in International European Companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedigns of the 38th Hawaii International Conference in Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Internet performance within the organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMA (Information Resources Management Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, San Diego, United States. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00166039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alignement stratégique: déterminant de la performance, étude empirique sur les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX eme conférence de l'Association Management Information (A.I.M.), INT Évry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic alignment : a performance tool, an empirical study on SME's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMCIS, NEW YORK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopting an ICT code of conduct: An empirical study of organizational factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EMCIS, Tunis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT DES TIC SUR LES COMPETENCES DES SALARIES: ROLES DES PRATIQUES DE GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de recherche IAE Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranets : perspective historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II ème Journée de recherche AGRH - SOPRA - CREPA, Université Paris-Dauphine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix stratégiques de l'entreprise étendue et déploiement technologique : alignement et performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Kefi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque de l'AIM (Association Information et Management), Grenoble, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-management et Stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence AIMS Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs déterminants de l'utilisation du courrier électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Boukef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes du VII colloque AIM,Hamamet.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de coordination et technologies de l'information : une application à la relation prestataire logistique - client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du VII Colloque de l' AIM, Hamamet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'intranet - GRH : étude empirique des pratiques des entreprises et fondements théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AGRH, Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d'entreprises dans les nouvelles régulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment réguler? Colloque international, Université Paris Dauphine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance de l'intranet – GRH : étude empirique des pratiques des entreprises et fondements théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AGRH, Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La GRH de l'entreprise sous-traitante: mise en perspective des résultats d'une étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Université de Printemps de L'Institut International de l'Audit Social, Marrakech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How France's potential franchisees reach their decisions. A comparison with franchiseers' perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th annual International Society of Franchising Conference, San Diego</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The psychological profile as determinant of satisfaction among french franchisees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence franco-allemande de l'AFM Retailing and distribution in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction du franchisé : l'impact de la relation entre le franchisé et son franchiseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Association Française de Marketing AFM, Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Francophone sur la PME, IAE Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation de la GRH : spécificité des actifs et relations inter-organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI ème Congrès de l'AGRH, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grandeur et limites de la communication électronique : analyse d'un cas de projet de recherche marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Congrès de l'AFM, Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting choice criteria when joining a franchise network - Evidence from french franchisees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence franco-allemande de l'AFM, Retailing and distribution in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achats publics : la problématique conciliation des dimensions managériales et juridique de la responsabilité publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Colloque "Les nouvelles exigences de la responsabilité publique" de la Revue Politique et Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dimensions of marketing knowledge- an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au congrès D.S.I. Athènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions de la connaissance marketing : une étude exploratoire un vue de la définition d'un système d'accréditation des compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFM, Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle et autonomie de la GRH dans les relations client-fournisseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La GRH face à la globalisation : le cas des relations client-fournisseur franco-marocaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH, Versailles St Quentin-en-Yvelines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination inter-organisationnelle France-Maroc dans le secteur textile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Francophone sur la PME, Nancy-Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human resource management integration and industrial collaborative relations : the case of moroccan subcontractors and french oems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Academy of management - London Business School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration de la gestion des ressources humaines dans les relations de partenariat industriel : le cas des entreprises sous-traitantes marocaines et des donneurs d'ordres français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'A.G.R.H.- H.E.C. Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision d'embauche d'un cadre et innovation organisationnelle dans la P.M.E.: l'impact d'une aide publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 2 ème Congrès International Francophone de la P.M.E., Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of the marketing function structural factors in french industrial firms : a conceptual frame and empirical validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'E.M.A.C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises deviennent des bureaucraties... décentralisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFC, Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information et management - 8ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Reix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2023, 9782311412208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d’information et Management des Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Reix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2023, 978-2-311-41220-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire de master, 6ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mouricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BSIS : A Decade of Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 228 p., 2022, Collection Économie et société, 978-2-37687-696-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme qui fait parler les données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 276 p., 2022, Collection Business Science Institute, 978-2-37687-591-8. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.kalik.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Doctor of Business Administration: Taking your professional practice to the next level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Platt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iedp Ideas for Leaders Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.266, 2022, 9781915529008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Impacts durables de la crise sur le management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Beaulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS - Management &amp; Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Collection : Business Science Institute, 978-2-37687-530-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DBA Thesis Project in Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Beaulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 180 p., 2020, Collection Économie et société, 978-2-37687-393-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la crise sur le management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS Management et Société, 2020, Collection Business Science Institute, 978-2-37687-401-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de la crise sur le management,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition EMS Management &amp; Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Collection : Business Science Institute, 978-2-37687-401-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der erfolgreiche Weg zum DBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Collection Business Science Institute, 978-2-37687-401-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en systèmes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Pery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition EMS Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 648 p., 2018, Collection Grands auteurs, 978-2-37687-130-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire de master : Piloter un mémoire, rédiger un rapport, préparer une soutenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moucirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réussir son DBA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition EMS Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Collection Business Science Institute</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to successfully complete your DBA?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 104 p., 2017, Collection Business Science Institute, 978-2-37687-058-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de thèse de DBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Collection Business Science Institute, 978-2-37687-060-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire de Master. Piloter un mémoire, rédiger un rapport, préparer une soutenance, 4e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 192 p., 2016, 9782100743186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réussir sa thèse - Définir un sujet, conduire une recherche, soutenir sa thèse - 4ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Romelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 192 p., 2016, 9782100743186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management stratégique - 10e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Helfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert Gestion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 480 p., 2016, 9782311402766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d’Information et Management des Organisations - 7ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Reix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert Gestion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.480, 2016, 978-2-311-01235-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de connaissance par les managers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS, 472 p., 2015, Business Science Institute, 978-2-84769-818-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Professeur de Management à 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orsoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 978-2-311-40176-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail à distance et e-management - organisation et contrôle en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leclercq-Vandelannoitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 180 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orsoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Helfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.473, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail à distance et e-management : organisation et contrôle en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.166, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information et management des organisations : Cas et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 215 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire de master : mobiliser Internet pour réussir à l'université et en grande école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.210, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réussir sa thèse: la conduite du projet de doctorat (2nde édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Romelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.222, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00641313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management des Organisations - 6ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Reix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 472 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management, stratégie et organisation - 3ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orsoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Helfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.482, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management, cas et applications - 8ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orsoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Helfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.400, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes et le management : des réponses à la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.346, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Loos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.206, 2009, Recherche en Gestion, Recherche en Gestion, 978-2-7178-5751-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire de Master</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.193, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réussir sa thèse: la conduite du projet de doctorat - 1ère édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Romelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.222, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management et TIC, 5 ans de e-management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions liaisons, pp.250, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en Management et Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Romelaer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.650, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management, stratégie et organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helfer Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.482, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en Management et Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Romelaer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.665, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-RH: réalités managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.357, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management, cas et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helfer Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.400, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire de Master</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.193, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Européen et Mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.343, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des systèmes d'information: une perspective organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Kefi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.211, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests d'aptitude au management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Liaisons, pp.136, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-management: quelles transformations dans l'entreprise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Liaisons, pp.192, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d'entreprises dans les nouvelles régulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF, pp.200, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Liaisons, pp.256, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-GRH: révolution ou évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Liaisons, pp.323, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le e-management: vers l'entreprise virtuelle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Liaisons, pp.156, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et nos fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF, pp.128, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.232, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary qualitative research and Covid-19: the CO-DATA-LAB Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moscarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Research: Voices in Management Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, p.239-265, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche qualitative pluridisciplinaire et Covid 19. Le projet CO-DATA-LAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moscarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche qualitative : témoignages dans les sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS, Management et société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-276, 2022, Business science institute, 978-2-37687-534-5. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cheva.2022.02.0242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika (éd). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme qui fait parler les données. Hommage au professeur Jean Moscarola. Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.9-12, 2022, Business Science Institute, 9782376875918. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.kalik.2022.01.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Teko Henri Tedongmo, Etogo Gabriel (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pluralisme managérial en Afrique - Hommage au professeur Emmanuel Kamdem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-10, 2022, Business Science Institute, ‎ 978-1915529008. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.tedon.2022.01.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accentuer les impacts managériaux de la recherche en management. Vers des formations doctorales en management associant académiques et praticiens (Chapitre 48).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chabanne-Rive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Henri Savall; Véronique Zardet (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité du management socio-économique, Théorie et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS - Management &amp; Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.575-584, 2021, Col. Management socio-économique et recherche-intervention, 978-2-37687-470-6. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.saval.2021.01.0575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de paradigme dominant : de la qualité académique à l’impact managérial (Chapitre 8).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Thévenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Burlaud,; F. Bournois (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement de la gestion en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.155-163, 2021, Hors collection, 9782376874539. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.burla.2021.01.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Baudet Cédric (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctors Advising. Doctoral Students - Study tips for doctoral students from doctoral graduates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-11, 2021, Économie et société / Business Science Institute, 978-2-37687-532-1. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.baude.2021.02.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Baudet Cédric (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les docteurs conseillent les doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.8-10, 2021, Business Science Institute, 9782376875017. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.baude.2021.01.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le COVID-DATA-LAB. Une recherche collective sur les organisations à l’épreuve de la Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moscarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika; Paul Beaulieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts durables de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-42, 2021, Business Science Institute, 978-2-37687-530-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale – Une cartographie du champ des systèmes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Péry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Auteurs en Systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.7-18, 2018, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.walsh.2018.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03579886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danone, la gouvernance d’une multinationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desbrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kirsten Burkhardt et Philippe Desbrières (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en gouvernance des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management &amp; Société, p. 119-142, 2018, Coll. Etudes de cas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre général de la recherche de terrain (Chapitre 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodes de recherche du DBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, Management &amp; Société, Collection Business Science Institute, pp.27-40, 2018, 978-2-37687-179-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danone, a French multinational expanding into the global market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Buckley et P. Ghauri (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Strategy. Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp. 252-255, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Business School Impact Survey (BSIS)... au Professeur of Management Impact Survey (PMIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le professeur de management à 360°</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.152-158, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manage your career like you teach management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Romelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hällgren Markus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advices to Post-Docs (title to be confrimed)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, under review, à paraître, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-management et ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des ressources humaines : théories, instruments, méthodes, auteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.467-473, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-management et ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des ressources humaines : théories, instruments, méthodes, auteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.467-473, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Collective Awareness in Virtual Teams: The Effect of Leadership Behavioral style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Daassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jawadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In "Leadership in the Digital Enterprise. Issues and Challenges", de P.Yoong</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, Chapter 8, p. 105-117, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Activity Theory View of E-HR and Open Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Resources Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.7-11, 2009, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59904-883-3.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing HR in France: Theory and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potential, Problems and Guidance for Practitioners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.100-110, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing HR in France: theory and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology, Outsourcing &amp; Transforming HR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Butterworth Heinemann, pp.87-103, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-RH magic cauldron of open source project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Resources Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference, Idea Group Publishing, pp.7-11, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing HR in France: Theory and Practice Technology, Outsourcing and Transforming HR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology, Outsourcing &amp; Transforming HR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-104, 2008, 9780750686457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management & TIC, le e-management devient management !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRM, l'état des entreprises 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.87-96, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HR intranets perspectives: practices and theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Resources Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference, Idea Group Publishing, pp.746-751, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surcharge informationnelle, urgence et TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Etats Généraux du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00668823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HR outsourcing strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Resources Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference, Idea Group Publishing, pp.477-481, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Teams : The role of leadership in Trust Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jawadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Daassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Brennan L. et Johnson V. (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Computer-Mediated Relationships and trust : Mangerial and Organizational effects, pp.34-45, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00250295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du choix des médias au management d'un portefeuille de médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.261-269, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurotunnel ou quand des actionnaires minoritaires renversent une Direction Générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Helfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orsoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management : Cas et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.33-38, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00140234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDF ou le dilemme de l'intégration stratégique Amont / Aval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Helfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orsoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management : Cas et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.180-185, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00140237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le WAP ou la norme comme outil de conquête stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Helfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orsoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management : Cas et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.158-164, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00140235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Management et ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.332-341, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES TIC et la Fonction RH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAHIERS FRANCAIS No. 333: GRH, mutations économiques et innovations technologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Francaise, pp.58-63, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversite des usages du courrier electronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des ressources humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.53-60, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Boukef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MANAGEMENT &amp; TIC, 5 ans de e-management dans les entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.53-68, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taille et perception des technologies de l information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La stratégie dans tous ses états - mélanges en l'honneur du Professeur Michel Marchesnay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.151-160, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Services de Proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Romelaer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Management et Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.163-178, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00140243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intranets RH: de l'introduction des TIC aux nouvelles formes d'organisation. Une rétrospective de 1998 à 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-RH: réalités managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.147-160, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">introduction: e-RH réalités managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-RH: réalités managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.1-6, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE CAS DES ENTREPRISES SOUS-TRAITANTES AU MAROC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERSPECTIVES SUR LA GRH AU MAGREB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VUIBERT, pp.109-132, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intranet RH: de l'e-RH au knowledge management: une rétrospective de 1998 à 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-RH: réalités managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.161-174, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">conclusion, e-management, quelles transformations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le e-management: quelles transformations pour l'entreprise?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.169-174, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le E-management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.71-96, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle stratégique des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; TIC: 5 ans de e-management dans les entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.131-146, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le E-management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.155-168, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intranets RH: pratiques des entreprises et problématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-GRH: Révolution ou évolution?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.63-90, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs déterminants de l'utilisation du courrier électronique dans les entreprises françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-GRH: Révolution ou évolution?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.145-170, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC, enjeu stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le e-management: vers l'entreprise virtuelle?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.87-105, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi du e-management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.221-234, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-MANAGEMENT ET RESSOURCES HUMAINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.408-417, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organigramme : organisation pratique de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECONOMICA, pp.2156-2172, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion à l'unité des produits dans les entreprises du commerce de détail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de J.G. MERIGOT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECONOMICA, pp.345-357, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VUIBERT, pp.271-276, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les recherchezs doctorales en management stratégiques et politique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANNALES DU MANAGEMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECONOMICA, pp.135-148, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danone : Un leader mondial de l’industrie agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de cas. La gestion du Changement Organisationnel : bâtir une culture de la sécurité de l'information chez FRANCE TELECOM-ORANGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas d'Ecole' buzz & bad buzz: Manager l'e-réputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-G. Pasquiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DANONE : A world leader in the food-processing industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danone : Un leader mondial de l'industrie agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DANONE : A world leader in the food-processing industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVD - Management de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d'adaptation à la disposition du manager de proximité dans la gestion du techno-stress : une perspective interactionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02112795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer la crise en opportunités : le vécu des managers et salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Business Science Institute; Le Sphinx. 2021, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchise et culture managériale : étude des facteurs humains et organisationnels, versus franchiseur, conditionnant la pratique de la franchise : typologie de franchiseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Paris Dauphine. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décision d’achat d’une franchise : étude empirique du processus d’achat et de la satisfaction du franchisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Dauphine (Paris 9). 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du secteur de la santé : Programme HSIS (Heat Sector Impact Study) : les dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05020081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir gérer sa surcharge informationnelle [Michel Kalika]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId393"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03419823v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Kefi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najma Saidani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.211.0045" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03419912v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Moores" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.061.0171" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216957v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00365" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03419937v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Starkey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Tempest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03419909v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Walsh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.184.0067" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01492782v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Mlaiki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.164.0007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03419777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.172.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01286621v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsis.2016.01.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLDKLQ70-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01492884v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Shenton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Dubois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMD-10-2014-0120" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311923v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01286633v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gettler Summa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsis.2016.01.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP4XKJZ1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine de La Rupelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Guthrie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664072v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Isaac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejis.2014.11" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664046v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523628v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Jawadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daassi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Favier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/HSM-130791" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680041v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M. Elie-Dit-Cosaque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Pallud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/MIS0742-1222280306" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664074v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schwarz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Schwarz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guilloux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2010070102" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661412v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rival" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659326v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mourmant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Gallivan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659317v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661481v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Guilloux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368488v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Boukef-Charki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155184v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667552v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17410390710772704" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-6HLPHP0K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914867v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boulay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.045.07.20" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155119v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campoy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375090v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683942v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Ben Naoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157093v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jawadi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523654v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNVO.2006.011867" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-627X.2004.00107.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/282D909E7C92AD2F4239AAFEEACBF4E09D14D35B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155335v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157096v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160495v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourliataux-Lajoinie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/dm.022.79.86" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155515v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160498v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157095v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160501v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155336v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155341v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helfer Jean-Pierre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011409v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Helfer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kalika" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737018800300101" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155343v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155344v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155347v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155351v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233182v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Feng Bourazzouq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374428v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mottet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664022v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664050v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hommel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Davies" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Pettigrew" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664067v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263188v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bia Figueiredo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Adrot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664056v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Niederman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487294.2487302" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864394v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hertrich" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Mayrhofer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664055v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Potosky" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664029v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664085v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galadriele Ulmer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664034v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Leta&#239;fa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551692v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666286v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680052v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666236v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368701v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680054v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155874v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156002v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668130v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Elie-Dit-Cosaque" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Straub" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155923v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156001v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155998v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155922v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155920v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155930v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155999v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Nhu Tran" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155926v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155927v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155928v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00166039v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155931v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155933v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155934v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156000v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155937v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155935v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155940v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Boukef" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155942v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155939v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155943v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155945v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155944v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155970v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155968v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155995v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155997v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156979v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155976v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155971v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156980v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155974v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155982v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155980v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155977v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155988v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155987v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155991v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155990v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155992v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156981v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155994v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850594v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Reix" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fallery" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Richet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133658v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394931v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouricou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garreau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03827866v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/lhomme-qui-fait-parler-les-donnees-hommage-au-professeur-jean-moscarola/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2022.01" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03840330v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/bsis/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03781834v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Platt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ideasforleaders.com/product/the-doctor-of-business-administration-taking-your-professional-practice-to-the-next-level/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03781844v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beaulieu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/644-les-impacts-durables-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03840332v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/the-dba-thesis-project-in-practice/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03781849v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/587-l-impact-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03419953v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03781874v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02074452v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Pery" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/grands-auteurs/ouvrage/483-les-grands-auteurs-en-syst%C3%A8mes-d%E2%80%99information.html" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893269v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moucirou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02074533v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/business-science-institute/ouvrage/430-comment-r%C3%A9ussir-son-dba.html" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02074406v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/business-science-institute/ouvrage/446-how-to-successfully-complete-your-dba.html" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02074481v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/business-science-institute/ouvrage/454-le-projet-de-th%C3%A8se-de-dba.html" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01493397v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Romelaer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01493306v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/entreprise-economie/methodes-concours/methodes-etudes/le-memoire-de-master" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01493302v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Helfer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage/9782311402766-management-strategique-10e-edition" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01493256v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage/9782311012354-systemes-d-information-et-management" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01286653v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01286672v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Orsoni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847740v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclercq-Vandelannoitte" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Isaac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664140v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635809v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664039v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664136v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641313v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659193v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659203v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659198v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659211v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453243v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Loos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659213v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683139v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155601v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155600v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155605v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156516v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155606v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155607v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155608v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155609v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155610v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155611v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155612v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155615v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155614v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155616v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155613v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155617v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156984v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03721738v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2022.01.0009" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714953v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moscarola" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fuhrer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/691-la-recherche-qualitative.html" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2022.02.0242" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761318v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970298v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/le-pluralisme-managerial-en-afrique-hommage-au-professeur-emmanuel-kamdem/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.tedon.2022.01.0009" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635976v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chabanne-Rive" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/management-socio-%C3%A9conomique-et-recherche-intervention/ouvrage/647-trait%C3%A9-du-management-socio-%C3%A9conomique.html" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.0575" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03721737v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Th&#233;venet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.burla.2021.01.0155" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970426v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/doctors-advising-doctoral-students/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.baude.2021.02.0009" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417442v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970347v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/les-docteurs-conseillent-les-doctorants/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.baude.2021.01.0008" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03579886v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-P&#233;ry" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.walsh.2018.01.0007" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01722443v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desbri&#232;res" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03012481v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01134092v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664048v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683136v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592576v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664037v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567124v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-883-3.ch002" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526744v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567121v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Technology-Outsourcing--Transforming-HR/Reddington-Martin-Alexander/p/book/9780750686457" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659272v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659225v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683976v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659217v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659222v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668823v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659223v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140237v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Boulch" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140235v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250295v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157021v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140234v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157022v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157051v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157025v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160481v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160482v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140243v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157048v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160484v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157038v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157043v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157061v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157032v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157055v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157036v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157029v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157031v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157027v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157020v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157028v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160486v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160494v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160490v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160487v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01299588v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353936v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683970v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-G. Pasquiou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974177v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948690v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661756v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666240v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112795v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Feng" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591230v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219178v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roussel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219189v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05020081v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698211v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03419823v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Kefi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najma Saidani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.211.0045" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03419912v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Moores" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.061.0171" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216957v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00365" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03419937v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Starkey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Tempest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03419909v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Walsh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.184.0067" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01492782v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Mlaiki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.164.0007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03419777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.172.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01286621v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsis.2016.01.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLDKLQ70-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Shenton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Dubois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01492884v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMD-10-2014-0120" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01286633v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gettler Summa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsis.2016.01.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP4XKJZ1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine de La Rupelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Guthrie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664072v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Isaac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejis.2014.11" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664046v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523628v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Jawadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daassi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Favier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/HSM-130791" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680041v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M. Elie-Dit-Cosaque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Pallud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/MIS0742-1222280306" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schwarz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Schwarz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guilloux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2010070102" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659326v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mourmant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Gallivan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661412v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rival" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659317v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368488v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Boukef-Charki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Guilloux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155119v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campoy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375090v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667552v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17410390710772704" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-6HLPHP0K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914867v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boulay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.045.07.20" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683942v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Ben Naoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105767v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jawadi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523654v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNVO.2006.011867" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155335v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-627X.2004.00107.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/282D909E7C92AD2F4239AAFEEACBF4E09D14D35B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219158v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157096v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165071v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourliataux-Lajoinie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/dm.022.79.86" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160495v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155515v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160498v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157095v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160501v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155336v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155341v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helfer Jean-Pierre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011409v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Helfer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kalika" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737018800300101" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155343v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155344v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155347v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155351v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233182v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Feng Bourazzouq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374428v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mottet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664022v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664050v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hommel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Davies" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Pettigrew" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664067v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664056v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Niederman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487294.2487302" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263188v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bia Figueiredo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Adrot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864394v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hertrich" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Mayrhofer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664055v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Potosky" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664029v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664085v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galadriele Ulmer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664034v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Leta&#239;fa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551692v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666286v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680052v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666236v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368701v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680054v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156002v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155874v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668130v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Elie-Dit-Cosaque" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Straub" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155998v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155923v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156001v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155922v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155920v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155930v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155999v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Nhu Tran" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155927v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155926v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155928v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00166039v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155933v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155931v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155934v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156000v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155937v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155935v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155939v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155940v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Boukef" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155942v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155943v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155945v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155944v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155995v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155976v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156979v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155997v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155970v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155968v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155971v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156980v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155974v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155982v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155980v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155977v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155987v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155988v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155991v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155990v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155992v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156981v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155994v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133658v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Reix" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fallery" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Richet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850594v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394931v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouricou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garreau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03840330v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/bsis/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03827866v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/lhomme-qui-fait-parler-les-donnees-hommage-au-professeur-jean-moscarola/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2022.01" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03781834v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Platt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ideasforleaders.com/product/the-doctor-of-business-administration-taking-your-professional-practice-to-the-next-level/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03781844v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beaulieu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/644-les-impacts-durables-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03840332v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/the-dba-thesis-project-in-practice/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03419953v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03781849v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/587-l-impact-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03781874v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02074452v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Pery" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/grands-auteurs/ouvrage/483-les-grands-auteurs-en-syst%C3%A8mes-d%E2%80%99information.html" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893269v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moucirou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02074533v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/business-science-institute/ouvrage/430-comment-r%C3%A9ussir-son-dba.html" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02074406v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/business-science-institute/ouvrage/446-how-to-successfully-complete-your-dba.html" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02074481v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/business-science-institute/ouvrage/454-le-projet-de-th%C3%A8se-de-dba.html" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01493306v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/entreprise-economie/methodes-concours/methodes-etudes/le-memoire-de-master" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01493397v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Romelaer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01493302v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Helfer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage/9782311402766-management-strategique-10e-edition" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01493256v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage/9782311012354-systemes-d-information-et-management" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01286653v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01286672v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Orsoni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847740v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclercq-Vandelannoitte" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Isaac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664140v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635809v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664039v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664136v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641313v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659193v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659198v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659203v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659211v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453243v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Loos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659213v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683139v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155601v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155600v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155605v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156516v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155607v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155606v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155608v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155609v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155610v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155611v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155612v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155615v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155614v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155613v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155616v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155617v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156984v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761318v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moscarola" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fuhrer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714953v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/691-la-recherche-qualitative.html" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2022.02.0242" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03721738v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2022.01.0009" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970298v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/le-pluralisme-managerial-en-afrique-hommage-au-professeur-emmanuel-kamdem/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.tedon.2022.01.0009" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635976v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chabanne-Rive" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/management-socio-%C3%A9conomique-et-recherche-intervention/ouvrage/647-trait%C3%A9-du-management-socio-%C3%A9conomique.html" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.0575" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03721737v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Th&#233;venet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.burla.2021.01.0155" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970426v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/doctors-advising-doctoral-students/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.baude.2021.02.0009" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970347v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/les-docteurs-conseillent-les-doctorants/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.baude.2021.01.0008" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417442v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03579886v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-P&#233;ry" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.walsh.2018.01.0007" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01722443v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desbri&#232;res" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03012481v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01134092v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664048v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683136v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592576v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664037v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526744v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567124v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-883-3.ch002" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683976v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659272v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659225v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567121v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Technology-Outsourcing--Transforming-HR/Reddington-Martin-Alexander/p/book/9780750686457" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659217v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659222v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668823v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659223v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250295v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157021v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140234v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Boulch" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140237v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140235v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157022v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157025v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160481v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157051v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160482v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140243v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157038v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157048v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160484v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157043v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157061v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157032v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157055v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157036v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157029v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157031v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157028v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157027v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157020v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160486v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160494v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160487v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160490v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01299588v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353936v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683970v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-G. Pasquiou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948690v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974177v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661756v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666240v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112795v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Feng" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591230v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219178v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roussel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219189v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05020081v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698211v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>