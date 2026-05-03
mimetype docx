--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Kalika </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendance au courrier électronique : effets sur le technostress et la surcharge informationnelle et répercussions sur la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najma Saidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Volume 26 (1), pp.45-83. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.211.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les modèles de rationalité de l’organisation digitale : vers une rationalité ordinaire réflexive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Moores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXV (61), pp.171. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.061.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour quel impact œuvrent les revues académiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (284), pp.125-147. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2019.00365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Business Schools: Increasing the Range of Strategic Choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Starkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Tempest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (2), pp.88-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des réseaux de recherche francophone et anglophone en systèmes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (4), pp.67. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.184.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le phénomène de dépendance envers les réseaux sociaux numériques : les effets de l’habitude et de la surcharge informationnelle dans le cas de Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Mlaiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (2016/4), pp.7-42. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.164.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do we continue using social networking sites? The giving loop that feeds computer-mediated social ties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Mlaiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (2), pp.5. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.172.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is SAM still alive ? A bibliometric and interpretive mapping of the strategic alignment research field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strategic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsis.2016.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What happens if a business school disappears? : The intellectual foundations of BSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Shenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (7), 878-888 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What happens if a business school disappears? The intellectual foundations of BSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Shenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (7), pp.878 - 888. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JMD-10-2014-0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectable use: An important facet of IT usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Gettler Summa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strategic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsis.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation entre l'intensité perçue d'utilisation de la messagerie électronique et la qualité de la relation hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine de La Rupelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Guthrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messagerie électronique, facteur de stress dans le cadre de la relation managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine de La Rupelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Fray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile information systems and organisational control: beyond the panopticon metaphor?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (5), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/ejis.2014.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Translated Strategic Alignment Model: A Practice-Based Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship building in virtual teams: A leadership behavioral complexity perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Jawadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Daassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (3), pp.199-211. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/HSM-130791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs psychosociaux et continuité d'utilisation des réseaux sociaux numériques : le cas de facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Mlaiki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Individual, Contextual, and Social Factors on Perceived Behavioral Control of Information Technology: A Field Theory Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe M. Elie-Dit-Cosaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Pallud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (3), pp.201-234. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2753/MIS0742-1222280306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Capabilities Approach to Understanding the Impact of IT-Enabled Businesses Processes and IT-Business Alignment on the Strategic and Operational Performance of the Firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the Association for Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26, pp.Article 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing HR Intranets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (3), pp.21-36. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jthi.2010070102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing HR Intranets: Contextual, Strategic and Configurative Explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (3), pp.21-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another road to IT turnover: the entrepreneurial path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Mourmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Gallivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (5), pp.498-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la performance de l'entreprise induite par l'usage de portails web - Le cas du secteur touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (1), pp.75-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messagerie électronique et relations hiérarchiques : union parfaite ou impossible mariage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine de La Rupelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30, pp.51-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical investigation of e-mail use versus face-to-face meetings: integrating the Napoleon effect perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Boukef-Charki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the Association for Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (1), pp.501-514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How franchiser and franchisee relationships affect franchisees' satisfaction? The importance of fairness, communication and trust as ethical bases of relationship marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courrier électronique et réunions : proposition d'une théorie du millefeuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Boukef-Charki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the Association for Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surcharge informationnelle, urgence et TIC. L'effet temporel des technologies de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, pp.153-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et enseignement de la gestion : une révolution manquée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (178-179), pp.117-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00375090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie du millefeuille et l'usage des TIC dans l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Boukef-Charki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 172, pp.117-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopting an ICT code of conduct: an empirical study of organizational factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enterprise Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (4), pp.432-446. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17410390710772704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Brother is watching you ! Le rôle des technologies de l’information dans la stratégie de contrôle des réseaux de points de vente franchisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45, pp.7-20. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.045.07.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02914867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical investigation of trust's impact on collective awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Ben Naoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Daassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Networking and Virtual Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (4), pp.378-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical investigation of trust's impact on collective awareness development in virtual teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Daassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jawadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Networking and Virtual Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00105767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le co-alignement des technologies et systemes inter-firmes: etude empirique dans le secteur des services logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (1), pp.45-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical investigation of trust's impact on collective awareness development in virtual teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Daassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Jawadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Networking and Virtual Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (4), pp.378. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJNVO.2006.011867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How France`s potential franchisees reach their decisions: a comparison with franchisers perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (2), pp.218-224. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1540-627X.2004.00107.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How France's Potential Franchisees Reach Their Decisions: A Comparison with Franchisers' Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (2), pp.218-224. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1540-627X.2004.00107.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-learning, e-formation: implications pour les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (4), pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des comportements de navigation sur un site marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 22, pp.79-86. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/dm.022.79.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation stratégique externe et performance : le cas des moyennes entreprises du secteur agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28, pp.29-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation, technologie de l'information et vie privée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 134, pp.101-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management est mort, vive le e-management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 129, pp.68-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explosion des frontières et transversalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expansion Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 98, pp.68-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des entreprises et relations d'affaires internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8, pp.517-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'organisation réactive à l'organisation anticipative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 86, pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cohérence interne dans les enquêtes par interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helfer Jean-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et applications en Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 3 (1), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cohérence interne dans les enquêtes par interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Helfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 3 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/076737018800300101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles télévisions: les attentes du marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 116, pp.57-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structuration par l'internationalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 55, pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'efficacité des entreprises est-elle liée à leur structure ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 50, pp.93-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix d'un magasin: qu'est-ce qui fait courir les consommateurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 98 (2), pp.66-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et mémorisation des campagnes promotionnelles dans la distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 3, pp.67-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du technostress sur la performance du manager de proximité : Développement conceptuel et validation empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Feng Bourazzouq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM Montreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montreal (Province du Quebec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche en management à la recherche par les managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Toulouse et Toulouse Business School, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Networking Continuance: When Habit Leads to Information Overload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Mlaiki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Conference on Information Systems (ECIS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to assess and measure the impact of business schools and their research? Two recent cases in Europe: The Business School Impact Survey (BSIS) and the UK REF assessment system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Pettigrew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th British Academy of Management Annual Conference - BAM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Mediated Social Ties as Predictors of SNS Usage Continuance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Mlaiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on Information Systems (ICIS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spaces of IT intrapreneurial freedom: a classic grounded theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Mourmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Niederman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMIS-CPR '13. 2013 Annual Conference on Computers and People Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Cincinnati, Ohio, United States. pp.33-44, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2487294.2487302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paroles s'envolent, les écrits restent… L'influence de la traçabilité des communications électroniques sur les pratiques de transmission de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Adrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2013 : 18ème Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France. pp.342 - 359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danone, les mouvements stratégiques d'une multinationale française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque d'Atlas/AFMI (Association Francophone de Management International)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal, Canada. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00864394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spinning top metaphor : understanding value misfits and clashes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Mourmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Potosky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Boston, Massachusetts, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Examination of the Strategic Alignment Literature in IS through a Co-Citation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMCIS 2012 : 18th Americas Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Seattle, United States. Paper 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel Avenir pour l’Après : la continuité d’usage des systèmes d’information collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galadriele Ulmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Pallud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème colloque de l'Association Information et Management : "Vers un Management Ethique et Responsable ? La Contribution des Systèmes d'Information"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bordeaux, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fusions, réponses à la crise des Business Schools ? Application du modèle de l’EcoSystème d’Affaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Ben Letaïfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIèmes États Généraux du Management - 2012 FNEGE : Les Nouvelles Frontières du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Strasbourg, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leader-Member Exchange in Virtual Team: Exploring the Effects of E-Leaders' Behavioral Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Daassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems (ICIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Saint-Louis, Missouri,, États-Unis. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-conceptualizing IS Strategic Alignment: the Translated Strategic Alignment Model (TSAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth Americas Conference on Information Systems (AMCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lima, Peru. Paper 246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restrictions technologiques perçues et essai d'innovation avec les TI: Le rôle modérateur de l'autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe M. Elie-Dit-Cosaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Association Information &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marrakech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective strategic behavior and IS co-alignment, impact on performance. An alternative perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediteranean Conference on Information Systems (MCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hammamet, Tunisia. Paper 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of team virtuality on performance : A qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Ben Naoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European and Mediterranean Conference on Information Systems, EMCIS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Dubai, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of Work Environment on IT-SPecific Individual Differences : An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe M. Elie-Dit-Cosaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Pallud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Association Information &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Ressources intranets in France: A Longitudinal Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Human Resource Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alignement entre orientation client et stratégie technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2007 LAUZANNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Quantity and IS Success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Elie-Dit-Cosaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Straub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montréal, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00668130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des TIC dans l'entreprise : les seniors et la fracture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AIM, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le relationnel bancaire : Diagnostic et évaluation des stratégies mises en place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII colloque AFM, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des équipes virtuelles: Conscience de groupe - E-leadership - Créativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de recherche de USJ Beyrouth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big brother is watching you : le contrôle technologique des réseaux de points de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII colloque AFM, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence et TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Recherche AGRH-AIM, Université Paris Dauphine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT-Enabled Business Processes versus Strategic Alignment : An investigation into the drivers of organizational performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI conference of AIM, Luxembourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPRENTISSAGE ORGANISATIONNEL ET PERFORMANCE DANS LES JOINT-VENTURES INTERNATIONALES AU VIETNAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Nhu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème conférence internationale de management stratégique, AIMS, Annecy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Internet performance within the organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 th IRMA International Conference, San Diego</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie du millefeuille. De la non-substitution entre communications électronique et face à face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence AIM Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Strategic Alignment Impacts on Organizational Performance in International European Companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedigns of the 38th Hawaii International Conference in Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Internet performance within the organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMA (Information Resources Management Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, San Diego, United States. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00166039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alignement stratégique: déterminant de la performance, étude empirique sur les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX eme conférence de l'Association Management Information (A.I.M.), INT Évry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic alignment : a performance tool, an empirical study on SME's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMCIS, NEW YORK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopting an ICT code of conduct: An empirical study of organizational factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EMCIS, Tunis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT DES TIC SUR LES COMPETENCES DES SALARIES: ROLES DES PRATIQUES DE GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de recherche IAE Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranets : perspective historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II ème Journée de recherche AGRH - SOPRA - CREPA, Université Paris-Dauphine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix stratégiques de l'entreprise étendue et déploiement technologique : alignement et performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Kefi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque de l'AIM (Association Information et Management), Grenoble, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-management et Stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence AIMS Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs déterminants de l'utilisation du courrier électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Boukef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes du VII colloque AIM,Hamamet.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de coordination et technologies de l'information : une application à la relation prestataire logistique - client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du VII Colloque de l' AIM, Hamamet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'intranet - GRH : étude empirique des pratiques des entreprises et fondements théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AGRH, Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d'entreprises dans les nouvelles régulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment réguler? Colloque international, Université Paris Dauphine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance de l'intranet – GRH : étude empirique des pratiques des entreprises et fondements théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AGRH, Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La GRH de l'entreprise sous-traitante: mise en perspective des résultats d'une étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Université de Printemps de L'Institut International de l'Audit Social, Marrakech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How France's potential franchisees reach their decisions. A comparison with franchiseers' perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th annual International Society of Franchising Conference, San Diego</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The psychological profile as determinant of satisfaction among french franchisees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence franco-allemande de l'AFM Retailing and distribution in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction du franchisé : l'impact de la relation entre le franchisé et son franchiseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Association Française de Marketing AFM, Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Francophone sur la PME, IAE Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation de la GRH : spécificité des actifs et relations inter-organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI ème Congrès de l'AGRH, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grandeur et limites de la communication électronique : analyse d'un cas de projet de recherche marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Congrès de l'AFM, Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting choice criteria when joining a franchise network - Evidence from french franchisees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence franco-allemande de l'AFM, Retailing and distribution in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achats publics : la problématique conciliation des dimensions managériales et juridique de la responsabilité publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Colloque "Les nouvelles exigences de la responsabilité publique" de la Revue Politique et Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dimensions of marketing knowledge- an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au congrès D.S.I. Athènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions de la connaissance marketing : une étude exploratoire un vue de la définition d'un système d'accréditation des compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFM, Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle et autonomie de la GRH dans les relations client-fournisseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La GRH face à la globalisation : le cas des relations client-fournisseur franco-marocaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH, Versailles St Quentin-en-Yvelines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination inter-organisationnelle France-Maroc dans le secteur textile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Francophone sur la PME, Nancy-Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human resource management integration and industrial collaborative relations : the case of moroccan subcontractors and french oems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Academy of management - London Business School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration de la gestion des ressources humaines dans les relations de partenariat industriel : le cas des entreprises sous-traitantes marocaines et des donneurs d'ordres français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'A.G.R.H.- H.E.C. Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision d'embauche d'un cadre et innovation organisationnelle dans la P.M.E.: l'impact d'une aide publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 2 ème Congrès International Francophone de la P.M.E., Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of the marketing function structural factors in french industrial firms : a conceptual frame and empirical validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'E.M.A.C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises deviennent des bureaucraties... décentralisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFC, Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information et management - 8ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Reix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2023, 9782311412208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d’information et Management des Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Reix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2023, 978-2-311-41220-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire de master, 6ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mouricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BSIS : A Decade of Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 228 p., 2022, Collection Économie et société, 978-2-37687-696-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme qui fait parler les données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 276 p., 2022, Collection Business Science Institute, 978-2-37687-591-8. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.kalik.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Doctor of Business Administration: Taking your professional practice to the next level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Platt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iedp Ideas for Leaders Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.266, 2022, 9781915529008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Impacts durables de la crise sur le management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Beaulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS - Management &amp; Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Collection : Business Science Institute, 978-2-37687-530-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DBA Thesis Project in Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Beaulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 180 p., 2020, Collection Économie et société, 978-2-37687-393-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la crise sur le management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS Management et Société, 2020, Collection Business Science Institute, 978-2-37687-401-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de la crise sur le management,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition EMS Management &amp; Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Collection : Business Science Institute, 978-2-37687-401-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der erfolgreiche Weg zum DBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Collection Business Science Institute, 978-2-37687-401-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en systèmes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Pery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition EMS Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 648 p., 2018, Collection Grands auteurs, 978-2-37687-130-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire de master : Piloter un mémoire, rédiger un rapport, préparer une soutenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moucirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réussir son DBA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition EMS Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Collection Business Science Institute</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to successfully complete your DBA?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 104 p., 2017, Collection Business Science Institute, 978-2-37687-058-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de thèse de DBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Collection Business Science Institute, 978-2-37687-060-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire de Master. Piloter un mémoire, rédiger un rapport, préparer une soutenance, 4e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 192 p., 2016, 9782100743186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réussir sa thèse - Définir un sujet, conduire une recherche, soutenir sa thèse - 4ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Romelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 192 p., 2016, 9782100743186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management stratégique - 10e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Helfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert Gestion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 480 p., 2016, 9782311402766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d’Information et Management des Organisations - 7ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Reix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert Gestion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.480, 2016, 978-2-311-01235-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de connaissance par les managers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS, 472 p., 2015, Business Science Institute, 978-2-84769-818-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Professeur de Management à 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orsoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 978-2-311-40176-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail à distance et e-management - organisation et contrôle en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leclercq-Vandelannoitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 180 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orsoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Helfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.473, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail à distance et e-management : organisation et contrôle en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.166, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information et management des organisations : Cas et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 215 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire de master : mobiliser Internet pour réussir à l'université et en grande école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.210, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réussir sa thèse: la conduite du projet de doctorat (2nde édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Romelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.222, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00641313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management des Organisations - 6ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Reix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 472 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management, stratégie et organisation - 3ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orsoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Helfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.482, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management, cas et applications - 8ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orsoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Helfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.400, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes et le management : des réponses à la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.346, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Loos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.206, 2009, Recherche en Gestion, Recherche en Gestion, 978-2-7178-5751-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire de Master</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.193, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réussir sa thèse: la conduite du projet de doctorat - 1ère édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Romelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.222, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management et TIC, 5 ans de e-management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions liaisons, pp.250, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en Management et Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Romelaer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.650, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management, stratégie et organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helfer Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.482, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en Management et Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Romelaer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.665, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-RH: réalités managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.357, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management, cas et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helfer Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.400, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire de Master</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.193, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Européen et Mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.343, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des systèmes d'information: une perspective organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Kefi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.211, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests d'aptitude au management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Liaisons, pp.136, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-management: quelles transformations dans l'entreprise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Liaisons, pp.192, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d'entreprises dans les nouvelles régulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF, pp.200, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Liaisons, pp.256, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-GRH: révolution ou évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Liaisons, pp.323, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le e-management: vers l'entreprise virtuelle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Liaisons, pp.156, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et nos fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF, pp.128, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.232, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary qualitative research and Covid-19: the CO-DATA-LAB Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moscarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Research: Voices in Management Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, p.239-265, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche qualitative pluridisciplinaire et Covid 19. Le projet CO-DATA-LAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moscarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche qualitative : témoignages dans les sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS, Management et société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-276, 2022, Business science institute, 978-2-37687-534-5. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cheva.2022.02.0242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika (éd). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme qui fait parler les données. Hommage au professeur Jean Moscarola. Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.9-12, 2022, Business Science Institute, 9782376875918. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.kalik.2022.01.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Teko Henri Tedongmo, Etogo Gabriel (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pluralisme managérial en Afrique - Hommage au professeur Emmanuel Kamdem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-10, 2022, Business Science Institute, ‎ 978-1915529008. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.tedon.2022.01.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accentuer les impacts managériaux de la recherche en management. Vers des formations doctorales en management associant académiques et praticiens (Chapitre 48).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chabanne-Rive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Henri Savall; Véronique Zardet (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité du management socio-économique, Théorie et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS - Management &amp; Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.575-584, 2021, Col. Management socio-économique et recherche-intervention, 978-2-37687-470-6. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.saval.2021.01.0575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de paradigme dominant : de la qualité académique à l’impact managérial (Chapitre 8).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Thévenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Burlaud,; F. Bournois (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement de la gestion en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.155-163, 2021, Hors collection, 9782376874539. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.burla.2021.01.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Baudet Cédric (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctors Advising. Doctoral Students - Study tips for doctoral students from doctoral graduates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-11, 2021, Économie et société / Business Science Institute, 978-2-37687-532-1. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.baude.2021.02.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Baudet Cédric (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les docteurs conseillent les doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.8-10, 2021, Business Science Institute, 9782376875017. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.baude.2021.01.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le COVID-DATA-LAB. Une recherche collective sur les organisations à l’épreuve de la Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moscarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika; Paul Beaulieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts durables de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-42, 2021, Business Science Institute, 978-2-37687-530-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale – Une cartographie du champ des systèmes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Péry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Auteurs en Systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.7-18, 2018, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.walsh.2018.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03579886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danone, la gouvernance d’une multinationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desbrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kirsten Burkhardt et Philippe Desbrières (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en gouvernance des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management &amp; Société, p. 119-142, 2018, Coll. Etudes de cas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre général de la recherche de terrain (Chapitre 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodes de recherche du DBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, Management &amp; Société, Collection Business Science Institute, pp.27-40, 2018, 978-2-37687-179-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danone, a French multinational expanding into the global market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Buckley et P. Ghauri (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Strategy. Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp. 252-255, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Business School Impact Survey (BSIS)... au Professeur of Management Impact Survey (PMIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le professeur de management à 360°</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.152-158, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manage your career like you teach management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Romelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hällgren Markus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advices to Post-Docs (title to be confrimed)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, under review, à paraître, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-management et ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des ressources humaines : théories, instruments, méthodes, auteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.467-473, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-management et ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des ressources humaines : théories, instruments, méthodes, auteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.467-473, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Collective Awareness in Virtual Teams: The Effect of Leadership Behavioral style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Daassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jawadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In "Leadership in the Digital Enterprise. Issues and Challenges", de P.Yoong</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, Chapter 8, p. 105-117, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Activity Theory View of E-HR and Open Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Resources Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.7-11, 2009, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59904-883-3.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing HR in France: Theory and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potential, Problems and Guidance for Practitioners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.100-110, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing HR in France: theory and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology, Outsourcing &amp; Transforming HR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Butterworth Heinemann, pp.87-103, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-RH magic cauldron of open source project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Resources Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference, Idea Group Publishing, pp.7-11, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing HR in France: Theory and Practice Technology, Outsourcing and Transforming HR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology, Outsourcing &amp; Transforming HR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-104, 2008, 9780750686457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management & TIC, le e-management devient management !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRM, l'état des entreprises 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.87-96, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HR intranets perspectives: practices and theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Resources Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference, Idea Group Publishing, pp.746-751, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surcharge informationnelle, urgence et TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Etats Généraux du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00668823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HR outsourcing strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Resources Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference, Idea Group Publishing, pp.477-481, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Teams : The role of leadership in Trust Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jawadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Daassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Brennan L. et Johnson V. (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Computer-Mediated Relationships and trust : Mangerial and Organizational effects, pp.34-45, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00250295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du choix des médias au management d'un portefeuille de médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.261-269, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurotunnel ou quand des actionnaires minoritaires renversent une Direction Générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Helfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orsoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management : Cas et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.33-38, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00140234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDF ou le dilemme de l'intégration stratégique Amont / Aval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Helfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orsoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management : Cas et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.180-185, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00140237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le WAP ou la norme comme outil de conquête stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Helfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orsoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management : Cas et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.158-164, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00140235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Management et ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.332-341, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES TIC et la Fonction RH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAHIERS FRANCAIS No. 333: GRH, mutations économiques et innovations technologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Francaise, pp.58-63, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversite des usages du courrier electronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des ressources humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.53-60, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Boukef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MANAGEMENT &amp; TIC, 5 ans de e-management dans les entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.53-68, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taille et perception des technologies de l information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La stratégie dans tous ses états - mélanges en l'honneur du Professeur Michel Marchesnay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.151-160, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Services de Proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Romelaer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Management et Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.163-178, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00140243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intranets RH: de l'introduction des TIC aux nouvelles formes d'organisation. Une rétrospective de 1998 à 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-RH: réalités managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.147-160, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">introduction: e-RH réalités managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-RH: réalités managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.1-6, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE CAS DES ENTREPRISES SOUS-TRAITANTES AU MAROC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERSPECTIVES SUR LA GRH AU MAGREB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VUIBERT, pp.109-132, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intranet RH: de l'e-RH au knowledge management: une rétrospective de 1998 à 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-RH: réalités managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.161-174, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">conclusion, e-management, quelles transformations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le e-management: quelles transformations pour l'entreprise?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.169-174, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le E-management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.71-96, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle stratégique des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; TIC: 5 ans de e-management dans les entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.131-146, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le E-management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.155-168, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intranets RH: pratiques des entreprises et problématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-GRH: Révolution ou évolution?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.63-90, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs déterminants de l'utilisation du courrier électronique dans les entreprises françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-GRH: Révolution ou évolution?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.145-170, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC, enjeu stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le e-management: vers l'entreprise virtuelle?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.87-105, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi du e-management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.221-234, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-MANAGEMENT ET RESSOURCES HUMAINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.408-417, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organigramme : organisation pratique de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECONOMICA, pp.2156-2172, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion à l'unité des produits dans les entreprises du commerce de détail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de J.G. MERIGOT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECONOMICA, pp.345-357, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VUIBERT, pp.271-276, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les recherchezs doctorales en management stratégiques et politique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANNALES DU MANAGEMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECONOMICA, pp.135-148, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danone : Un leader mondial de l’industrie agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de cas. La gestion du Changement Organisationnel : bâtir une culture de la sécurité de l'information chez FRANCE TELECOM-ORANGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas d'Ecole' buzz & bad buzz: Manager l'e-réputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-G. Pasquiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DANONE : A world leader in the food-processing industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danone : Un leader mondial de l'industrie agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DANONE : A world leader in the food-processing industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVD - Management de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d'adaptation à la disposition du manager de proximité dans la gestion du techno-stress : une perspective interactionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02112795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer la crise en opportunités : le vécu des managers et salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Business Science Institute; Le Sphinx. 2021, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchise et culture managériale : étude des facteurs humains et organisationnels, versus franchiseur, conditionnant la pratique de la franchise : typologie de franchiseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Paris Dauphine. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décision d’achat d’une franchise : étude empirique du processus d’achat et de la satisfaction du franchisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Dauphine (Paris 9). 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du secteur de la santé : Programme HSIS (Heat Sector Impact Study) : les dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05020081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir gérer sa surcharge informationnelle [Michel Kalika]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId393"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Kalika </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendance au courrier électronique : effets sur le technostress et la surcharge informationnelle et répercussions sur la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najma Saidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Volume 26 (1), pp.45-83. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.211.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les modèles de rationalité de l’organisation digitale : vers une rationalité ordinaire réflexive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Moores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXV (61), pp.171. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.061.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour quel impact œuvrent les revues académiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (284), pp.125-147. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2019.00365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Business Schools: Increasing the Range of Strategic Choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Starkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Tempest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (2), pp.88-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des réseaux de recherche francophone et anglophone en systèmes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (4), pp.67. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.184.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le phénomène de dépendance envers les réseaux sociaux numériques : les effets de l’habitude et de la surcharge informationnelle dans le cas de Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Mlaiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (2016/4), pp.7-42. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.164.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do we continue using social networking sites? The giving loop that feeds computer-mediated social ties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Mlaiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (2), pp.5. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.172.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is SAM still alive ? A bibliometric and interpretive mapping of the strategic alignment research field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strategic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsis.2016.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What happens if a business school disappears? : The intellectual foundations of BSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Shenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (7), 878-888 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What happens if a business school disappears? The intellectual foundations of BSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Shenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (7), pp.878 - 888. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JMD-10-2014-0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectable use: An important facet of IT usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Gettler Summa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strategic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsis.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation entre l'intensité perçue d'utilisation de la messagerie électronique et la qualité de la relation hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine de La Rupelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Guthrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messagerie électronique, facteur de stress dans le cadre de la relation managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine de La Rupelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Fray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile information systems and organisational control: beyond the panopticon metaphor?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (5), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/ejis.2014.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Translated Strategic Alignment Model: A Practice-Based Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship building in virtual teams: A leadership behavioral complexity perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Jawadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Daassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (3), pp.199-211. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/HSM-130791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs psychosociaux et continuité d'utilisation des réseaux sociaux numériques : le cas de facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Mlaiki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Individual, Contextual, and Social Factors on Perceived Behavioral Control of Information Technology: A Field Theory Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe M. Elie-Dit-Cosaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Pallud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (3), pp.201-234. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2753/MIS0742-1222280306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Capabilities Approach to Understanding the Impact of IT-Enabled Businesses Processes and IT-Business Alignment on the Strategic and Operational Performance of the Firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the Association for Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26, pp.Article 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing HR Intranets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (3), pp.21-36. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jthi.2010070102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing HR Intranets: Contextual, Strategic and Configurative Explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (3), pp.21-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another road to IT turnover: the entrepreneurial path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Mourmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Gallivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (5), pp.498-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la performance de l'entreprise induite par l'usage de portails web - Le cas du secteur touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (1), pp.75-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messagerie électronique et relations hiérarchiques : union parfaite ou impossible mariage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine de La Rupelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30, pp.51-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical investigation of e-mail use versus face-to-face meetings: integrating the Napoleon effect perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Boukef-Charki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the Association for Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (1), pp.501-514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How franchiser and franchisee relationships affect franchisees' satisfaction? The importance of fairness, communication and trust as ethical bases of relationship marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courrier électronique et réunions : proposition d'une théorie du millefeuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Boukef-Charki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the Association for Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surcharge informationnelle, urgence et TIC. L'effet temporel des technologies de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, pp.153-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et enseignement de la gestion : une révolution manquée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (178-179), pp.117-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00375090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie du millefeuille et l'usage des TIC dans l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Boukef-Charki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 172, pp.117-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopting an ICT code of conduct: an empirical study of organizational factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enterprise Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (4), pp.432-446. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17410390710772704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Brother is watching you ! Le rôle des technologies de l’information dans la stratégie de contrôle des réseaux de points de vente franchisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45, pp.7-20. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.045.07.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02914867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical investigation of trust's impact on collective awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Ben Naoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Daassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Networking and Virtual Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (4), pp.378-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical investigation of trust's impact on collective awareness development in virtual teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Daassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jawadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Networking and Virtual Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00105767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le co-alignement des technologies et systemes inter-firmes: etude empirique dans le secteur des services logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (1), pp.45-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical investigation of trust's impact on collective awareness development in virtual teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Daassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Jawadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Networking and Virtual Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (4), pp.378. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJNVO.2006.011867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How France`s potential franchisees reach their decisions: a comparison with franchisers perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (2), pp.218-224. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1540-627X.2004.00107.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How France's Potential Franchisees Reach Their Decisions: A Comparison with Franchisers' Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (2), pp.218-224. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1540-627X.2004.00107.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-learning, e-formation: implications pour les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (4), pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des comportements de navigation sur un site marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 22, pp.79-86. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/dm.022.79.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation stratégique externe et performance : le cas des moyennes entreprises du secteur agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28, pp.29-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation, technologie de l'information et vie privée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 134, pp.101-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management est mort, vive le e-management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 129, pp.68-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explosion des frontières et transversalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expansion Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 98, pp.68-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des entreprises et relations d'affaires internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8, pp.517-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'organisation réactive à l'organisation anticipative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 86, pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cohérence interne dans les enquêtes par interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helfer Jean-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et applications en Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 3 (1), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cohérence interne dans les enquêtes par interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Helfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 3 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/076737018800300101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles télévisions: les attentes du marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 116, pp.57-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structuration par l'internationalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 55, pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'efficacité des entreprises est-elle liée à leur structure ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 50, pp.93-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix d'un magasin: qu'est-ce qui fait courir les consommateurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 98 (2), pp.66-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et mémorisation des campagnes promotionnelles dans la distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 3, pp.67-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du technostress sur la performance du manager de proximité : Développement conceptuel et validation empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Feng Bourazzouq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM Montreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montreal (Province du Quebec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche en management à la recherche par les managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Toulouse et Toulouse Business School, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Networking Continuance: When Habit Leads to Information Overload</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Mlaiki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Conference on Information Systems (ECIS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to assess and measure the impact of business schools and their research? Two recent cases in Europe: The Business School Impact Survey (BSIS) and the UK REF assessment system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Pettigrew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th British Academy of Management Annual Conference - BAM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Mediated Social Ties as Predictors of SNS Usage Continuance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Mlaiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on Information Systems (ICIS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spaces of IT intrapreneurial freedom: a classic grounded theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Mourmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Niederman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMIS-CPR '13. 2013 Annual Conference on Computers and People Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Cincinnati, Ohio, United States. pp.33-44, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2487294.2487302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paroles s'envolent, les écrits restent… L'influence de la traçabilité des communications électroniques sur les pratiques de transmission de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Adrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2013 : 18ème Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France. pp.342 - 359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danone, les mouvements stratégiques d'une multinationale française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque d'Atlas/AFMI (Association Francophone de Management International)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal, Canada. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00864394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spinning top metaphor : understanding value misfits and clashes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Mourmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Potosky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Boston, Massachusetts, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Examination of the Strategic Alignment Literature in IS through a Co-Citation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMCIS 2012 : 18th Americas Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Seattle, United States. Paper 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel Avenir pour l’Après : la continuité d’usage des systèmes d’information collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galadriele Ulmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Pallud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème colloque de l'Association Information et Management : "Vers un Management Ethique et Responsable ? La Contribution des Systèmes d'Information"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bordeaux, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fusions, réponses à la crise des Business Schools ? Application du modèle de l’EcoSystème d’Affaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Ben Letaïfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIèmes États Généraux du Management - 2012 FNEGE : Les Nouvelles Frontières du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Strasbourg, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leader-Member Exchange in Virtual Team: Exploring the Effects of E-Leaders' Behavioral Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Daassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems (ICIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Saint-Louis, Missouri,, États-Unis. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-conceptualizing IS Strategic Alignment: the Translated Strategic Alignment Model (TSAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth Americas Conference on Information Systems (AMCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lima, Peru. Paper 246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restrictions technologiques perçues et essai d'innovation avec les TI: Le rôle modérateur de l'autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe M. Elie-Dit-Cosaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Association Information &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marrakech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective strategic behavior and IS co-alignment, impact on performance. An alternative perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediteranean Conference on Information Systems (MCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hammamet, Tunisia. Paper 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of team virtuality on performance : A qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Ben Naoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European and Mediterranean Conference on Information Systems, EMCIS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Dubai, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of Work Environment on IT-SPecific Individual Differences : An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe M. Elie-Dit-Cosaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Pallud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Association Information &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Ressources intranets in France: A Longitudinal Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Human Resource Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alignement entre orientation client et stratégie technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2007 LAUZANNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Quantity and IS Success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Elie-Dit-Cosaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Straub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montréal, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00668130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le relationnel bancaire : Diagnostic et évaluation des stratégies mises en place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII colloque AFM, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des équipes virtuelles: Conscience de groupe - E-leadership - Créativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de recherche de USJ Beyrouth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des TIC dans l'entreprise : les seniors et la fracture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AIM, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big brother is watching you : le contrôle technologique des réseaux de points de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII colloque AFM, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence et TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Recherche AGRH-AIM, Université Paris Dauphine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT-Enabled Business Processes versus Strategic Alignment : An investigation into the drivers of organizational performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI conference of AIM, Luxembourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPRENTISSAGE ORGANISATIONNEL ET PERFORMANCE DANS LES JOINT-VENTURES INTERNATIONALES AU VIETNAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Nhu Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème conférence internationale de management stratégique, AIMS, Annecy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Internet performance within the organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 th IRMA International Conference, San Diego</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie du millefeuille. De la non-substitution entre communications électronique et face à face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence AIM Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Strategic Alignment Impacts on Organizational Performance in International European Companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedigns of the 38th Hawaii International Conference in Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Internet performance within the organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMA (Information Resources Management Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, San Diego, United States. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00166039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alignement stratégique: déterminant de la performance, étude empirique sur les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX eme conférence de l'Association Management Information (A.I.M.), INT Évry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic alignment : a performance tool, an empirical study on SME's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMCIS, NEW YORK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopting an ICT code of conduct: An empirical study of organizational factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EMCIS, Tunis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT DES TIC SUR LES COMPETENCES DES SALARIES: ROLES DES PRATIQUES DE GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de recherche IAE Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranets : perspective historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II ème Journée de recherche AGRH - SOPRA - CREPA, Université Paris-Dauphine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix stratégiques de l'entreprise étendue et déploiement technologique : alignement et performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Kefi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque de l'AIM (Association Information et Management), Grenoble, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-management et Stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence AIMS Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs déterminants de l'utilisation du courrier électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Boukef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes du VII colloque AIM,Hamamet.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de coordination et technologies de l'information : une application à la relation prestataire logistique - client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du VII Colloque de l' AIM, Hamamet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'intranet - GRH : étude empirique des pratiques des entreprises et fondements théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AGRH, Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d'entreprises dans les nouvelles régulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment réguler? Colloque international, Université Paris Dauphine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance de l'intranet – GRH : étude empirique des pratiques des entreprises et fondements théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AGRH, Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La GRH de l'entreprise sous-traitante: mise en perspective des résultats d'une étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Université de Printemps de L'Institut International de l'Audit Social, Marrakech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How France's potential franchisees reach their decisions. A comparison with franchiseers' perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th annual International Society of Franchising Conference, San Diego</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The psychological profile as determinant of satisfaction among french franchisees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence franco-allemande de l'AFM Retailing and distribution in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Francophone sur la PME, IAE Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation de la GRH : spécificité des actifs et relations inter-organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI ème Congrès de l'AGRH, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction du franchisé : l'impact de la relation entre le franchisé et son franchiseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Association Française de Marketing AFM, Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grandeur et limites de la communication électronique : analyse d'un cas de projet de recherche marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Congrès de l'AFM, Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting choice criteria when joining a franchise network - Evidence from french franchisees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence franco-allemande de l'AFM, Retailing and distribution in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achats publics : la problématique conciliation des dimensions managériales et juridique de la responsabilité publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Colloque "Les nouvelles exigences de la responsabilité publique" de la Revue Politique et Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dimensions of marketing knowledge- an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au congrès D.S.I. Athènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions de la connaissance marketing : une étude exploratoire un vue de la définition d'un système d'accréditation des compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFM, Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle et autonomie de la GRH dans les relations client-fournisseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La GRH face à la globalisation : le cas des relations client-fournisseur franco-marocaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH, Versailles St Quentin-en-Yvelines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination inter-organisationnelle France-Maroc dans le secteur textile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Francophone sur la PME, Nancy-Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human resource management integration and industrial collaborative relations : the case of moroccan subcontractors and french oems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Academy of management - London Business School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration de la gestion des ressources humaines dans les relations de partenariat industriel : le cas des entreprises sous-traitantes marocaines et des donneurs d'ordres français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'A.G.R.H.- H.E.C. Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision d'embauche d'un cadre et innovation organisationnelle dans la P.M.E.: l'impact d'une aide publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 2 ème Congrès International Francophone de la P.M.E., Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of the marketing function structural factors in french industrial firms : a conceptual frame and empirical validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'E.M.A.C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises deviennent des bureaucraties... décentralisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFC, Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information et management - 8ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Reix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2023, 9782311412208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d’information et Management des Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Reix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2023, 978-2-311-41220-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire de master, 6ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mouricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BSIS : A Decade of Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 228 p., 2022, Collection Économie et société, 978-2-37687-696-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme qui fait parler les données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 276 p., 2022, Collection Business Science Institute, 978-2-37687-591-8. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.kalik.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Doctor of Business Administration: Taking your professional practice to the next level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Platt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iedp Ideas for Leaders Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.266, 2022, 9781915529008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Impacts durables de la crise sur le management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Beaulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS - Management &amp; Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Collection : Business Science Institute, 978-2-37687-530-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DBA Thesis Project in Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Beaulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 180 p., 2020, Collection Économie et société, 978-2-37687-393-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la crise sur le management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS Management et Société, 2020, Collection Business Science Institute, 978-2-37687-401-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de la crise sur le management,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition EMS Management &amp; Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Collection : Business Science Institute, 978-2-37687-401-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der erfolgreiche Weg zum DBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Collection Business Science Institute, 978-2-37687-401-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en systèmes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Pery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition EMS Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 648 p., 2018, Collection Grands auteurs, 978-2-37687-130-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire de master : Piloter un mémoire, rédiger un rapport, préparer une soutenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moucirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réussir son DBA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition EMS Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Collection Business Science Institute</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to successfully complete your DBA?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 104 p., 2017, Collection Business Science Institute, 978-2-37687-058-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de thèse de DBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Collection Business Science Institute, 978-2-37687-060-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire de Master. Piloter un mémoire, rédiger un rapport, préparer une soutenance, 4e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 192 p., 2016, 9782100743186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réussir sa thèse - Définir un sujet, conduire une recherche, soutenir sa thèse - 4ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Romelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 192 p., 2016, 9782100743186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management stratégique - 10e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Helfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert Gestion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 480 p., 2016, 9782311402766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d’Information et Management des Organisations - 7ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Reix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert Gestion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.480, 2016, 978-2-311-01235-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de connaissance par les managers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS, 472 p., 2015, Business Science Institute, 978-2-84769-818-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Professeur de Management à 360°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orsoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 978-2-311-40176-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail à distance et e-management - organisation et contrôle en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leclercq-Vandelannoitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 180 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orsoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Helfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.473, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail à distance et e-management : organisation et contrôle en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.166, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information et management des organisations : Cas et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 215 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire de master : mobiliser Internet pour réussir à l'université et en grande école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.210, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réussir sa thèse: la conduite du projet de doctorat (2nde édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Romelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.222, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00641313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management des Organisations - 6ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Reix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 472 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management, stratégie et organisation - 3ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orsoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Helfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.482, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management, cas et applications - 8ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orsoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Helfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.400, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes et le management : des réponses à la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.346, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Loos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.206, 2009, Recherche en Gestion, Recherche en Gestion, 978-2-7178-5751-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire de Master</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.193, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réussir sa thèse: la conduite du projet de doctorat - 1ère édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Romelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.222, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management et TIC, 5 ans de e-management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions liaisons, pp.250, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en Management et Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Romelaer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.650, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management, stratégie et organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helfer Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.482, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en Management et Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Romelaer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.665, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-RH: réalités managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.357, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management, cas et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helfer Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.400, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire de Master</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.193, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Européen et Mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.343, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des systèmes d'information: une perspective organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Kefi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.211, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests d'aptitude au management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Liaisons, pp.136, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-management: quelles transformations dans l'entreprise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Liaisons, pp.192, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d'entreprises dans les nouvelles régulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF, pp.200, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Liaisons, pp.256, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-GRH: révolution ou évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Liaisons, pp.323, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le e-management: vers l'entreprise virtuelle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Liaisons, pp.156, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et nos fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF, pp.128, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.232, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary qualitative research and Covid-19: the CO-DATA-LAB Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moscarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Research: Voices in Management Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, p.239-265, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika (éd). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme qui fait parler les données. Hommage au professeur Jean Moscarola. Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.9-12, 2022, Business Science Institute, 9782376875918. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.kalik.2022.01.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche qualitative pluridisciplinaire et Covid 19. Le projet CO-DATA-LAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moscarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche qualitative : témoignages dans les sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS, Management et société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-276, 2022, Business science institute, 978-2-37687-534-5. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cheva.2022.02.0242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Teko Henri Tedongmo, Etogo Gabriel (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pluralisme managérial en Afrique - Hommage au professeur Emmanuel Kamdem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-10, 2022, Business Science Institute, ‎ 978-1915529008. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.tedon.2022.01.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accentuer les impacts managériaux de la recherche en management. Vers des formations doctorales en management associant académiques et praticiens (Chapitre 48).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chabanne-Rive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Henri Savall; Véronique Zardet (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité du management socio-économique, Théorie et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS - Management &amp; Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.575-584, 2021, Col. Management socio-économique et recherche-intervention, 978-2-37687-470-6. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.saval.2021.01.0575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de paradigme dominant : de la qualité académique à l’impact managérial (Chapitre 8).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Thévenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Burlaud,; F. Bournois (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement de la gestion en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.155-163, 2021, Hors collection, 9782376874539. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.burla.2021.01.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Baudet Cédric (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctors Advising. Doctoral Students - Study tips for doctoral students from doctoral graduates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-11, 2021, Économie et société / Business Science Institute, 978-2-37687-532-1. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.baude.2021.02.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le COVID-DATA-LAB. Une recherche collective sur les organisations à l’épreuve de la Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moscarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika; Paul Beaulieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts durables de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-42, 2021, Business Science Institute, 978-2-37687-530-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Baudet Cédric (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les docteurs conseillent les doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.8-10, 2021, Business Science Institute, 9782376875017. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.baude.2021.01.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale – Une cartographie du champ des systèmes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Péry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Auteurs en Systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.7-18, 2018, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.walsh.2018.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03579886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danone, la gouvernance d’une multinationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desbrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kirsten Burkhardt et Philippe Desbrières (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en gouvernance des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management &amp; Société, p. 119-142, 2018, Coll. Etudes de cas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre général de la recherche de terrain (Chapitre 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodes de recherche du DBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, Management &amp; Société, Collection Business Science Institute, pp.27-40, 2018, 978-2-37687-179-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danone, a French multinational expanding into the global market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Buckley et P. Ghauri (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Business Strategy. Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp. 252-255, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Business School Impact Survey (BSIS)... au Professeur of Management Impact Survey (PMIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le professeur de management à 360°</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.152-158, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manage your career like you teach management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Romelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hällgren Markus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advices to Post-Docs (title to be confrimed)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, under review, à paraître, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-management et ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des ressources humaines : théories, instruments, méthodes, auteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.467-473, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-management et ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des ressources humaines : théories, instruments, méthodes, auteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.467-473, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Collective Awareness in Virtual Teams: The Effect of Leadership Behavioral style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Daassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jawadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In "Leadership in the Digital Enterprise. Issues and Challenges", de P.Yoong</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, Chapter 8, p. 105-117, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Activity Theory View of E-HR and Open Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Resources Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.7-11, 2009, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59904-883-3.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing HR in France: Theory and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potential, Problems and Guidance for Practitioners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.100-110, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing HR in France: Theory and Practice Technology, Outsourcing and Transforming HR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology, Outsourcing &amp; Transforming HR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-104, 2008, 9780750686457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing HR in France: theory and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology, Outsourcing &amp; Transforming HR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Butterworth Heinemann, pp.87-103, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-RH magic cauldron of open source project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Resources Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference, Idea Group Publishing, pp.7-11, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management & TIC, le e-management devient management !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRM, l'état des entreprises 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.87-96, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HR intranets perspectives: practices and theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Resources Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference, Idea Group Publishing, pp.746-751, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surcharge informationnelle, urgence et TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Isaac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Etats Généraux du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00668823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HR outsourcing strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Resources Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference, Idea Group Publishing, pp.477-481, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDF ou le dilemme de l'intégration stratégique Amont / Aval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Helfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orsoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management : Cas et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.180-185, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00140237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le WAP ou la norme comme outil de conquête stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Helfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orsoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management : Cas et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.158-164, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00140235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Teams : The role of leadership in Trust Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jawadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Daassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Brennan L. et Johnson V. (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Computer-Mediated Relationships and trust : Mangerial and Organizational effects, pp.34-45, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00250295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du choix des médias au management d'un portefeuille de médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.261-269, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurotunnel ou quand des actionnaires minoritaires renversent une Direction Générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Helfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orsoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management : Cas et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.33-38, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00140234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Management et ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.332-341, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Boukef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MANAGEMENT &amp; TIC, 5 ans de e-management dans les entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.53-68, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES TIC et la Fonction RH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAHIERS FRANCAIS No. 333: GRH, mutations économiques et innovations technologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Francaise, pp.58-63, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversite des usages du courrier electronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des ressources humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.53-60, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taille et perception des technologies de l information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La stratégie dans tous ses états - mélanges en l'honneur du Professeur Michel Marchesnay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.151-160, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Services de Proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Romelaer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Management et Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.163-178, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00140243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intranets RH: de l'introduction des TIC aux nouvelles formes d'organisation. Une rétrospective de 1998 à 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-RH: réalités managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.147-160, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">introduction: e-RH réalités managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-RH: réalités managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.1-6, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE CAS DES ENTREPRISES SOUS-TRAITANTES AU MAROC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERSPECTIVES SUR LA GRH AU MAGREB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VUIBERT, pp.109-132, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intranet RH: de l'e-RH au knowledge management: une rétrospective de 1998 à 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-RH: réalités managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.161-174, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">conclusion, e-management, quelles transformations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le e-management: quelles transformations pour l'entreprise?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.169-174, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le E-management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.71-96, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle stratégique des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; TIC: 5 ans de e-management dans les entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.131-146, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le E-management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.155-168, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intranets RH: pratiques des entreprises et problématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-GRH: Révolution ou évolution?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.63-90, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs déterminants de l'utilisation du courrier électronique dans les entreprises françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-GRH: Révolution ou évolution?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.145-170, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC, enjeu stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le e-management: vers l'entreprise virtuelle?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.87-105, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi du e-management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liaisons, pp.221-234, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-MANAGEMENT ET RESSOURCES HUMAINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.408-417, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organigramme : organisation pratique de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECONOMICA, pp.2156-2172, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion à l'unité des produits dans les entreprises du commerce de détail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de J.G. MERIGOT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECONOMICA, pp.345-357, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VUIBERT, pp.271-276, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les recherchezs doctorales en management stratégiques et politique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANNALES DU MANAGEMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECONOMICA, pp.135-148, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danone : Un leader mondial de l’industrie agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de cas. La gestion du Changement Organisationnel : bâtir une culture de la sécurité de l'information chez FRANCE TELECOM-ORANGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas d'Ecole' buzz & bad buzz: Manager l'e-réputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-G. Pasquiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DANONE : A world leader in the food-processing industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01948690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danone : Un leader mondial de l'industrie agro-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DANONE : A world leader in the food-processing industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVD - Management de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d'adaptation à la disposition du manager de proximité dans la gestion du techno-stress : une perspective interactionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02112795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer la crise en opportunités : le vécu des managers et salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Business Science Institute; Le Sphinx. 2021, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchise et culture managériale : étude des facteurs humains et organisationnels, versus franchiseur, conditionnant la pratique de la franchise : typologie de franchiseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Paris Dauphine. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décision d’achat d’une franchise : étude empirique du processus d’achat et de la satisfaction du franchisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Dauphine (Paris 9). 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du secteur de la santé : Programme HSIS (Heat Sector Impact Study) : les dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05020081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir gérer sa surcharge informationnelle [Michel Kalika]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId393"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03419823v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Kefi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najma Saidani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.211.0045" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03419912v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Moores" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.061.0171" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216957v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00365" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03419937v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Starkey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Tempest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03419909v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Walsh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.184.0067" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01492782v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Mlaiki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.164.0007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03419777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.172.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01286621v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsis.2016.01.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLDKLQ70-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Shenton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Dubois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01492884v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMD-10-2014-0120" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01286633v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gettler Summa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsis.2016.01.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP4XKJZ1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine de La Rupelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Guthrie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664072v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Isaac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejis.2014.11" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664046v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523628v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Jawadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daassi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Favier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/HSM-130791" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680041v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M. Elie-Dit-Cosaque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Pallud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/MIS0742-1222280306" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schwarz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Schwarz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guilloux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2010070102" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659326v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mourmant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Gallivan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661412v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rival" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659317v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368488v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Boukef-Charki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Guilloux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155119v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campoy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375090v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667552v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17410390710772704" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-6HLPHP0K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914867v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boulay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.045.07.20" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683942v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Ben Naoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105767v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jawadi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523654v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNVO.2006.011867" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155335v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-627X.2004.00107.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/282D909E7C92AD2F4239AAFEEACBF4E09D14D35B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219158v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157096v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165071v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourliataux-Lajoinie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/dm.022.79.86" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160495v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155515v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160498v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157095v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160501v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155336v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155341v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helfer Jean-Pierre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011409v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Helfer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kalika" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737018800300101" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155343v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155344v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155347v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155351v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233182v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Feng Bourazzouq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374428v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mottet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664022v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664050v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hommel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Davies" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Pettigrew" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664067v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664056v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Niederman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487294.2487302" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263188v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bia Figueiredo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Adrot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864394v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hertrich" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Mayrhofer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664055v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Potosky" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664029v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664085v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galadriele Ulmer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664034v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Leta&#239;fa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551692v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666286v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680052v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666236v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368701v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680054v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156002v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155874v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668130v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Elie-Dit-Cosaque" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Straub" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155998v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155923v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156001v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155922v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155920v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155930v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155999v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Nhu Tran" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155927v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155926v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155928v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00166039v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155933v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155931v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155934v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156000v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155937v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155935v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155939v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155940v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Boukef" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155942v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155943v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155945v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155944v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155995v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155976v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156979v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155997v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155970v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155968v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155971v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156980v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155974v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155982v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155980v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155977v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155987v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155988v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155991v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155990v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155992v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156981v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155994v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133658v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Reix" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fallery" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Richet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850594v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394931v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouricou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garreau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03840330v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/bsis/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03827866v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/lhomme-qui-fait-parler-les-donnees-hommage-au-professeur-jean-moscarola/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2022.01" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03781834v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Platt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ideasforleaders.com/product/the-doctor-of-business-administration-taking-your-professional-practice-to-the-next-level/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03781844v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beaulieu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/644-les-impacts-durables-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03840332v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/the-dba-thesis-project-in-practice/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03419953v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03781849v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/587-l-impact-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03781874v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02074452v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Pery" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/grands-auteurs/ouvrage/483-les-grands-auteurs-en-syst%C3%A8mes-d%E2%80%99information.html" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893269v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moucirou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02074533v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/business-science-institute/ouvrage/430-comment-r%C3%A9ussir-son-dba.html" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02074406v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/business-science-institute/ouvrage/446-how-to-successfully-complete-your-dba.html" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02074481v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/business-science-institute/ouvrage/454-le-projet-de-th%C3%A8se-de-dba.html" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01493306v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/entreprise-economie/methodes-concours/methodes-etudes/le-memoire-de-master" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01493397v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Romelaer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01493302v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Helfer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage/9782311402766-management-strategique-10e-edition" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01493256v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage/9782311012354-systemes-d-information-et-management" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01286653v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01286672v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Orsoni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847740v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclercq-Vandelannoitte" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Isaac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664140v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635809v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664039v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664136v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641313v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659193v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659198v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659203v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659211v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453243v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Loos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659213v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683139v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155601v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155600v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155605v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156516v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155607v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155606v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155608v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155609v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155610v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155611v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155612v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155615v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155614v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155613v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155616v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155617v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156984v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761318v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moscarola" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fuhrer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714953v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/691-la-recherche-qualitative.html" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2022.02.0242" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03721738v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2022.01.0009" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970298v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/le-pluralisme-managerial-en-afrique-hommage-au-professeur-emmanuel-kamdem/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.tedon.2022.01.0009" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635976v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chabanne-Rive" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/management-socio-%C3%A9conomique-et-recherche-intervention/ouvrage/647-trait%C3%A9-du-management-socio-%C3%A9conomique.html" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.0575" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03721737v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Th&#233;venet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.burla.2021.01.0155" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970426v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/doctors-advising-doctoral-students/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.baude.2021.02.0009" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970347v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/les-docteurs-conseillent-les-doctorants/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.baude.2021.01.0008" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417442v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03579886v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-P&#233;ry" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.walsh.2018.01.0007" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01722443v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desbri&#232;res" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03012481v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01134092v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664048v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683136v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592576v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664037v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526744v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567124v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-883-3.ch002" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683976v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659272v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659225v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567121v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Technology-Outsourcing--Transforming-HR/Reddington-Martin-Alexander/p/book/9780750686457" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659217v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659222v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668823v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659223v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250295v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157021v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140234v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Boulch" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140237v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140235v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157022v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157025v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160481v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157051v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160482v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140243v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157038v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157048v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160484v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157043v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157061v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157032v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157055v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157036v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157029v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157031v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157028v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157027v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157020v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160486v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160494v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160487v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160490v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01299588v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353936v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683970v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-G. Pasquiou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948690v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974177v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661756v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666240v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112795v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Feng" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591230v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219178v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roussel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219189v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05020081v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698211v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03419823v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Kefi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najma Saidani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.211.0045" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03419912v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Moores" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.061.0171" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216957v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00365" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03419937v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Starkey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Tempest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03419909v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Walsh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.184.0067" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01492782v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Mlaiki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.164.0007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03419777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.172.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01286621v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsis.2016.01.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLDKLQ70-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Shenton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Dubois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01492884v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMD-10-2014-0120" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01286633v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gettler Summa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsis.2016.01.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP4XKJZ1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine de La Rupelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Guthrie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664072v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Isaac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejis.2014.11" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664046v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523628v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Jawadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daassi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Favier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/HSM-130791" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680041v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M. Elie-Dit-Cosaque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Pallud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/MIS0742-1222280306" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schwarz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Schwarz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guilloux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2010070102" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659326v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mourmant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Gallivan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661412v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rival" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659317v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368488v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Boukef-Charki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Guilloux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155119v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campoy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375090v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667552v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17410390710772704" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-6HLPHP0K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914867v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boulay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.045.07.20" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683942v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Ben Naoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105767v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jawadi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523654v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNVO.2006.011867" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155335v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-627X.2004.00107.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/282D909E7C92AD2F4239AAFEEACBF4E09D14D35B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219158v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157096v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165071v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourliataux-Lajoinie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/dm.022.79.86" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160495v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155515v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160498v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157095v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160501v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155336v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155341v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helfer Jean-Pierre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011409v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Helfer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kalika" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737018800300101" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155343v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155344v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155347v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155351v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233182v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Feng Bourazzouq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374428v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mottet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664022v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664050v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hommel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Davies" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Pettigrew" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664067v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664056v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Niederman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487294.2487302" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263188v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bia Figueiredo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Adrot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864394v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hertrich" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Mayrhofer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664055v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Potosky" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664029v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664085v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galadriele Ulmer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664034v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Leta&#239;fa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551692v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666286v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680052v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666236v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368701v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680054v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156002v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155874v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668130v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Elie-Dit-Cosaque" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Straub" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155923v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156001v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155998v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155922v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155920v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155930v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155999v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Nhu Tran" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155927v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155926v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155928v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00166039v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155933v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155931v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155934v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156000v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155937v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155935v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155939v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155940v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Boukef" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155942v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155943v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155945v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155944v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155995v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155976v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156979v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155970v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155968v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155997v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155971v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156980v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155974v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155982v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155980v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155977v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155987v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155988v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155991v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155990v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155992v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156981v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155994v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133658v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Reix" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fallery" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Richet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850594v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394931v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouricou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garreau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03840330v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/bsis/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03827866v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/lhomme-qui-fait-parler-les-donnees-hommage-au-professeur-jean-moscarola/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2022.01" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03781834v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Platt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ideasforleaders.com/product/the-doctor-of-business-administration-taking-your-professional-practice-to-the-next-level/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03781844v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beaulieu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/644-les-impacts-durables-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03840332v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/the-dba-thesis-project-in-practice/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03419953v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03781849v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/587-l-impact-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03781874v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02074452v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Pery" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/grands-auteurs/ouvrage/483-les-grands-auteurs-en-syst%C3%A8mes-d%E2%80%99information.html" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893269v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moucirou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02074533v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/business-science-institute/ouvrage/430-comment-r%C3%A9ussir-son-dba.html" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02074406v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/business-science-institute/ouvrage/446-how-to-successfully-complete-your-dba.html" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02074481v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/business-science-institute/ouvrage/454-le-projet-de-th%C3%A8se-de-dba.html" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01493306v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/entreprise-economie/methodes-concours/methodes-etudes/le-memoire-de-master" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01493397v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Romelaer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01493302v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Helfer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage/9782311402766-management-strategique-10e-edition" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01493256v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage/9782311012354-systemes-d-information-et-management" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01286653v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01286672v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Orsoni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847740v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclercq-Vandelannoitte" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Isaac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664140v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635809v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664039v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664136v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641313v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659193v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659198v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659203v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659211v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453243v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Loos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659213v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683139v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155601v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155600v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155605v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156516v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155607v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155606v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155608v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155609v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155610v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155611v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155612v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155615v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155614v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155613v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155616v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155617v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156984v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761318v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moscarola" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fuhrer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03721738v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2022.01.0009" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714953v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/691-la-recherche-qualitative.html" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2022.02.0242" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970298v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/le-pluralisme-managerial-en-afrique-hommage-au-professeur-emmanuel-kamdem/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.tedon.2022.01.0009" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635976v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chabanne-Rive" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/management-socio-%C3%A9conomique-et-recherche-intervention/ouvrage/647-trait%C3%A9-du-management-socio-%C3%A9conomique.html" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.0575" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03721737v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Th&#233;venet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.burla.2021.01.0155" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970426v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/doctors-advising-doctoral-students/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.baude.2021.02.0009" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417442v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970347v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/les-docteurs-conseillent-les-doctorants/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.baude.2021.01.0008" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03579886v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-P&#233;ry" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.walsh.2018.01.0007" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01722443v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desbri&#232;res" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03012481v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01134092v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664048v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683136v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592576v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664037v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526744v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567124v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-883-3.ch002" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683976v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567121v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Technology-Outsourcing--Transforming-HR/Reddington-Martin-Alexander/p/book/9780750686457" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659272v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659225v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659217v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659222v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668823v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659223v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140237v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Boulch" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140235v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250295v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157021v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140234v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157022v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157051v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157025v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160481v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160482v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140243v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157038v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157048v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160484v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157043v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157061v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157032v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157055v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157036v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157029v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157031v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157028v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157027v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157020v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160486v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160494v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160487v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160490v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01299588v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353936v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683970v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-G. Pasquiou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948690v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974177v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661756v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666240v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112795v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Feng" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591230v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219178v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roussel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219189v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05020081v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698211v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>