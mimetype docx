--- v0 (2026-03-09)
+++ v1 (2026-04-14)
@@ -145,265 +145,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer la sobriété : Enquête participative en contexte de crise énergétique</w:t>
+                <w:t xml:space="preserve">S’éloigner de la forêt et la préserver : pratiques et représentations de la forêt en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rudy Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13e8f⟩</w:t>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [Published online], pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2025.2586483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419265v1</w:t>
+                <w:t xml:space="preserve">hal-05406189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’éloigner de la forêt et la préserver : pratiques et représentations de la forêt en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Explorer la sobriété : Enquête participative en contexte de crise énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, [Published online], pp.1-24. </w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Sobriété énergétique, entre choix et contrainte, Hors-Série 39, 29 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07053436.2025.2586483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13e8f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406189v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire de la recherche collaborative : quelle sociologie dans le cadre d'un &amp;quot;living lab&amp;quot; ? Retour sur l’expérience de &amp;quot;mise en démocratie&amp;quot; de l’hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -502,51 +502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (1), pp.36-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -593,51 +593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies numériques vertes : représentations et stratégies d'acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -710,51 +710,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les citadins et la forêt en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 61 (5), pp.521-534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -788,51 +788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les Français voient la forêt et sa gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -883,51 +883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fréquentation des forêts en France : permanences et évolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -991,51 +991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Français mieux disposés à agir pour l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Hammer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1105,64 +1105,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer les sobriétés énergétiques par l’enquête participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Énergie &amp; SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEA; Université Caen/MRSH; Mines Paris-PSL; Observatoire exploratoire des pratiques sociales liées à la crise énergétique (PROMETHEE), Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1187,51 +1187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question des ruptures dans les modes de vie et transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Karl Berthelot : Écologie, classes sociales et territoires : perspectives sociologiques et politiques des cultures sociales de l’écologie. Séance du 12 avril 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1256,51 +1256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le communisme de luxe est-il compatible avec l'écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Haesler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1338,77 +1338,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux épistémologiques de la « science pour et par la société » en sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esdras Ngounou Takam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1472,51 +1472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Jaouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire GIP Transhumanisme et droit(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amandine Cayol; Émilie Gaillard, Dec 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1541,51 +1541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trans Vs Anti-Transhumanism: disputes about words?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Jaouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1623,51 +1623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conflit des valeurs dans la production sociale de l’obsolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence EcoInfo : L'obsolescence dans tous les sens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS EcoInfo, Oct 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1692,77 +1692,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature based sports in forest areas in France. Results from the 2015 French national survey &amp;quot;Forest and society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Dobré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Monitoring and Management of Visitors in Recreational and Protected Areas (MMV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRSTEA Research Center in Cestas (Environment, Territory and Infrastructure Research Unit); Bordeaux Sciences Agro, Aug 2018, Bordeaux, France. pp.255-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1787,51 +1787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renoncement au confort matériel dans les pratiques alternatives de désencombrement et de simplicité volontaire : une voie détournée d'affranchissement politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXe congrès international des sociologues de langue française : Penser l'incertain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1856,51 +1856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en scénario les modes de vie en 2050 : comment saisir le changement social complexe avec les outils de la sociologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usages de l'énergie dans les bâtiments. Penser la transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1970,51 +1970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La face cachée du numérique : l'impact environnemental des nouvelles technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2084,51 +2084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyria Emelianoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Mor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2157,328 +2157,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01822547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel de sociologie de l'environnement</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Peut-on croire aux TIC vertes ? Technologies numériques et crise environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deltour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Laval, 506 p., 2012, 978-2-7637-9554-6</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Flipo; François Deltour; Michelle Dobré; Marion Michot. Presses des Mines [Nantes], 275 p., 2012, Développement durable, 978-2-911256-89-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598195v1</w:t>
+                <w:t xml:space="preserve">hal-00746519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on croire aux TIC vertes ? Technologies numériques et crise environnementale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Manuel de sociologie de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Fabrice Flipo; François Deltour; Michelle Dobré; Marion Michot. Presses des Mines [Nantes], 275 p., 2012, Développement durable, 978-2-911256-89-9</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Laval, 506 p., 2012, 978-2-7637-9554-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746519v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de l'environnement : état des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Presses Universitaires de Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -2509,51 +2509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommer autrement : la réforme écologique des modes de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Juan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2584,51 +2584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écologie au quotidien. Éléments pour une théorie sociologique de la résistance ordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 352 p., 2002, (Sociologies et environnement), Salvador Juan, 2-7475-2891-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2691,51 +2691,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Znojs Idee. Die verlorene Unschuld der Moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Haesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Schwaller; Madlen Kobi; Rahel Jud; Christoph Imhof. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tausch.Beziehungen: sozialanthropologische Perspektiven = Exchange.Relations – Perspectives from Social Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, LIT Verlag Münster, pp.37-45, 2023, Ethnologie, 978-3-643-80340-5</w:t>
@@ -2777,51 +2777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Medial Turn in Knowledge Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Haesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Conference on Interdisciplinary Studies (ICIS 2016). Interdisciplinarity and Creativity in the Knowledge Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Intech, pp.142-147, 2016, 978-953-51-2768-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2887,51 +2887,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conflit des valeurs dans la production sociale de l'obsolescence [vidéo]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2981,64 +2981,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et images de la forêt en France, Enquête &amp;quot;forêt et société&amp;quot;, novembre 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ONF; CERReV. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3060,64 +3060,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement social de l'encombrement dans les styles de vie alternatifs (TERESA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Dobré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3191,51 +3191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyria Emelianoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Mor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3326,51 +3326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyria Emelianoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LADYSS. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3418,64 +3418,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyria Emelianoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Mor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Dobré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3514,64 +3514,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et images de la forêt en France, Enquête &amp;quot;forêt et société&amp;quot; novembre 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Dobré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ONF; CERReV. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3632,51 +3632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3805,51 +3805,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A87AF7A"/>
+    <w:nsid w:val="80699A1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4036,51 +4036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michelle-dobre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05419265v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordellier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dobr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13e8f" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406189v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Amand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2025.2586483" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304024v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Lemarchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esdras Ngounou Takam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.15342" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443660v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958057v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gossart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1797" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449613v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31531" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586584v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Hammer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421824v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622100v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Haesler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04627330v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Jaouat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02434724v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02434753v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02434576v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760119v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283914v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Michot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822547v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bozonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746519v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241806v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canadianopenlibrary.ca/SwfDocs/PUL/9782763795546.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694559v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Juan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713602v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004627v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02308113v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/65420" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02434768v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305688v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305679v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poutot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Olivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01693815v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00865021v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305661v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957836v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michelle-dobre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406189v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Amand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dobr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2025.2586483" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05419265v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13e8f" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304024v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Lemarchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esdras Ngounou Takam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.15342" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443660v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958057v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gossart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1797" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449613v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31531" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586584v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Hammer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421824v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622100v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Haesler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04627330v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Jaouat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02434724v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02434753v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02434576v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760119v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283914v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Michot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822547v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746519v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598195v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bozonnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241806v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canadianopenlibrary.ca/SwfDocs/PUL/9782763795546.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694559v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Juan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713602v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004627v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02308113v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/65420" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02434768v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305688v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305679v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poutot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Olivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01693815v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00865021v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305661v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957836v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>