--- v1 (2026-04-14)
+++ v2 (2026-05-17)
@@ -70,50 +70,71 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">michelle-dobre</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0009-0009-4645-3551</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -137,951 +158,951 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’éloigner de la forêt et la préserver : pratiques et représentations de la forêt en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, [Published online], pp.1-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07053436.2025.2586483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer la sobriété : Enquête participative en contexte de crise énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Sobriété énergétique, entre choix et contrainte, Hors-Série 39, 29 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13e8f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire de la recherche collaborative : quelle sociologie dans le cadre d'un &amp;quot;living lab&amp;quot; ? Retour sur l’expérience de &amp;quot;mise en démocratie&amp;quot; de l’hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esdras Ngounou Takam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Enjeux éthiques des recherches collaboratives, [La recherche en actes 2020], [21 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sociologies.15342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les technologies de l'information à l'épreuve du développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (1), pp.36-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/nss/2016007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies numériques vertes : représentations et stratégies d'acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deltour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Dobré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Deltour</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Le développement durable à l’épreuve des TIC, 106-107, pp.41-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/terminal.1797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les citadins et la forêt en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 61 (5), pp.521-534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/31531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les Français voient la forêt et sa gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Granet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 11, pp.55-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fréquentation des forêts en France : permanences et évolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Granet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 9, pp.49-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Français mieux disposés à agir pour l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Hammer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 32 (32), pp.82-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1091,849 +1112,849 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer les sobriétés énergétiques par l’enquête participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Énergie &amp; SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEA; Université Caen/MRSH; Mines Paris-PSL; Observatoire exploratoire des pratiques sociales liées à la crise énergétique (PROMETHEE), Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question des ruptures dans les modes de vie et transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Karl Berthelot : Écologie, classes sociales et territoires : perspectives sociologiques et politiques des cultures sociales de l’écologie. Séance du 12 avril 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le communisme de luxe est-il compatible avec l'écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Haesler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international pluridisciplinaire : La dimension environnementale des IA pour le droit des générations futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MRSH, Oct 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux épistémologiques de la « science pour et par la société » en sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esdras Ngounou Takam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire - Retour sur une expérience de recherche participative : le projet TETHYS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MRSH; Université de Caen, Dec 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transhumanisme, société et normativité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Jaouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire GIP Transhumanisme et droit(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amandine Cayol; Émilie Gaillard, Dec 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trans Vs Anti-Transhumanism: disputes about words?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Jaouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th Beyond Humanism Conference - Critical Posthumanism &amp; Transhumanism - The posthuman paradigm shift</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catholic University of Lille, France Faculty of Arts and Humanities ETHICS EA-7446, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conflit des valeurs dans la production sociale de l’obsolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence EcoInfo : L'obsolescence dans tous les sens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS EcoInfo, Oct 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature based sports in forest areas in France. Results from the 2015 French national survey &amp;quot;Forest and society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Dobré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Monitoring and Management of Visitors in Recreational and Protected Areas (MMV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRSTEA Research Center in Cestas (Environment, Territory and Infrastructure Research Unit); Bordeaux Sciences Agro, Aug 2018, Bordeaux, France. pp.255-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renoncement au confort matériel dans les pratiques alternatives de désencombrement et de simplicité volontaire : une voie détournée d'affranchissement politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXe congrès international des sociologues de langue française : Penser l'incertain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en scénario les modes de vie en 2050 : comment saisir le changement social complexe avec les outils de la sociologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usages de l'énergie dans les bâtiments. Penser la transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1943,718 +1964,718 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La face cachée du numérique : l'impact environnemental des nouvelles technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Flipo; Michelle Dobré; Marion Michot. Editions l'Échappée, 135 p., 2013, Pour en finir avec, 978-2-9158307-7-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes de vie et empreinte carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyria Emelianoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Mor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Dobré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IDDRI, 21, 131 p., 2012, Les Cahiers du CLIP</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01822547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on croire aux TIC vertes ? Technologies numériques et crise environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Flipo; François Deltour; Michelle Dobré; Marion Michot. Presses des Mines [Nantes], 275 p., 2012, Développement durable, 978-2-911256-89-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel de sociologie de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Dobré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Laval, 506 p., 2012, 978-2-7637-9554-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de l'environnement : état des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Presses Universitaires de Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommer autrement : la réforme écologique des modes de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 317 p., 2009, Sociologies et environnement, 978-2-296-10232-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écologie au quotidien. Éléments pour une théorie sociologique de la résistance ordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 352 p., 2002, (Sociologies et environnement), Salvador Juan, 2-7475-2891-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2664,206 +2685,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Znojs Idee. Die verlorene Unschuld der Moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Haesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Schwaller; Madlen Kobi; Rahel Jud; Christoph Imhof. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tausch.Beziehungen: sozialanthropologische Perspektiven = Exchange.Relations – Perspectives from Social Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, LIT Verlag Münster, pp.37-45, 2023, Ethnologie, 978-3-643-80340-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Medial Turn in Knowledge Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Haesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Conference on Interdisciplinary Studies (ICIS 2016). Interdisciplinarity and Creativity in the Knowledge Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Intech, pp.142-147, 2016, 978-953-51-2768-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/65420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2873,91 +2894,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conflit des valeurs dans la production sociale de l'obsolescence [vidéo]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2967,777 +2988,777 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et images de la forêt en France, Enquête &amp;quot;forêt et société&amp;quot;, novembre 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ONF; CERReV. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement social de l'encombrement dans les styles de vie alternatifs (TERESA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Dobré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Dobré</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ADEME; CERReV. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifestyles and carbon footprints- A scenario analysis of lifestyles in France in 2050 and carbon footprints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyria Emelianoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Mor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Dobré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyria Emelianoff</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carine Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 21, IDDRI. 2013, 87 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective des modes de vie urbains et facteur 4 (PROMOV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyria Emelianoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Dobré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LADYSS. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00756116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes de vie et empreinte carbone. Prospective des modes de vie en France à l'horizon 2050 et empreinte carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyria Emelianoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Mor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Dobré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyria Emelianoff</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carine Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Cahiers du CLIP n° 21, Ministère de l’Écologie et du Développement durable; IDDRI. 2012, 127 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et images de la forêt en France, Enquête &amp;quot;forêt et société&amp;quot; novembre 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Dobré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Dobré</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ONF; CERReV. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Ecotic. Rapport final. Technologies numériques et crise environnementale : peut-on croire aux TIC vertes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dobré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Fondation Télécom. 2009, 213 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3805,51 +3826,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80699A1A"/>
+    <w:nsid w:val="1439878E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4036,51 +4057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michelle-dobre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406189v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Amand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dobr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2025.2586483" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05419265v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13e8f" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304024v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Lemarchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esdras Ngounou Takam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.15342" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443660v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958057v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gossart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1797" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449613v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31531" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586584v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Hammer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421824v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622100v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Haesler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04627330v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Jaouat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02434724v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02434753v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02434576v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760119v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283914v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Michot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822547v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746519v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598195v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bozonnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241806v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canadianopenlibrary.ca/SwfDocs/PUL/9782763795546.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694559v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Juan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713602v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004627v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02308113v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/65420" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02434768v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305688v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305679v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poutot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Olivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01693815v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00865021v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305661v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957836v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michelle-dobre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-4645-3551" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406189v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Amand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dobr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2025.2586483" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05419265v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13e8f" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304024v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Lemarchand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esdras Ngounou Takam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.15342" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443660v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958057v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gossart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1797" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449613v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31531" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204833v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Hammer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421824v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622101v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622100v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Haesler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04627330v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021583v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Jaouat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02434724v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02434753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02434576v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760119v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759229v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283914v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Michot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822547v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bozonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241806v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canadianopenlibrary.ca/SwfDocs/PUL/9782763795546.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694559v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Juan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004627v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02308113v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/65420" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02434768v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poutot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Olivier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01693815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756116v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00865021v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305661v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>