--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -633,181 +633,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ne pas être domestique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prosas Feministas em Tempos de Pandemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Elisa Cruz Corrêa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Henrique Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Franco Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tt.042.0147⟩</w:t>
+              <w:t xml:space="preserve">BARBAQUÁ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (10), pp.5-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61389/bbq.v5i10.8410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277345v1</w:t>
+                <w:t xml:space="preserve">hal-05581872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne pas être domestique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Franco Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 42 (1), pp.147-164. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tt.042.0147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ibos – Qui gardera nos enfants ? Les nounous et les mères, (2012). Paris, Flammarion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Franco Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (54), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdge.054.0227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -817,1014 +921,1092 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au pair : une facette de la migration pour le travail domestique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">La théorie du care comme outil d’analyse du travail domestique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Congrès Luso-Afro-Brésilien – 1er Congrès des Sciences Sociales et Humaines, Lisbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Conférence de L’Association des Chercheurs et Étudiants Brésiliens en France, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171079v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La théorie du care comme outil d’analyse du travail domestique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelle Redondo</w:t>
+                <w:t xml:space="preserve">Employeuses et nounous au Brésil et en France : quelques points de comparaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Franco Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de L’Association des Chercheurs et Étudiants Brésiliens en France, Paris</w:t>
+              <w:t xml:space="preserve">Séminaire de l’EHESS "Politiques du care et discriminations. Approches croisées", Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171112v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employeuses et nounous au Brésil et en France : quelques points de comparaison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelle Franco Redondo</w:t>
+                <w:t xml:space="preserve">Au pair : une facette de la migration pour le travail domestique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’EHESS "Politiques du care et discriminations. Approches croisées", Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">XIIe Congrès Luso-Afro-Brésilien – 1er Congrès des Sciences Sociales et Humaines, Lisbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171098v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trajectoire de la théorie du care et sa contribution dans les études sur la migration féminine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIe Congrès International Université de Porto (UP) et Faculté d’Économie (FEP) "La voix et la foi des femmes immigrées au Portugal et dans la Diaspora", Porto (Portugal)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration transnationale des jeunes femmes à travers le programme d'échange au pair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIe Congrès International Université de Porto (UP) et Faculté d’Économie (FEP) : "La voix et la foi des femmes immigrées au Portugal et dans la Diaspora", Porto (Portugal),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au Pair : Migration et Travail du Care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V Séminaire de travail et Genre et III Séminaire International : "Théorie, recherche et pratiques sociales". Uberlândia, Minas Gerais (Brésil)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Uberlândia, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marché du care, mobilités transnationales des femmes : le cas des jeunes filles au pair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère édition du Colloque des doctorants de la Fédération Sud Les circulations à contre-courant. Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Daily Grind of Care: a Retrospective of Care Worker Experiences during the Pandemic in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Damamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Franco Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadya A. Guimaraes; Heidi Gottfried; Helena Hirata; Javier A. Pineda D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Care and Pandemic. A Transnational Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.227-246, 2024, 978-90-04-70699-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Covid-19 et l'évidence des vulnérabilités des Travailleuses domestiques, dans leur corps de métier précarisé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Franco Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les violences de genre et la pandémie Covid-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.9-18, 2023, 9782813004444. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.7021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Au pair : Migração e Trabalho do Cuidado (Care) »</w:t>
+                <w:t xml:space="preserve">Com ênfase no trabablho doméstico : o mito do cuidado e a perspectiva do care no contexto da Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Franco Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Mulheres Trabalhadoras : (in) visíveis ?", VIEIRA TROPIA, Patricia et al. (dir.)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Covid-19 e sociedade: ensaios sobre a experiência social da pandemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Universidade Estadual de Campinas. Instituto de Filosofia e Ciências Humanas, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20396/ISBN9786587198040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142473v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A trajetória da teoria do cuidado e sua contribuição nos estudos sobre a migração feminina</w:t>
+                <w:t xml:space="preserve">« Au pair : Migração e Trabalho do Cuidado (Care) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Franco Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Caderno de Resumos. VIIe Congresso Internacional: A vez e a voz das mulheres migrantes em Portugal e na Diáspora"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Porto, Universidade do Porto (UP)-Faculdade de Economida (FEP), 2015</w:t>
+              <w:t xml:space="preserve">"Mulheres Trabalhadoras : (in) visíveis ?", VIEIRA TROPIA, Patricia et al. (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (151-170), pp.Belo Horizonte, Fino Traço, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150722v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au pair : Migração e Trabalho do Care</w:t>
+                <w:t xml:space="preserve">A trajetória da teoria do cuidado e sua contribuição nos estudos sobre a migração feminina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Franco Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V Seminário Trabalho e Gênero e III Seminário Internacional do PPGCS-UFU: "Teorias, pesquisas e práticas sociais"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Uberlândia, MG, pp.1- 25, 2014</w:t>
+              <w:t xml:space="preserve">"Caderno de Resumos. VIIe Congresso Internacional: A vez e a voz das mulheres migrantes em Portugal e na Diáspora"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Porto, Universidade do Porto (UP)-Faculdade de Economida (FEP), 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150335v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au pair : Migração e Trabalho do Care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Franco Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V Seminário Trabalho e Gênero e III Seminário Internacional do PPGCS-UFU: "Teorias, pesquisas e práticas sociais"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Uberlândia, MG, pp.1- 25, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au pair : Migração e Trabalho do Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PPGCS-UFU. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teorias, pesquisas et praticas sociais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Trabalho e Gênero, PPGS-UFU, pp.1-25, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1834,105 +2016,212 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On ne naît pas femme (de ménage) : on le devient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Franco Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Care work as a field of research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Franco Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://periodicos.uff.br/planiciecientifica/article/view/60963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2000,51 +2289,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32E4EE5D"/>
+    <w:nsid w:val="F2CC227B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2231,51 +2520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michelle-franco-redondo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1297-7092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197887503" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984699v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Franco Redondo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fnj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840327v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elisa Cruz Corr&#234;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Henrique Da Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61389/bbq.v5i10.8410" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862090v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Macedo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fel&#237;cia Silva Pican&#231;o" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20336/rbs.1032" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840250v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirata Helena" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/stra.99552" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277345v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.042.0147" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277388v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.054.0227" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03171079v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Redondo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03171112v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03171098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03171135v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03171167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03170688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03171051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917195v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damamme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hirata" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/70777" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840330v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03142473v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03150722v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03150335v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277407v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michelle-franco-redondo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1297-7092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197887503" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984699v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Franco Redondo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fnj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840327v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elisa Cruz Corr&#234;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Henrique Da Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61389/bbq.v5i10.8410" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862090v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Macedo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fel&#237;cia Silva Pican&#231;o" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20336/rbs.1032" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840250v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirata Helena" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/stra.99552" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277345v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.042.0147" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277388v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.054.0227" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03171112v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Redondo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03171098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03171079v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03171135v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03171167v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03170688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03171051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917195v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damamme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hirata" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/70777" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840330v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581968v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/ISBN9786587198040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03142473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03150722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03150335v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508377v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581906v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Almeida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>