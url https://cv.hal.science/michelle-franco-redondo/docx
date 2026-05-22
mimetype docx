--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -345,419 +345,419 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.61389/bbq.v5i10.8410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840327v1</w:t>
+                <w:t xml:space="preserve">hal-05581872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au pair: trabalhadora do cuidado ou trabalhadora doméstica?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prosas Feministas em Tempos de Pandemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Elisa Cruz Corrêa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Henrique Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Franco Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Ciências do Trabalho</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BARBAQUÁ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (10), pp.5-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61389/bbq.v5i10.8410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840321v1</w:t>
+                <w:t xml:space="preserve">hal-04840327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Programa Au Pair e o mercado transnacional de trabalho doméstico e de cuidados: regulações e dispositivos digitais</w:t>
+                <w:t xml:space="preserve">Au pair: trabalhadora do cuidado ou trabalhadora doméstica?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Franco Redondo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Felícia Silva Picanço</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Sociologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Ciências do Trabalho</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Dossiê: Mulher e Trabalho - Parte 1, 25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862090v1</w:t>
+                <w:t xml:space="preserve">hal-04840321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trabajo de cuidados y pandemia del Covid-19: comparación entre Francia y Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirata Helena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Franco Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociología del Trabajo de la Universidad Complutense</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 105, pp.41-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5209/stra.99552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosas Feministas em Tempos de Pandemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Elisa Cruz Corrêa</w:t>
+                <w:t xml:space="preserve">O Programa Au Pair e o mercado transnacional de trabalho doméstico e de cuidados: regulações e dispositivos digitais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Franco Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luciana Henrique Da Silva</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michelle Franco Redondo</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felícia Silva Picanço</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BARBAQUÁ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.61389/bbq.v5i10.8410⟩</w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Sociologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20336/rbs.1032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05581872v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ne pas être domestique</w:t>
               </w:r>
@@ -929,234 +929,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La théorie du care comme outil d’analyse du travail domestique</w:t>
+                <w:t xml:space="preserve">Au pair : une facette de la migration pour le travail domestique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de L’Association des Chercheurs et Étudiants Brésiliens en France, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">XIIe Congrès Luso-Afro-Brésilien – 1er Congrès des Sciences Sociales et Humaines, Lisbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171112v1</w:t>
+                <w:t xml:space="preserve">hal-03171079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employeuses et nounous au Brésil et en France : quelques points de comparaison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelle Franco Redondo</w:t>
+                <w:t xml:space="preserve">La théorie du care comme outil d’analyse du travail domestique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’EHESS "Politiques du care et discriminations. Approches croisées", Paris</w:t>
+              <w:t xml:space="preserve">Conférence de L’Association des Chercheurs et Étudiants Brésiliens en France, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171098v1</w:t>
+                <w:t xml:space="preserve">hal-03171112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au pair : une facette de la migration pour le travail domestique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelle Redondo</w:t>
+                <w:t xml:space="preserve">Employeuses et nounous au Brésil et en France : quelques points de comparaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Franco Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Congrès Luso-Afro-Brésilien – 1er Congrès des Sciences Sociales et Humaines, Lisbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Séminaire de l’EHESS "Politiques du care et discriminations. Approches croisées", Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171079v1</w:t>
+                <w:t xml:space="preserve">hal-03171098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trajectoire de la théorie du care et sa contribution dans les études sur la migration féminine</w:t>
               </w:r>
@@ -2289,51 +2289,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2CC227B"/>
+    <w:nsid w:val="05DC6EB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2520,51 +2520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michelle-franco-redondo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1297-7092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197887503" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984699v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Franco Redondo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fnj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840327v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elisa Cruz Corr&#234;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Henrique Da Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61389/bbq.v5i10.8410" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862090v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Macedo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fel&#237;cia Silva Pican&#231;o" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20336/rbs.1032" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840250v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirata Helena" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/stra.99552" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277345v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.042.0147" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277388v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.054.0227" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03171112v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Redondo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03171098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03171079v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03171135v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03171167v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03170688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03171051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917195v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damamme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hirata" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/70777" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840330v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581968v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/ISBN9786587198040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03142473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03150722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03150335v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508377v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581906v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Almeida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michelle-franco-redondo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1297-7092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197887503" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984699v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Franco Redondo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fnj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581872v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elisa Cruz Corr&#234;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Henrique Da Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61389/bbq.v5i10.8410" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840327v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840321v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840250v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirata Helena" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/stra.99552" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862090v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Macedo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fel&#237;cia Silva Pican&#231;o" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20336/rbs.1032" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277345v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.042.0147" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277388v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.054.0227" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03171079v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Redondo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03171112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03171098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03171135v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03171167v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03170688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03171051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917195v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damamme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hirata" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/70777" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840330v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581968v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/ISBN9786587198040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03142473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03150722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03150335v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508377v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581906v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Almeida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>