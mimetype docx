--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michelle Kelly-Irving </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intersectional approach to understanding systolic blood pressure distribution in a large French study: a MAIHDA analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Silberzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ugarteche-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicia Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Wiernik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 394, pp.119054. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2026.119054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence, awareness, treatment and control of hypertension among ethnoracial minorities in France: results from the CONSTANCES cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Silberzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Wiernik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (9), pp.e097800. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2024-097800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social integration and mortality across the life course: findings from the Tromsø study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ugarteche Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine El Rashidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erlend Hoftun Farbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameline Grimsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.4186. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-025-25443-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toolbox for studying health inequalities: commentary on ‘The social uses of the body’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Vandebroeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 385, pp.118142. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2025.118142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic ecosystem indices, linking ecosystem health to human health risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk S Schmeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (3), pp.723-767. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-025-03010-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the gaps: Hypertension control beyond the cascade of care framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Silberzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Hypertension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jch.14849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life stress in relation with risk of overweight, depression, and their comorbidity across adulthood: findings from a British birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ugarteche Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Capuron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (8), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033291723003823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need to better integrate the social environment in research on climate change and health: recommendations and thinking tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Chersich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valériane Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.105. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.17528.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828933v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of smoking initiation in adolescence on the subsequent smoking trajectories of people who smoke, and the role of adverse childhood experiences: results from the 1958 British cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couarraze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (1), pp.127-138. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/phn.13261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-Course Circumstances and Frailty in Old Age Within Different European Welfare Regimes: A Longitudinal Study With SHARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Wilhelmina Antonia van der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Orsholits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Guessous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (6), pp.1326-1335. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/geronb/gbz140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational patterning in biological health seven years apart: Findings from the Tromsø Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Wilsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameline Grimsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 160, pp.106670. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2023.106670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge gaps in existing research exploring sexual fluidity and mental health among young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Julien Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis Salway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech-2023-221844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing hypertension in France : A call for an intersectional approach of the cascade of care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Silberzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bajos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (6), pp.102159. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2023.102159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The level of education is associated with an anxiety-depressive state among men and women – findings from France during the first quarter of the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh M Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">josephine klinkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.1405. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-023-16280-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a consensus definition of allostatic load: a multi-cohort, multi-system, multi-biomarker individual participant data (IPD) meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathal Mccrory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinead Mcloughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Layte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliona Nicheallaigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aisling M O’halloran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153, pp.106117. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2023.106117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between patient and general practitioner according to the patient body weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Rougé-Bugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (2), pp.218-225. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fampra/cmac086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a conceptual framework of health and its operational definition: an application in the 1958 British birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Guernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.100. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-022-14967-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing How Social Exposures Are Integrated in Exposome Research: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saman Khalatbari-Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130 (11), pp.116001. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/ehp11015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering sex and gender in Epidemiology: a challenge beyond terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Sex Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.23. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13293-022-00430-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03921945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of social deprivation on the dynamic of SARS-CoV-2 infection in France:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Vandentorren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabira Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Chatignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancet Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (3), pp.e240-e249. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-2667(22)00007-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of social inequalities in severe COVID-19 outcomes in metropolitan France from 2020 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabira Smaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Chatignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sireyjol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.516. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43856-025-01214-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05479177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing socio-economic inequalities in all-cause mortality: a counterfactual mediation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica E Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéria T Baltar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Stringhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Gandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (2), pp.497-510. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyz248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbourhood socio-economic vulnerability and access to COVID-19 healthcare during the first two waves of the pandemic in Geneva, Switzerland: A gender perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cullati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maevane Rosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EClinicalMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.101352. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eclinm.2022.101352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Impacts of the COVID-19 Lockdown Measure in a Low Socio-Economic Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Fianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Naty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Lenclume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Casimir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (21), pp.13932. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192113932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The psychological effects of COVID-19-related containment in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand-Tonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (3), pp.188-193. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2022.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social protection expenditure on health in later life in 20 European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Orsholits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Ihle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 292, pp.114569. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2021.114569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falling down the rabbit hole? Methodological, conceptual and policy issues in current health inequalities research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Patrick Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Bambra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Dundas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (1), pp.37-47. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09581596.2022.2036701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding overadjustment bias in social epidemiology through appropriate covariate selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita van Zwieten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W.G. Tennant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Blyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Teixeira-Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 149, pp.127-136. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2022.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de vulnérabilités familiales et pandémie COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boulaghaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moscaritolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (2), pp.93-121. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2022.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Clustering of Adverse Childhood Experiences in the Avon Longitudinal Study of Parents and Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Lacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Howe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mel Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Kelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interpersonal Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (5-6), pp.2218-2241. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0886260520935096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of neighbourhood disadvantage and individual socioeconomic position with all-cause mortality: a longitudinal multicohort analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancet Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (5), pp.e447-e457. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-2667(22)00036-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations of adverse childhood experiences with smoking initiation in adolescence and persistence in adulthood, and the role of the childhood environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156, pp.106995. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ypmed.2022.106995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring education in the context of health inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saman Khalatbari-Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Maccora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona M Blyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (3), pp.701 - 708. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyac058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités entre hommes et femmes face au risque d'infection par le virus Sars-Cov-2 durant le confinement du printemps 2020 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.185-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene regulation contributes to explain the impact of early life socioeconomic disadvantage on adult inflammatory levels in two cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Carmeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Kutalik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pashupati P Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Porcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.3100. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-82714-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités entre hommes et femmes face au risque d'infection par le virus SARS-COV-2 durant le confinement du printemps 2020 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh M Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.196-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could teacher-perceived parental interest be an important factor in understanding how education relates to later physiological health?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (6), pp.e0252518. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0252518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calling for pan-European commitment for rapid and sustained reduction in SARS-CoV-2 infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Priesemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Brinkmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ciesek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cuschieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Czypionka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 397 (10269), pp.92-93. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(20)32625-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for understanding health inequalities over the life course: the embodiment dynamic and biological mechanisms of exogenous and endogenous origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (12), pp.1181-1186. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech-2021-216430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersectionnalité et incorporation : Expliquer la genèse des inégalités sociales de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2021.0190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of smoking reduction with improvement of social conditions in early life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (3), pp.797-808. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyaa244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of sleep to social inequalities in cardiovascular disorders: a multi-cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Petrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Haba-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos de Mestral Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116 (8), pp.1514-1524. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cvr/cvz267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des enfants en France : un enjeu négligé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Saurel-Cubizolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette de Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (4), pp.329. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.204.0329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterning of educational attainment across inflammatory markers: Findings from a multi-cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 90, pp.303-310. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2020.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of life-course socioeconomic inequalities in adult systemic inflammation: Findings from two cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Carmeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Steen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Petrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 245, pp.112685. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.112685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-omics approach to investigate the inflammatory response to life course socioeconomic position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Krogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Palli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (15), pp.1287-1302. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/epi-2019-0261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Report: The Biology of Inequalities in Health: The Lifepath Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Avendano-Pabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mel Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Carmeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (118), 37 p. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2020.00118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional lifestyle patterns and cancer: confounding effect of social determinants across the life course in women from the 1958 British birth cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Albertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Longitudinal and Life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.331-352. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1332/175795920X15789023267726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of collecting data on socioeconomic determinants from the early stage of the COVID-19 outbreak onwards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saman Khalatbari-Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Cumming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74 (8), pp.620-623. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech-2020-214297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors for positive and negative COVID-19 tests: a cautious and in-depth analysis of UK biobank data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bodinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Tzoulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (5), pp.1454-1467. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyaa134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health inequalities: Embodied evidence across biological layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fiorito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathal Mccrory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 246, pp.112781. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.112781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-life inequalities and biological ageing: a multisystem Biological Health Score approach in Understanding Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Albertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73 (8), pp.693-702. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech-2018-212010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AAPRISS Platform: Learning and Taking Action to Reduce Social Inequalities in Health to help PHIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Haschar-Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Huot-Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (Issue Suppl. 4), pp.539. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do the key functions of an intervention designed from the same specifications vary according to context? Investigating the transferability of a public health intervention in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Villeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13012-019-0880-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-cohort study identifies social determinants of systemic inflammation over the life course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.773. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-08732-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse childhood experiences and adult mood problems: evidence from a five-decade prospective birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Selous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Maughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Eyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frances Rice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (14), pp.2444-2451. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S003329171900271X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Critique of the Adverse Childhood Experiences Framework in Epidemiology and Public Health: Uses and Misuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Policy and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 18 (3), pp.445 - 456. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1474746419000101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of adult socioeconomic and relational reserves regarding the effect of childhood misfortune on late-life depressive symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina von Arx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Orsholits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Widmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSM - Population Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.100434. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssmph.2019.100434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbourhood socioeconomic deprivation and allostatic load: a multi-cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Stringhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.8790. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45432-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are people increasingly attending the emergency department? A study of the French healthcare system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Colineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pourcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergency Medicine Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (9), pp.548-553. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/emermed-2018-208333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biography and biological capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (10), pp.979-982. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10654-019-00539-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem cell replication, somatic mutations and role of randomness in the development of cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Perduca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmil Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Omichessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (5), pp.439-445. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10654-018-0477-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husbands’ and wives’ discordant self-reports on couple-level variables: implications for data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Samorinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porto Biomedical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (5), pp.e53. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/j.pbj.0000000000000053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement social, incorporation biologique et inégalités sociales de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (8-9), pp.740-744. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20183408023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic Status, Non-Communicable Disease Risk Factors, and Walking Speed in Older Adults: Multi-Cohort Population Based Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stringhini Silvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmeli Cristian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jokela Markus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avendaño Mauricio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mccrory Cathal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British medical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmj.k1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allostatic Load and Subsequent All-Cause Mortality: Which Biological Markers Drive the Relationship? Findings from a UK Birth Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Garès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, pp.441-458. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10654-018-0364-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent are complex public health interventions transferable across contexts? Protocol of an interdisciplinary study of a school-based nutritional health intervention in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Beraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SocArXiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17605/OSF.IO/TDE8B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between low-grade inflammation and Breast cancer and B-cell Myeloma and Non-Hodgkin Lymphoma: Findings from two prospective cohorts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fleming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-K. Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lundh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Chien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-29041-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir et être parent en situation de précarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Koliouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (554), pp.593-607. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.554.0593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early socioeconomic conditions and severe tooth loss in middle-aged Costa Ricans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barboza Solís</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community Dentistry and Oral Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cdoe.12351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Course Influences and Cancer Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Richter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00038-018-1160-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the use of emergency departments socially patterned?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Le Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pourcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00038-017-1073-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biology of inequalities in health: the LIFEPATH project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurico Avendano-Pabon,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Longitudinal and Life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14301/llcs.v8i4.448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond bad luck: induced mutations and hallmarks of cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancet Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1470-2045(17)30520-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the early social environment on Epstein Barr virus infection: a prospective observational design using the Millennium Cohort Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 145 (16), pp.3405-3412. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0950268817002515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life among parents of preterm infants: a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabete Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality of Life Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11136-017-1771-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic status and the 25 × 25 risk factors as determinants of premature mortality: a multicohort study and meta-analysis of 1·7 million men and women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Stringhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Carmeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Jokela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Avendaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Muennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 389 (10075), pp.1229-1237. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(16)32380-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement social précoce, usure physiologique et etat de santé àl’âge adulte : un bref état de l’art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barboza Solis C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castagne R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16-17, pp.276-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de vie des enfants construisent la santé et ses inégalités sociales à l’horizon de plusieurs décennies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (8), pp.699 - 702. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2017.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting human rights through science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Segal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Dz-Wei Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brijesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun-Hsing Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.34 - 37. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaq1083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignettes as tool for research and teaching in life course studies: interdisciplinary approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Life Course Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32, pp.35-41. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.alcr.2016.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de la santé et des inégalités sociales de santé?: les gènes contre les déterminants sociaux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (2), </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.162.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A life course approach to explore the biological embedding of socioeconomic position and social mobility through circulating inflammatory markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep25170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biological embedding of social differences in ageing trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Rappaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Stringhini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.111 - 113. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech-2015-206089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Parenting very preterm infants and stress in Neonatal Intensive Care Units” [Early Hum. Dev. 101 (2016) 3–9]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Baía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Human Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earlhumdev.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological marks of early-life socioeconomic experience is detected in the adult inflammatory transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Krogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep38705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectations and boundaries for Big Data approaches in social medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic and Legal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jflm.2016.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversités, enfance et famille : apports d'une approche écosystémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Troupel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Comprendre et agir sur les inégalités de santé : un défi pour les chercheurs et les praticiens des champs éducatif, sanitaire et social, 2 (2), pp.93-111. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediating pathways between parental socio-economic position and allostatic load in mid-life: Findings from the 1958 British birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barboza Solís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.19 - 27. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2016.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the respective roles of the early environment and parental BMI on BMI change across childhood: A counterfactual analysis using the Millennium Cohort Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barboza-Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.146 - 153. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ypmed.2016.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological wear-and-tear and later subjective health in mid-life: Findings from the 1958 British birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barboza Solís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.24 - 33. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2016.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of heath inequalities: the case for allostatic load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barbosa-Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Torrisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Longitudinal and Life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.79-103. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14301/llcs.v7i1.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early life nutritional environment and early life stress as potential pathways towards the metabolic syndrome in mid-life? A lifecourse analysis using the 1958 British Birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barboza-Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.815. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-016-3484-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01354236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life course research: new opportunities for establishing social and biological plausibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Tophoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.629 - 630. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00038-015-0688-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse childhood experiences and physiological wear-and-tear in midlife: Findings from the 1958 British birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barboza-Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Torrisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (7), pp.E738-46. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1417325112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épigénétique sociale, épidémiologie biographique et inégalités sociales de santé : une invitation à la prévention multifactorielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86, pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do gender differences affect the doctor-patient interaction during consultations in general practice? Results from the INTERMEDE study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Afrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (6), pp.706 - 713. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fampra/cmu057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial and organizational work factors and incidence of arterial hypertension among female healthcare workers: results of the Organisation des Soins et Santé des Soignants cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis de Gaudemaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sobaszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hypertension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (6), pp.1229-1236. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/HJH.0000000000000155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode of delivery at birth and the metabolic syndrome in midlife: the role of the birth environment in a prospective birth cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouhanick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ehlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chamontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (5), pp.e005031. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2014-005031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité en action : les « mots-pièges » d'une recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Villeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ginsbourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (2), pp.155-163. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.138.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childhood adversity as a risk for cancer: findings from the 1958 British birth cohort study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Lacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriko Cable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.767. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-13-767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00868744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Organizational Work Factors' Effect on Mental Health Among Hospital Workers Is Mediated by Perceived Effort-Reward Imbalance. Result of a Longitudinal Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis de Gaudemaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sobaszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of occupational and environmental medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (7), pp.809-916. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/JOM.0b013e31828acb19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRH and HrQOL: does social position impact differently on their link with health status?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Munch-Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lauwers-Cances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geetanjali Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-12-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00674686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The embodiment of adverse childhood experiences and cancer development: potential biological mechanisms and pathways across the life course.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00038-012-0370-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00700809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71 (7), pp.774-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Stroke Prevention in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Inamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Ruidavets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stroke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (11), pp.2637-2644. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/STROKEAHA.110.592659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describe the relationship between the Gender Inequality Index and the male/female incidence rate ratio from international cancer registries data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRELL 2024 - Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRELL Group for Cancer Epidemiology and Registration in Latin Language Countries, May 2024, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender bias in cardiovascular practice guidelines: the example of ischemic heart diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Rohmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Piccininni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bajos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Public Health Conference Strengthening health systems: improving population health and being prepared for the unexpected</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Berlin, Germany. pp.iii226-iii227, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckac129.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution de l’air : différences territoriales des représentations parentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Attié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AISLF « Penser les inégalités dans l’enfance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERLIS-Université Paris Descartes; Ministère de la culture; AISLF, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’air extérieur et santé environnementale des jeunes enfants : représentations et pratiques parentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Attié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Meleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire "Bébé, petite enfance en contextes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social to biological pathways: environmental factors encountered in early life & biology over the lifecourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistressnet meeting at University of Sheffield</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse childhood experiences, physiological wear-and-tear and mortality: pathways towards chronic disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCDS age 60 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life psychosocial conditions as a public health imperative: the consequences of adverse childhood experiences for health across the life course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st, Distinguished Speaker Seminar Series at the MRC Centre for Neuropsychiatric Genetics and Genomics/Division of Psychological Medicine at Cardiff University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life course social-to-biological research : where we are, and where we're going</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLS End-of-award Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Windsor, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic inequalities in early childhood : harmonizing ELFE with international birth cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de mi-parcours de l’appel à projets de recherche général 2014 organisé par l’Institut de Recherche en Santé Publique GIS-IReSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early life evironnement and health inequalities: a life course approach to understanding the social-to-biological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Welcome day University of Geneva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodiment over the lifecourse: understanding how health inequalities are produced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open seminar: understanding how health inequalities are produced</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-diagnostic inflammatory markers and risk of Breast cancer and Non-Hodgkin Lymphoma in two prospective cohorts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger E</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadeau-Hyam M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Castagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Groupe des Registres de Langue Latine (GRELL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life exposure to stressors promotes pancreatic carcinogenesis in KC mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Lulka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Meeting of the European Pancreatic Club (EPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Pancreatic Club (EPC). FRA., Jul 2016, Liverpool, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pan.2016.05.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du cout de prise en charge des patients atteints de Leucemie Myeloide Chronique (LMC) en Midi-Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palmaro A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despas F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La 10e Conférence Francophone d’Epidémiologie Clinique (EPICLIN) et Et au VII eme Congrés ADELF EPITER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interventions de réduction des inégalités sociales de santé (ISS) : enjeux d’une conception pragmatiste de l’intervention pour la recherche interventionnelle en santé des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Villeval,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Santé et Société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut fédératif d'études et de recherches interdisciplinaires santé société (IFERISS), May 2015, Toulouse, France. pp.S101, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2015.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire du poids et de la taille chez les enfants de la cohorte MCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Gares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Savy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2016 du GDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodiment across childhood: understanding how health inequalities are produced and reproduced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHMS 16th biennial congress University of Geneva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction des inégalités sociales de santé au cours de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire des Réductions des Inégalités Sociales de Santé à la DREES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammatory markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifepath second annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifecourse perspective on health trajectories and transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karvonen S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muckenhuber J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHMS 16th biennial congress University of Geneva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A life course approach to explore the multi-layer biological embedding of socioeconomic position through the inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castagné R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineis P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadeau M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Conference International Society for Environnemental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal stress and atopic diseases in childood: a longitudinal analysis if growing up in ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual International Conference Society for Longitudinal and life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A life course approach to explore circulating inammatory imprints of socio-economic position and mobility.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castagne R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campanella G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guida F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEE Europe Young 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usure physiologique globale et santé subjective à l'âge adulte : résultats de la cohorte de naissances Britannique de 1958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barboza Solis C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantin R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII eme Congrés ADELF EPITER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social to biological transition: testing plausible hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delpierre Cyrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barboza C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLLS Executive Committee meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adversités durant l’enfance et la charge allostatique à l’âge adulte : résultat de la cohorte de naissance britannique de 1958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Barboza Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Darnaudéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Torrisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Santé et Société : quels déterminants de santé et quel système de soins pour la santé de toute population ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribing individual behaviours always underlies public health interventions. Lifecourse epidemiology and public health interventions: reconciling research advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University College London ESRC International Centre for Lifecourse Studies in Society and Health UCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delpierre C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barboza C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLLS Executive Committee meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Dublin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifecourse epidemiology and public health interventions: reconciling research advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sacker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University College London ESRC International Centre for Lifecourse Studies in Society and Health UCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allostatic Load as a measure of embodiment over the lifecourse? Conceptual and empirical considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Torrisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Barbosa Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grosclaude P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Longitudinal and Lifecourse Studies International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse childhood experiences and allostatic load in mid-life: pathways between early life experience and adult health decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Barbosa Solis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Public Health Conference Mind the gap: Reducing inequalities in health and health care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse childhood experiences and allostatic load in mid life: Pathways between early life experience and adult health decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barboza Solis C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantin R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamy S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lives in Translation: Life Course Research and Social Policies international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between The Early Life Environment and Allostatic Load: Evidence Of Biological Embedding Over The Lifecourse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic and social research institute seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifecourse methodology: conceptualization and measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lives In Translation: Life Course Research and Social Policies international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition à l’adversité psychosociale précoce altère-t-elle l’état de santé à l’âge adulte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mel Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Blane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe Congrès International d'Épidémiologie - ADELF – EPITER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail interdisciplinaires et intégration des résultats : de la théorie à la pratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Canceropole GSO "Recherche pluridisciplinaire, Recherche interventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and Risks of Using Health Data for Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Aymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris Brain Institute-ICM, Inserm U 1127, CNRS UMR 7225, Sorbonne University, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux soins : repères éthiques face aux inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-ange Einaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNERER. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique; Université Toulouse III - Paul Sabatier. 2020, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03036192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures d’accueil de la petite enfance et le soutien à l’inclusion des jeunes enfants en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Koliouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moscaritolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIS BECO; LISST; Cellule Valorisation de la recherche UT2J; INSERM; Groupe SOS; FIRAH. 2019, 128 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Multidisciplinary Results to Produce New Knowledge About the Physician-Patient Relationship: A Methodology Applied to the INTERMEDE Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Schieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Membrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSERM / Université de Toulouse. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01322243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéfices et risques de l'utilisation des données de santé à des fins de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Aymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu des familles d'enfants (de la naissance à 6 ans) durant le confinement lié à la pandémie de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Collomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lack of screening is the leading factor associated with the misperception of overweight in an adult population of the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Inamo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation familiale des jeunes enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mennesson Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Érès Éditions, 2021, Enfance &amp; parentalité, 978-2-7492-7026-5. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.dupuy.2021.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de socialisation extrafamiliale dans la petite enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Érès Éditions, 312 p., 2021, Enfance et parentalité, 978-2-7492-7029-6. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.zaouc.2021.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du colloque BECO, Bébé, Petite enfance en contextes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Attié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived health and adaptation in chronic disease Stakes and future challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Book project. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : le jeune enfant au cœur des socialisations plurielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chantal Zaouche-Gaudron; Anne Dupuy; Christine Mennesson; Michèle Kelly-Irving. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces de socialisation extrafamiliale dans la petite enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Érès, pp.7-32, 2021, Enfance et parentalité - Poche, 9782749270296. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.zaouc.2021.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Embodiment Dynamic over the Life Course: A Case for Examining Cancer Aetiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Biology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.519 - 540, 2018, 978-1-137-52879-7. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-52879-7_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId586"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michelle Kelly-Irving </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intersectional approach to understanding systolic blood pressure distribution in a large French study: a MAIHDA analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Silberzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ugarteche-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicia Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Wiernik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 394, pp.119054. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2026.119054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Educational Gradient in the Adherence to the Healthy Nordic Food Index Among Adult Men and Women in Tromsø: The Tromsø study 2015–2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine El Rashidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ugarteche-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erlend Hoftun Farbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Wilsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Nutrition Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29219/fnr.v70.12632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social integration and mortality across the life course: findings from the Tromsø study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ugarteche Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine El Rashidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erlend Hoftun Farbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameline Grimsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.4186. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-025-25443-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toolbox for studying health inequalities: commentary on ‘The social uses of the body’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Vandebroeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 385, pp.118142. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2025.118142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence, awareness, treatment and control of hypertension among ethnoracial minorities in France: results from the CONSTANCES cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Silberzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Wiernik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (9), pp.e097800. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2024-097800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic ecosystem indices, linking ecosystem health to human health risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk S Schmeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (3), pp.723-767. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-025-03010-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge gaps in existing research exploring sexual fluidity and mental health among young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Julien Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis Salway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech-2023-221844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life stress in relation with risk of overweight, depression, and their comorbidity across adulthood: findings from a British birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ugarteche Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Capuron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (8), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033291723003823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the gaps: Hypertension control beyond the cascade of care framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Silberzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Hypertension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jch.14849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need to better integrate the social environment in research on climate change and health: recommendations and thinking tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Chersich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valériane Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.105. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.17528.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828933v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of smoking initiation in adolescence on the subsequent smoking trajectories of people who smoke, and the role of adverse childhood experiences: results from the 1958 British cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couarraze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (1), pp.127-138. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/phn.13261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational patterning in biological health seven years apart: Findings from the Tromsø Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Wilsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameline Grimsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 160, pp.106670. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2023.106670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-Course Circumstances and Frailty in Old Age Within Different European Welfare Regimes: A Longitudinal Study With SHARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Wilhelmina Antonia van der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Orsholits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Guessous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (6), pp.1326-1335. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/geronb/gbz140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The level of education is associated with an anxiety-depressive state among men and women – findings from France during the first quarter of the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh M Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">josephine klinkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.1405. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-023-16280-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a consensus definition of allostatic load: a multi-cohort, multi-system, multi-biomarker individual participant data (IPD) meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathal Mccrory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinead Mcloughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Layte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliona Nicheallaigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aisling M O’halloran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153, pp.106117. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2023.106117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing hypertension in France : A call for an intersectional approach of the cascade of care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Silberzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bajos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (6), pp.102159. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2023.102159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a conceptual framework of health and its operational definition: an application in the 1958 British birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Guernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.100. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-022-14967-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between patient and general practitioner according to the patient body weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Rougé-Bugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (2), pp.218-225. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fampra/cmac086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring education in the context of health inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saman Khalatbari-Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Maccora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona M Blyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (3), pp.701 - 708. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyac058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of social deprivation on the dynamic of SARS-CoV-2 infection in France:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Vandentorren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabira Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Chatignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancet Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (3), pp.e240-e249. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-2667(22)00007-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering sex and gender in Epidemiology: a challenge beyond terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Sex Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.23. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13293-022-00430-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03921945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of social inequalities in severe COVID-19 outcomes in metropolitan France from 2020 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabira Smaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Chatignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sireyjol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.516. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43856-025-01214-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05479177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing socio-economic inequalities in all-cause mortality: a counterfactual mediation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica E Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéria T Baltar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Stringhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Gandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (2), pp.497-510. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyz248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing How Social Exposures Are Integrated in Exposome Research: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saman Khalatbari-Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130 (11), pp.116001. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/ehp11015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Impacts of the COVID-19 Lockdown Measure in a Low Socio-Economic Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Fianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Naty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Lenclume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Casimir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (21), pp.13932. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192113932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbourhood socio-economic vulnerability and access to COVID-19 healthcare during the first two waves of the pandemic in Geneva, Switzerland: A gender perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cullati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maevane Rosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EClinicalMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.101352. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eclinm.2022.101352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The psychological effects of COVID-19-related containment in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand-Tonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (3), pp.188-193. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2022.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falling down the rabbit hole? Methodological, conceptual and policy issues in current health inequalities research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Patrick Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Bambra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Dundas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (1), pp.37-47. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09581596.2022.2036701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social protection expenditure on health in later life in 20 European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Orsholits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Ihle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 292, pp.114569. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2021.114569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding overadjustment bias in social epidemiology through appropriate covariate selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita van Zwieten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W.G. Tennant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Blyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Teixeira-Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 149, pp.127-136. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2022.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Clustering of Adverse Childhood Experiences in the Avon Longitudinal Study of Parents and Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Lacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Howe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mel Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Kelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interpersonal Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (5-6), pp.2218-2241. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0886260520935096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of neighbourhood disadvantage and individual socioeconomic position with all-cause mortality: a longitudinal multicohort analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancet Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (5), pp.e447-e457. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-2667(22)00036-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations of adverse childhood experiences with smoking initiation in adolescence and persistence in adulthood, and the role of the childhood environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156, pp.106995. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ypmed.2022.106995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de vulnérabilités familiales et pandémie COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boulaghaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moscaritolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (2), pp.93-121. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2022.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersectionnalité et incorporation : Expliquer la genèse des inégalités sociales de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2021.0190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités entre hommes et femmes face au risque d'infection par le virus SARS-COV-2 durant le confinement du printemps 2020 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh M Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.196-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités entre hommes et femmes face au risque d'infection par le virus Sars-Cov-2 durant le confinement du printemps 2020 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.185-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene regulation contributes to explain the impact of early life socioeconomic disadvantage on adult inflammatory levels in two cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Carmeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Kutalik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pashupati P Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Porcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.3100. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-82714-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could teacher-perceived parental interest be an important factor in understanding how education relates to later physiological health?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (6), pp.e0252518. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0252518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for understanding health inequalities over the life course: the embodiment dynamic and biological mechanisms of exogenous and endogenous origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (12), pp.1181-1186. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech-2021-216430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calling for pan-European commitment for rapid and sustained reduction in SARS-CoV-2 infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Priesemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Brinkmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ciesek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cuschieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Czypionka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 397 (10269), pp.92-93. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(20)32625-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors for positive and negative COVID-19 tests: a cautious and in-depth analysis of UK biobank data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bodinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Tzoulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (5), pp.1454-1467. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyaa134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health inequalities: Embodied evidence across biological layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fiorito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathal Mccrory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 246, pp.112781. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.112781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of collecting data on socioeconomic determinants from the early stage of the COVID-19 outbreak onwards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saman Khalatbari-Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Cumming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74 (8), pp.620-623. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech-2020-214297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterning of educational attainment across inflammatory markers: Findings from a multi-cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 90, pp.303-310. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2020.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of life-course socioeconomic inequalities in adult systemic inflammation: Findings from two cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Carmeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Steen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Petrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 245, pp.112685. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.112685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des enfants en France : un enjeu négligé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Saurel-Cubizolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette de Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (4), pp.329. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.204.0329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of smoking reduction with improvement of social conditions in early life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (3), pp.797-808. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyaa244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of sleep to social inequalities in cardiovascular disorders: a multi-cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Petrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Haba-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos de Mestral Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116 (8), pp.1514-1524. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cvr/cvz267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-omics approach to investigate the inflammatory response to life course socioeconomic position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Krogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Palli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (15), pp.1287-1302. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/epi-2019-0261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Report: The Biology of Inequalities in Health: The Lifepath Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Avendano-Pabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mel Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Carmeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (118), 37 p. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2020.00118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional lifestyle patterns and cancer: confounding effect of social determinants across the life course in women from the 1958 British birth cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Albertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Longitudinal and Life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.331-352. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1332/175795920X15789023267726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husbands’ and wives’ discordant self-reports on couple-level variables: implications for data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Samorinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porto Biomedical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (5), pp.e53. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/j.pbj.0000000000000053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem cell replication, somatic mutations and role of randomness in the development of cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Perduca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmil Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Omichessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (5), pp.439-445. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10654-018-0477-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Critique of the Adverse Childhood Experiences Framework in Epidemiology and Public Health: Uses and Misuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Policy and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 18 (3), pp.445 - 456. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1474746419000101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse childhood experiences and adult mood problems: evidence from a five-decade prospective birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Selous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Maughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Eyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frances Rice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (14), pp.2444-2451. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S003329171900271X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-cohort study identifies social determinants of systemic inflammation over the life course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.773. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-08732-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AAPRISS Platform: Learning and Taking Action to Reduce Social Inequalities in Health to help PHIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Haschar-Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Huot-Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (Issue Suppl. 4), pp.539. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do the key functions of an intervention designed from the same specifications vary according to context? Investigating the transferability of a public health intervention in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Villeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13012-019-0880-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of adult socioeconomic and relational reserves regarding the effect of childhood misfortune on late-life depressive symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina von Arx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Orsholits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Widmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSM - Population Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.100434. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssmph.2019.100434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-life inequalities and biological ageing: a multisystem Biological Health Score approach in Understanding Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Albertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73 (8), pp.693-702. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech-2018-212010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbourhood socioeconomic deprivation and allostatic load: a multi-cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Stringhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.8790. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45432-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are people increasingly attending the emergency department? A study of the French healthcare system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Colineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pourcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergency Medicine Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (9), pp.548-553. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/emermed-2018-208333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biography and biological capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (10), pp.979-982. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10654-019-00539-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early socioeconomic conditions and severe tooth loss in middle-aged Costa Ricans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barboza Solís</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community Dentistry and Oral Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cdoe.12351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Course Influences and Cancer Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Richter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00038-018-1160-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir et être parent en situation de précarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Koliouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (554), pp.593-607. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.554.0593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic Status, Non-Communicable Disease Risk Factors, and Walking Speed in Older Adults: Multi-Cohort Population Based Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stringhini Silvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmeli Cristian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jokela Markus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avendaño Mauricio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mccrory Cathal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British medical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmj.k1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allostatic Load and Subsequent All-Cause Mortality: Which Biological Markers Drive the Relationship? Findings from a UK Birth Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Garès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, pp.441-458. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10654-018-0364-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement social, incorporation biologique et inégalités sociales de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (8-9), pp.740-744. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20183408023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the early social environment on Epstein Barr virus infection: a prospective observational design using the Millennium Cohort Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 145 (16), pp.3405-3412. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0950268817002515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond bad luck: induced mutations and hallmarks of cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancet Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1470-2045(17)30520-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biology of inequalities in health: the LIFEPATH project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurico Avendano-Pabon,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Longitudinal and Life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14301/llcs.v8i4.448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the use of emergency departments socially patterned?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Le Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pourcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00038-017-1073-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life among parents of preterm infants: a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabete Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality of Life Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11136-017-1771-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic status and the 25 × 25 risk factors as determinants of premature mortality: a multicohort study and meta-analysis of 1·7 million men and women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Stringhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Carmeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Jokela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Avendaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Muennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 389 (10075), pp.1229-1237. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(16)32380-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement social précoce, usure physiologique et etat de santé àl’âge adulte : un bref état de l’art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barboza Solis C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castagne R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16-17, pp.276-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de vie des enfants construisent la santé et ses inégalités sociales à l’horizon de plusieurs décennies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (8), pp.699 - 702. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2017.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting human rights through science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Segal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Dz-Wei Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brijesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun-Hsing Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.34 - 37. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaq1083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignettes as tool for research and teaching in life course studies: interdisciplinary approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Life Course Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32, pp.35-41. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.alcr.2016.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of heath inequalities: the case for allostatic load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barbosa-Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Torrisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Longitudinal and Life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.79-103. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14301/llcs.v7i1.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biological embedding of social differences in ageing trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Rappaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Stringhini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.111 - 113. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech-2015-206089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A life course approach to explore the biological embedding of socioeconomic position and social mobility through circulating inflammatory markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep25170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Parenting very preterm infants and stress in Neonatal Intensive Care Units” [Early Hum. Dev. 101 (2016) 3–9]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Baía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Human Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earlhumdev.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de la santé et des inégalités sociales de santé?: les gènes contre les déterminants sociaux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (2), </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.162.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectations and boundaries for Big Data approaches in social medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic and Legal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jflm.2016.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological marks of early-life socioeconomic experience is detected in the adult inflammatory transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Krogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep38705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediating pathways between parental socio-economic position and allostatic load in mid-life: Findings from the 1958 British birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barboza Solís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.19 - 27. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2016.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversités, enfance et famille : apports d'une approche écosystémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Troupel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Comprendre et agir sur les inégalités de santé : un défi pour les chercheurs et les praticiens des champs éducatif, sanitaire et social, 2 (2), pp.93-111. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the respective roles of the early environment and parental BMI on BMI change across childhood: A counterfactual analysis using the Millennium Cohort Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barboza-Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.146 - 153. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ypmed.2016.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological wear-and-tear and later subjective health in mid-life: Findings from the 1958 British birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barboza Solís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.24 - 33. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2016.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life course research: new opportunities for establishing social and biological plausibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Tophoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.629 - 630. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00038-015-0688-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early life nutritional environment and early life stress as potential pathways towards the metabolic syndrome in mid-life? A lifecourse analysis using the 1958 British Birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barboza-Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.815. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-016-3484-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01354236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse childhood experiences and physiological wear-and-tear in midlife: Findings from the 1958 British birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barboza-Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Torrisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (7), pp.E738-46. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1417325112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité en action : les « mots-pièges » d'une recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Villeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ginsbourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (2), pp.155-163. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.138.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épigénétique sociale, épidémiologie biographique et inégalités sociales de santé : une invitation à la prévention multifactorielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86, pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do gender differences affect the doctor-patient interaction during consultations in general practice? Results from the INTERMEDE study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Afrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (6), pp.706 - 713. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fampra/cmu057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial and organizational work factors and incidence of arterial hypertension among female healthcare workers: results of the Organisation des Soins et Santé des Soignants cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis de Gaudemaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sobaszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hypertension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (6), pp.1229-1236. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/HJH.0000000000000155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode of delivery at birth and the metabolic syndrome in midlife: the role of the birth environment in a prospective birth cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouhanick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ehlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chamontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (5), pp.e005031. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2014-005031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Organizational Work Factors' Effect on Mental Health Among Hospital Workers Is Mediated by Perceived Effort-Reward Imbalance. Result of a Longitudinal Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis de Gaudemaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sobaszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of occupational and environmental medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (7), pp.809-916. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/JOM.0b013e31828acb19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childhood adversity as a risk for cancer: findings from the 1958 British birth cohort study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Lacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriko Cable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.767. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-13-767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00868744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRH and HrQOL: does social position impact differently on their link with health status?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Munch-Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lauwers-Cances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geetanjali Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-12-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00674686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The embodiment of adverse childhood experiences and cancer development: potential biological mechanisms and pathways across the life course.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00038-012-0370-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00700809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71 (7), pp.774-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Stroke Prevention in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Inamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Ruidavets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stroke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (11), pp.2637-2644. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/STROKEAHA.110.592659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describe the relationship between the Gender Inequality Index and the male/female incidence rate ratio from international cancer registries data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRELL 2024 - Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRELL Group for Cancer Epidemiology and Registration in Latin Language Countries, May 2024, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender bias in cardiovascular practice guidelines: the example of ischemic heart diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Rohmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Piccininni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bajos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Public Health Conference Strengthening health systems: improving population health and being prepared for the unexpected</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Berlin, Germany. pp.iii226-iii227, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckac129.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’air extérieur et santé environnementale des jeunes enfants : représentations et pratiques parentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Attié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Meleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire "Bébé, petite enfance en contextes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution de l’air : différences territoriales des représentations parentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Attié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AISLF « Penser les inégalités dans l’enfance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERLIS-Université Paris Descartes; Ministère de la culture; AISLF, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse childhood experiences, physiological wear-and-tear and mortality: pathways towards chronic disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCDS age 60 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life psychosocial conditions as a public health imperative: the consequences of adverse childhood experiences for health across the life course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st, Distinguished Speaker Seminar Series at the MRC Centre for Neuropsychiatric Genetics and Genomics/Division of Psychological Medicine at Cardiff University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life course social-to-biological research : where we are, and where we're going</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLS End-of-award Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Windsor, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social to biological pathways: environmental factors encountered in early life & biology over the lifecourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistressnet meeting at University of Sheffield</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-diagnostic inflammatory markers and risk of Breast cancer and Non-Hodgkin Lymphoma in two prospective cohorts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger E</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadeau-Hyam M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Castagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Groupe des Registres de Langue Latine (GRELL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic inequalities in early childhood : harmonizing ELFE with international birth cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de mi-parcours de l’appel à projets de recherche général 2014 organisé par l’Institut de Recherche en Santé Publique GIS-IReSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early life evironnement and health inequalities: a life course approach to understanding the social-to-biological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Welcome day University of Geneva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodiment over the lifecourse: understanding how health inequalities are produced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open seminar: understanding how health inequalities are produced</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal stress and atopic diseases in childood: a longitudinal analysis if growing up in ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual International Conference Society for Longitudinal and life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A life course approach to explore circulating inammatory imprints of socio-economic position and mobility.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castagne R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campanella G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guida F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEE Europe Young 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usure physiologique globale et santé subjective à l'âge adulte : résultats de la cohorte de naissances Britannique de 1958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barboza Solis C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantin R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII eme Congrés ADELF EPITER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du cout de prise en charge des patients atteints de Leucemie Myeloide Chronique (LMC) en Midi-Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palmaro A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despas F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La 10e Conférence Francophone d’Epidémiologie Clinique (EPICLIN) et Et au VII eme Congrés ADELF EPITER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interventions de réduction des inégalités sociales de santé (ISS) : enjeux d’une conception pragmatiste de l’intervention pour la recherche interventionnelle en santé des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Villeval,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Santé et Société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut fédératif d'études et de recherches interdisciplinaires santé société (IFERISS), May 2015, Toulouse, France. pp.S101, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2015.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life exposure to stressors promotes pancreatic carcinogenesis in KC mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Lulka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Meeting of the European Pancreatic Club (EPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Pancreatic Club (EPC). FRA., Jul 2016, Liverpool, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pan.2016.05.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire du poids et de la taille chez les enfants de la cohorte MCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Gares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Savy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2016 du GDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodiment across childhood: understanding how health inequalities are produced and reproduced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHMS 16th biennial congress University of Geneva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammatory markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifepath second annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction des inégalités sociales de santé au cours de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire des Réductions des Inégalités Sociales de Santé à la DREES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifecourse perspective on health trajectories and transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karvonen S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muckenhuber J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHMS 16th biennial congress University of Geneva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A life course approach to explore the multi-layer biological embedding of socioeconomic position through the inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castagné R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineis P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadeau M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Conference International Society for Environnemental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifecourse epidemiology and public health interventions: reconciling research advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sacker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University College London ESRC International Centre for Lifecourse Studies in Society and Health UCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social to biological transition: testing plausible hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delpierre Cyrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barboza C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLLS Executive Committee meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adversités durant l’enfance et la charge allostatique à l’âge adulte : résultat de la cohorte de naissance britannique de 1958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Barboza Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Darnaudéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Torrisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Santé et Société : quels déterminants de santé et quel système de soins pour la santé de toute population ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribing individual behaviours always underlies public health interventions. Lifecourse epidemiology and public health interventions: reconciling research advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University College London ESRC International Centre for Lifecourse Studies in Society and Health UCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delpierre C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barboza C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLLS Executive Committee meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Dublin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail interdisciplinaires et intégration des résultats : de la théorie à la pratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Canceropole GSO "Recherche pluridisciplinaire, Recherche interventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between The Early Life Environment and Allostatic Load: Evidence Of Biological Embedding Over The Lifecourse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic and social research institute seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse childhood experiences and allostatic load in mid life: Pathways between early life experience and adult health decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barboza Solis C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantin R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamy S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lives in Translation: Life Course Research and Social Policies international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse childhood experiences and allostatic load in mid-life: pathways between early life experience and adult health decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Barbosa Solis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Public Health Conference Mind the gap: Reducing inequalities in health and health care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allostatic Load as a measure of embodiment over the lifecourse? Conceptual and empirical considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Torrisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Barbosa Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grosclaude P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Longitudinal and Lifecourse Studies International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifecourse methodology: conceptualization and measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lives In Translation: Life Course Research and Social Policies international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition à l’adversité psychosociale précoce altère-t-elle l’état de santé à l’âge adulte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mel Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Blane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe Congrès International d'Épidémiologie - ADELF – EPITER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéfices et risques de l'utilisation des données de santé à des fins de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Aymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu des familles d'enfants (de la naissance à 6 ans) durant le confinement lié à la pandémie de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Collomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent are complex public health interventions transferable across contexts? Protocol of an interdisciplinary study of a school-based nutritional health intervention in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Beraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lack of screening is the leading factor associated with the misperception of overweight in an adult population of the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Inamo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and Risks of Using Health Data for Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Aymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris Brain Institute-ICM, Inserm U 1127, CNRS UMR 7225, Sorbonne University, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux soins : repères éthiques face aux inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-ange Einaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNERER. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique; Université Toulouse III - Paul Sabatier. 2020, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03036192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures d’accueil de la petite enfance et le soutien à l’inclusion des jeunes enfants en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Koliouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moscaritolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIS BECO; LISST; Cellule Valorisation de la recherche UT2J; INSERM; Groupe SOS; FIRAH. 2019, 128 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Multidisciplinary Results to Produce New Knowledge About the Physician-Patient Relationship: A Methodology Applied to the INTERMEDE Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Schieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Membrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSERM / Université de Toulouse. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01322243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation familiale des jeunes enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mennesson Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Érès Éditions, 2021, Enfance &amp; parentalité, 978-2-7492-7026-5. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.dupuy.2021.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de socialisation extrafamiliale dans la petite enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Érès Éditions, 312 p., 2021, Enfance et parentalité, 978-2-7492-7029-6. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.zaouc.2021.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du colloque BECO, Bébé, Petite enfance en contextes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Attié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived health and adaptation in chronic disease Stakes and future challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Book project. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : le jeune enfant au cœur des socialisations plurielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chantal Zaouche-Gaudron; Anne Dupuy; Christine Mennesson; Michèle Kelly-Irving. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces de socialisation extrafamiliale dans la petite enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Érès, pp.7-32, 2021, Enfance et parentalité - Poche, 9782749270296. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.zaouc.2021.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Embodiment Dynamic over the Life Course: A Case for Examining Cancer Aetiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Biology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.519 - 540, 2018, 978-1-137-52879-7. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-52879-7_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId580"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526806v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Silberzan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Ugarteche-Perez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licia Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wiernik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2026.119054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290076v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-097800" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05392638v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Ugarteche P&#233;rez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine El Rashidi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlend Hoftun Farbu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Castagn&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameline Grimsgaard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-25443-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358777v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Vandebroeck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.118142" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de Carvalho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Loyau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-025-03010-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609469v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jch.14849" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Ugarteche Perez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Berger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Capuron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291723003823" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828933v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mabile" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Chersich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Leroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.17528.4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289254v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joann&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couarraze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phn.13261" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475676v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Wilhelmina Antonia van der Linden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sieber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Orsholits" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Guessous" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbz140" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04341625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wilsgaard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chadeau-Hyam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2023.106670" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631393v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Coulaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Salway" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Adams" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ball" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2023-221844" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352586v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silberzan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelly-Irving" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bajos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.102159" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh M Redmond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=josephine klinkenberg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Guillemot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-16280-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804574v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathal Mccrory" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead Mcloughlin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Layte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cliona Nicheallaigh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling M O&#8217;halloran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2023.106117" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04226961v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gimenez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Roug&#233;-Bugat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lepage" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmac086" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277197v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colineaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Guernec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14967-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04329124v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Khalatbari-Soltani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp11015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921945v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Soulier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13293-022-00430-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603130v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Vandentorren" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabira Smaili" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chatignoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maurel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alleaume" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(22)00007-X" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05479177v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabira Sma&#239;li" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pelat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sireyjol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-025-01214-w" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915500v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica E Laine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria T Baltar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Stringhini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gandini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyz248" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04315848v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mongin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cullati" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maevane Rosselet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Regard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2022.101352" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876926v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Fianu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Aissaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Naty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Lenclume" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Casimir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192113932" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04217836v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Claudet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand-Tonel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Raynaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.01.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04357652v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ihle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2021.114569" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805293v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Patrick Ball" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Bambra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Dundas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09581596.2022.2036701" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04358253v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita van Zwieten" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W.G. Tennant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Blyth" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Teixeira-Pinto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2022.05.021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647202v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulaghaf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moscaritolo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Basson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2022.01.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04246287v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lacey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Howe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mel Bartley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Kelly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0886260520935096" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04352825v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Ribeiro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fraga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Severo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(22)00036-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598303v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2022.106995" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04246223v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Maccora" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona M Blyth" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyac058" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608727v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Redmond" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04143232v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Carmeli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Kutalik" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pashupati P Mishra" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Porcu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82714-2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958575v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04157468v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252518" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04187759v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Priesemann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Brinkmann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ciesek" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cuschieri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Czypionka" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(20)32625-8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04157483v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2021-216430" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254499v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2021.0190" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04157536v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Vineis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa244" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597126v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Petrovic" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Haba-Rubio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Mestral Vargas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz267" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563686v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Saurel-Cubizolles" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette de Villemeur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aujard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.204.0329" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493072v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bochud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2020.09.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04424955v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Steen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.112685" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441722v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Krogh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Palli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Panico" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi-2019-0261" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597032v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Avendano-Pabon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Barros" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.00118" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364062v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Albertus" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fantin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/175795920X15789023267726" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608638v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cumming" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-214297" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441805v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bodinier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Elliott" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Whitaker" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Tzoulaki" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa134" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477059v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fiorito" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.112781" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04584300v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Karimi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Albertus" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2018-212010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978772v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marquis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huot-Royer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.420" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04824167v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaborit" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-019-0880-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04579278v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo D&#8217;errico" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08732-x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04598386v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Selous" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Maughan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Eyre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Rice" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003329171900271X" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088653v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474746419000101" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04598510v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina von Arx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Widmer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2019.100434" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04596107v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45432-4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579572v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Colineaux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pelissier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pourcel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/emermed-2018-208333" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04598490v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-019-00539-w" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153485v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Perduca" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmil Alexandrov" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Omichessan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-018-0477-6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04579137v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Amorim" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Silva" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Samorinha" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pbj.0000000000000053" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970112v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183408023" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905966v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stringhini Silvia" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmeli Cristian" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jokela Markus" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenda&#241;o Mauricio" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mccrory Cathal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.k1046" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905945v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gar&#232;s" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-018-0364-1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905915v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaborit" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beraut" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/TDE8B" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134590v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fleming" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-K. Tu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lundh" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Chien" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-C. Lee" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29041-1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01740505v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Koliouli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.554.0593" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906281v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barboza Sol&#237;s" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdoe.12351" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900778v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Richter" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-018-1160-0" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684484v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Querrec" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gallart" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-017-1073-3" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595557v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurico Avendano-Pabon," TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Costa" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14301/llcs.v8i4.448" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906352v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(17)30520-X" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906306v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gares" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Panico" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268817002515" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906180v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Alves" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-017-1771-6" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955216v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Jokela" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Avenda&#241;o" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Muennig" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)32380-7" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924744v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barboza Solis C" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castagne R" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906362v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpierre" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2017.05.013" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909517v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Segal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Dz-Wei Chow" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brijesh Kumar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Nguyen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Hsing Yu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaq1083" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064301v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bartley" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Raynaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcr.2016.09.001" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTXNX5PJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910165v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lamy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lepage" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.162.0169" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909712v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Castagn&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Campanella" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guida" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25170" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912075v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Rappaport" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2015-206089" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906184v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Ba&#237;a" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia de Freitas" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earlhumdev.2017.12.007" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909715v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38705" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910079v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dimeglio" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jflm.2016.11.003" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498697v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Troupel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.667" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909705v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.07.031" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910091v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barboza-Solis" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2016.05.028" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909707v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2016.08.018" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601893v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barbosa-Solis" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Torrisani" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaudery" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14301/llcs.v7i1.325" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01354236v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-3484-0" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914679v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Tophoven" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blane" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-015-0688-5" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912101v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Torrisani" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1417325112" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924839v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919166v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schieber" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lepage" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afrite" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pascal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmu057" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301234v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de Gaudemaris" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sobaszek" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000000155" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915036v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouhanick" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehlinger" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chamontin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2014-005031" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919180v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Villeval" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ginsbourger" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alias" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.138.0155" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00868744v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dedieu" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Cable" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-13-767" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984065v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lamy" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0b013e31828acb19" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00674686v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Munch-Petersen" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lauwers-Cances" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali Datta" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-19" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00700809v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mabile," TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-012-0370-0" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-240CT395-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04220567v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Costa" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Berger" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118095v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mulot" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Inamo" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ruidavets" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Atallah" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.110.592659" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602132v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Martinez" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bonin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761794v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bastian" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Rohmann" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Piccininni" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bajos" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.559" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650409v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237316v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925423v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925429v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925416v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925401v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932438v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932457v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932451v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925440v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger E" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadeau-Hyam M" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742936v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dufresne" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gandarillas" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lulka" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubus" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pan.2016.05.082" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925470v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier M" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmaro A" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despas F" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522439v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval," TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.07.013" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929976v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gares" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kelly-Irving" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Savy" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925476v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932765v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932699v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925479v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karvonen S" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muckenhuber J" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925455v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castagn&#233; R" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineis P" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadeau M" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932669v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926419v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campanella G" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guida F" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925445v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin R" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932883v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delpierre Cyrille" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barboza C" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930076v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barboza Solis" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fantin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Torrisani" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932971v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932893v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delpierre C" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932966v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sacker" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926947v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darnaudery" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbosa Solis" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosclaude P" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927058v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926524v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy S" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933046v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933028v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927094v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blane" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933039v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371062v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Aym&#233;" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Choquet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Devillers" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gilard" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407499v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-ange Einaudi" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Armand" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gebel" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988547v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moscaritolo" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sicot" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322243v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Schieber" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Genolini" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Membrado" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345572v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278542v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouilhac" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00739785v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#232;re" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216774v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennesson Christine" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dupuy.2021.01" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216779v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2021.01" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989823v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922569v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992812v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2021.01.0007" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922349v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-52879-7_22" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526806v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Silberzan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Ugarteche-Perez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licia Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wiernik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2026.119054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine El Rashidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlend Hoftun Farbu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Castagn&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wilsgaard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29219/fnr.v70.12632" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05392638v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Ugarteche P&#233;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameline Grimsgaard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-25443-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358777v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Vandebroeck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.118142" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290076v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-097800" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de Carvalho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Loyau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-025-03010-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631393v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Coulaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Salway" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Adams" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ball" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2023-221844" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513313v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Ugarteche Perez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Berger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Capuron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291723003823" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jch.14849" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828933v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mabile" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Chersich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Leroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.17528.4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289254v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joann&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couarraze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phn.13261" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04341625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chadeau-Hyam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2023.106670" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475676v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Wilhelmina Antonia van der Linden" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sieber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Orsholits" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Guessous" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbz140" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh M Redmond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=josephine klinkenberg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Guillemot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-16280-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804574v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathal Mccrory" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead Mcloughlin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Layte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cliona Nicheallaigh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling M O&#8217;halloran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2023.106117" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352586v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silberzan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelly-Irving" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bajos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.102159" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277197v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colineaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Guernec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14967-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04226961v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gimenez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Roug&#233;-Bugat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lepage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmac086" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04246223v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Khalatbari-Soltani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Maccora" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona M Blyth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyac058" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Vandentorren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabira Smaili" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chatignoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maurel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alleaume" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(22)00007-X" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921945v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Soulier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13293-022-00430-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05479177v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabira Sma&#239;li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pelat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sireyjol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-025-01214-w" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915500v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica E Laine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria T Baltar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Stringhini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gandini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyz248" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04329124v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp11015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876926v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Fianu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Aissaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Naty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Lenclume" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Casimir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192113932" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04315848v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mongin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cullati" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maevane Rosselet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Regard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2022.101352" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04217836v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Claudet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand-Tonel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Raynaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.01.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805293v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Patrick Ball" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Bambra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Dundas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09581596.2022.2036701" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04357652v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ihle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2021.114569" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04358253v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita van Zwieten" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W.G. Tennant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Blyth" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Teixeira-Pinto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2022.05.021" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04246287v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lacey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Howe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mel Bartley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Kelly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0886260520935096" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04352825v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Ribeiro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fraga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Severo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(22)00036-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598303v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2022.106995" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647202v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulaghaf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moscaritolo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Basson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2022.01.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254499v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2021.0190" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958575v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608727v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Redmond" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04143232v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Carmeli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Kutalik" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pashupati P Mishra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Porcu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82714-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04157468v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252518" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04157483v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2021-216430" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04187759v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Priesemann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Brinkmann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ciesek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cuschieri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Czypionka" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(20)32625-8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441805v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bodinier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Elliott" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Whitaker" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Tzoulaki" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa134" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477059v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Vineis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fiorito" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.112781" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608638v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cumming" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-214297" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493072v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bochud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2020.09.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04424955v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Steen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Petrovic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.112685" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563686v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Saurel-Cubizolles" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette de Villemeur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aujard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.204.0329" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04157536v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa244" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597126v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Haba-Rubio" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Mestral Vargas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz267" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441722v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Krogh" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Palli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Panico" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi-2019-0261" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597032v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Avendano-Pabon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Barros" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.00118" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364062v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Albertus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fantin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/175795920X15789023267726" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04579137v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Amorim" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Silva" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Samorinha" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pbj.0000000000000053" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153485v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Perduca" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmil Alexandrov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Omichessan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-018-0477-6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088653v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474746419000101" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04598386v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Selous" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Maughan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Eyre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Rice" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003329171900271X" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04579278v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo D&#8217;errico" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08732-x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978772v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marquis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huot-Royer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.420" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04824167v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaborit" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berault" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-019-0880-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04598510v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina von Arx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Widmer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2019.100434" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04584300v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Karimi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Albertus" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2018-212010" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04596107v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45432-4" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579572v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Colineaux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pelissier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pourcel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/emermed-2018-208333" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04598490v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-019-00539-w" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906281v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barboza Sol&#237;s" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdoe.12351" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900778v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Richter" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-018-1160-0" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01740505v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Koliouli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.554.0593" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905966v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stringhini Silvia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmeli Cristian" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jokela Markus" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenda&#241;o Mauricio" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mccrory Cathal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.k1046" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905945v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gar&#232;s" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-018-0364-1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970112v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183408023" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906306v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gares" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Panico" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268817002515" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906352v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(17)30520-X" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595557v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurico Avendano-Pabon," TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Costa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14301/llcs.v8i4.448" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684484v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Querrec" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gallart" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-017-1073-3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906180v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Alves" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-017-1771-6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955216v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Jokela" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Avenda&#241;o" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Muennig" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)32380-7" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924744v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barboza Solis C" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castagne R" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906362v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpierre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2017.05.013" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909517v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Segal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Dz-Wei Chow" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brijesh Kumar" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Nguyen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Hsing Yu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaq1083" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064301v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bartley" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Raynaud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcr.2016.09.001" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTXNX5PJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601893v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barbosa-Solis" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Torrisani" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaudery" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14301/llcs.v7i1.325" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912075v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Rappaport" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2015-206089" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909712v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Castagn&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Campanella" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guida" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25170" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906184v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Ba&#237;a" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia de Freitas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earlhumdev.2017.12.007" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910165v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lamy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lepage" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.162.0169" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910079v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dimeglio" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jflm.2016.11.003" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909715v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38705" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909705v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.07.031" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498697v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Troupel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.667" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910091v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barboza-Solis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2016.05.028" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909707v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2016.08.018" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914679v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Tophoven" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blane" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-015-0688-5" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01354236v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-3484-0" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912101v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Torrisani" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1417325112" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919180v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Villeval" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ginsbourger" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alias" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.138.0155" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924839v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919166v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schieber" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lepage" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afrite" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pascal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmu057" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301234v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de Gaudemaris" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sobaszek" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000000155" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915036v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouhanick" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehlinger" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chamontin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2014-005031" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984065v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lamy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0b013e31828acb19" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00868744v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dedieu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Cable" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-13-767" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00674686v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Munch-Petersen" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lauwers-Cances" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali Datta" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-19" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00700809v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mabile," TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-012-0370-0" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-240CT395-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04220567v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Costa" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Berger" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118095v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mulot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Inamo" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ruidavets" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Atallah" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.110.592659" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602132v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Martinez" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bonin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761794v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bastian" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Rohmann" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Piccininni" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bajos" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.559" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237316v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650409v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925429v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925416v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925401v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925423v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925440v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger E" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadeau-Hyam M" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932438v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932457v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932451v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932669v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926419v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campanella G" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guida F" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925445v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin R" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925470v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier M" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmaro A" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despas F" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522439v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval," TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaborit" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.07.013" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742936v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dufresne" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gandarillas" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lulka" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubus" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pan.2016.05.082" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929976v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gares" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kelly-Irving" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Savy" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925476v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932699v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932765v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925479v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karvonen S" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muckenhuber J" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925455v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castagn&#233; R" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineis P" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadeau M" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932966v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sacker" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932883v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delpierre Cyrille" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barboza C" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930076v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barboza Solis" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fantin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Torrisani" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932971v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932893v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delpierre C" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933039v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933046v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926524v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy S" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927058v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbosa Solis" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926947v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darnaudery" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosclaude P" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933028v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927094v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blane" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345572v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Aym&#233;" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Choquet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Devillers" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gilard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278542v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouilhac" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905915v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beraut" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00739785v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#232;re" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371062v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407499v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-ange Einaudi" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Armand" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gebel" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988547v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moscaritolo" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sicot" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322243v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Schieber" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Genolini" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Membrado" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216774v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennesson Christine" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dupuy.2021.01" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216779v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2021.01" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989823v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922569v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992812v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2021.01.0007" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922349v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-52879-7_22" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>