--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michelle Kelly-Irving </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intersectional approach to understanding systolic blood pressure distribution in a large French study: a MAIHDA analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Silberzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ugarteche-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicia Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Wiernik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 394, pp.119054. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2026.119054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Educational Gradient in the Adherence to the Healthy Nordic Food Index Among Adult Men and Women in Tromsø: The Tromsø study 2015–2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine El Rashidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ugarteche-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erlend Hoftun Farbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Wilsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Nutrition Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29219/fnr.v70.12632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social integration and mortality across the life course: findings from the Tromsø study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ugarteche Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine El Rashidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erlend Hoftun Farbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameline Grimsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.4186. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-025-25443-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toolbox for studying health inequalities: commentary on ‘The social uses of the body’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Vandebroeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 385, pp.118142. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2025.118142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence, awareness, treatment and control of hypertension among ethnoracial minorities in France: results from the CONSTANCES cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Silberzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Wiernik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (9), pp.e097800. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2024-097800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic ecosystem indices, linking ecosystem health to human health risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk S Schmeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (3), pp.723-767. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-025-03010-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge gaps in existing research exploring sexual fluidity and mental health among young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Julien Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis Salway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech-2023-221844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life stress in relation with risk of overweight, depression, and their comorbidity across adulthood: findings from a British birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ugarteche Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Capuron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (8), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033291723003823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the gaps: Hypertension control beyond the cascade of care framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Silberzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Hypertension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jch.14849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need to better integrate the social environment in research on climate change and health: recommendations and thinking tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Chersich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valériane Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.105. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.17528.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828933v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of smoking initiation in adolescence on the subsequent smoking trajectories of people who smoke, and the role of adverse childhood experiences: results from the 1958 British cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couarraze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (1), pp.127-138. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/phn.13261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational patterning in biological health seven years apart: Findings from the Tromsø Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Wilsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameline Grimsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 160, pp.106670. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2023.106670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-Course Circumstances and Frailty in Old Age Within Different European Welfare Regimes: A Longitudinal Study With SHARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Wilhelmina Antonia van der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Orsholits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Guessous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (6), pp.1326-1335. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/geronb/gbz140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The level of education is associated with an anxiety-depressive state among men and women – findings from France during the first quarter of the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh M Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">josephine klinkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.1405. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-023-16280-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a consensus definition of allostatic load: a multi-cohort, multi-system, multi-biomarker individual participant data (IPD) meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathal Mccrory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinead Mcloughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Layte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliona Nicheallaigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aisling M O’halloran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153, pp.106117. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2023.106117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing hypertension in France : A call for an intersectional approach of the cascade of care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Silberzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bajos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (6), pp.102159. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2023.102159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a conceptual framework of health and its operational definition: an application in the 1958 British birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Guernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.100. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-022-14967-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between patient and general practitioner according to the patient body weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Rougé-Bugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (2), pp.218-225. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fampra/cmac086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring education in the context of health inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saman Khalatbari-Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Maccora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona M Blyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (3), pp.701 - 708. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyac058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of social deprivation on the dynamic of SARS-CoV-2 infection in France:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Vandentorren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabira Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Chatignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancet Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (3), pp.e240-e249. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-2667(22)00007-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering sex and gender in Epidemiology: a challenge beyond terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Sex Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.23. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13293-022-00430-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03921945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of social inequalities in severe COVID-19 outcomes in metropolitan France from 2020 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabira Smaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Chatignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sireyjol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.516. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43856-025-01214-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05479177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing socio-economic inequalities in all-cause mortality: a counterfactual mediation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica E Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéria T Baltar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Stringhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Gandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (2), pp.497-510. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyz248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing How Social Exposures Are Integrated in Exposome Research: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saman Khalatbari-Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130 (11), pp.116001. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/ehp11015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Impacts of the COVID-19 Lockdown Measure in a Low Socio-Economic Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Fianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Naty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Lenclume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Casimir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (21), pp.13932. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192113932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbourhood socio-economic vulnerability and access to COVID-19 healthcare during the first two waves of the pandemic in Geneva, Switzerland: A gender perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cullati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maevane Rosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EClinicalMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.101352. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eclinm.2022.101352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The psychological effects of COVID-19-related containment in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand-Tonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (3), pp.188-193. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2022.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falling down the rabbit hole? Methodological, conceptual and policy issues in current health inequalities research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Patrick Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Bambra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Dundas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (1), pp.37-47. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09581596.2022.2036701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social protection expenditure on health in later life in 20 European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Orsholits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Ihle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 292, pp.114569. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2021.114569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding overadjustment bias in social epidemiology through appropriate covariate selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita van Zwieten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W.G. Tennant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Blyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Teixeira-Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 149, pp.127-136. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2022.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Clustering of Adverse Childhood Experiences in the Avon Longitudinal Study of Parents and Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Lacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Howe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mel Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Kelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interpersonal Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (5-6), pp.2218-2241. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0886260520935096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of neighbourhood disadvantage and individual socioeconomic position with all-cause mortality: a longitudinal multicohort analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancet Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (5), pp.e447-e457. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-2667(22)00036-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations of adverse childhood experiences with smoking initiation in adolescence and persistence in adulthood, and the role of the childhood environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156, pp.106995. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ypmed.2022.106995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de vulnérabilités familiales et pandémie COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boulaghaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moscaritolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (2), pp.93-121. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2022.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersectionnalité et incorporation : Expliquer la genèse des inégalités sociales de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2021.0190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités entre hommes et femmes face au risque d'infection par le virus SARS-COV-2 durant le confinement du printemps 2020 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh M Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.196-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités entre hommes et femmes face au risque d'infection par le virus Sars-Cov-2 durant le confinement du printemps 2020 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.185-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene regulation contributes to explain the impact of early life socioeconomic disadvantage on adult inflammatory levels in two cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Carmeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Kutalik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pashupati P Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Porcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.3100. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-82714-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could teacher-perceived parental interest be an important factor in understanding how education relates to later physiological health?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (6), pp.e0252518. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0252518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for understanding health inequalities over the life course: the embodiment dynamic and biological mechanisms of exogenous and endogenous origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (12), pp.1181-1186. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech-2021-216430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calling for pan-European commitment for rapid and sustained reduction in SARS-CoV-2 infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Priesemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Brinkmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ciesek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cuschieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Czypionka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 397 (10269), pp.92-93. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(20)32625-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors for positive and negative COVID-19 tests: a cautious and in-depth analysis of UK biobank data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bodinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Tzoulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (5), pp.1454-1467. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyaa134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health inequalities: Embodied evidence across biological layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fiorito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathal Mccrory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 246, pp.112781. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.112781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of collecting data on socioeconomic determinants from the early stage of the COVID-19 outbreak onwards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saman Khalatbari-Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Cumming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74 (8), pp.620-623. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech-2020-214297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterning of educational attainment across inflammatory markers: Findings from a multi-cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 90, pp.303-310. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2020.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of life-course socioeconomic inequalities in adult systemic inflammation: Findings from two cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Carmeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Steen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Petrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 245, pp.112685. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.112685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des enfants en France : un enjeu négligé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Saurel-Cubizolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette de Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (4), pp.329. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.204.0329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of smoking reduction with improvement of social conditions in early life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (3), pp.797-808. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyaa244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of sleep to social inequalities in cardiovascular disorders: a multi-cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Petrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Haba-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos de Mestral Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116 (8), pp.1514-1524. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cvr/cvz267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-omics approach to investigate the inflammatory response to life course socioeconomic position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Krogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Palli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (15), pp.1287-1302. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/epi-2019-0261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Report: The Biology of Inequalities in Health: The Lifepath Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Avendano-Pabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mel Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Carmeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (118), 37 p. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2020.00118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional lifestyle patterns and cancer: confounding effect of social determinants across the life course in women from the 1958 British birth cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Albertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Longitudinal and Life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.331-352. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1332/175795920X15789023267726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husbands’ and wives’ discordant self-reports on couple-level variables: implications for data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Samorinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porto Biomedical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (5), pp.e53. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/j.pbj.0000000000000053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem cell replication, somatic mutations and role of randomness in the development of cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Perduca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmil Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Omichessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (5), pp.439-445. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10654-018-0477-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Critique of the Adverse Childhood Experiences Framework in Epidemiology and Public Health: Uses and Misuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Policy and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 18 (3), pp.445 - 456. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1474746419000101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse childhood experiences and adult mood problems: evidence from a five-decade prospective birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Selous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Maughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Eyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frances Rice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (14), pp.2444-2451. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S003329171900271X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-cohort study identifies social determinants of systemic inflammation over the life course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.773. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-08732-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AAPRISS Platform: Learning and Taking Action to Reduce Social Inequalities in Health to help PHIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Haschar-Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Huot-Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (Issue Suppl. 4), pp.539. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do the key functions of an intervention designed from the same specifications vary according to context? Investigating the transferability of a public health intervention in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Villeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13012-019-0880-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of adult socioeconomic and relational reserves regarding the effect of childhood misfortune on late-life depressive symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina von Arx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Orsholits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Widmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSM - Population Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.100434. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssmph.2019.100434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-life inequalities and biological ageing: a multisystem Biological Health Score approach in Understanding Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Albertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73 (8), pp.693-702. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech-2018-212010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbourhood socioeconomic deprivation and allostatic load: a multi-cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Stringhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.8790. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45432-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are people increasingly attending the emergency department? A study of the French healthcare system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Colineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pourcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergency Medicine Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (9), pp.548-553. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/emermed-2018-208333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biography and biological capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (10), pp.979-982. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10654-019-00539-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early socioeconomic conditions and severe tooth loss in middle-aged Costa Ricans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barboza Solís</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community Dentistry and Oral Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cdoe.12351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Course Influences and Cancer Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Richter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00038-018-1160-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir et être parent en situation de précarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Koliouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (554), pp.593-607. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.554.0593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic Status, Non-Communicable Disease Risk Factors, and Walking Speed in Older Adults: Multi-Cohort Population Based Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stringhini Silvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmeli Cristian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jokela Markus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avendaño Mauricio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mccrory Cathal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British medical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmj.k1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allostatic Load and Subsequent All-Cause Mortality: Which Biological Markers Drive the Relationship? Findings from a UK Birth Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Garès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, pp.441-458. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10654-018-0364-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement social, incorporation biologique et inégalités sociales de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (8-9), pp.740-744. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20183408023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the early social environment on Epstein Barr virus infection: a prospective observational design using the Millennium Cohort Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 145 (16), pp.3405-3412. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0950268817002515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond bad luck: induced mutations and hallmarks of cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancet Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1470-2045(17)30520-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biology of inequalities in health: the LIFEPATH project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurico Avendano-Pabon,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Longitudinal and Life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14301/llcs.v8i4.448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the use of emergency departments socially patterned?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Le Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pourcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00038-017-1073-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life among parents of preterm infants: a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabete Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality of Life Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11136-017-1771-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic status and the 25 × 25 risk factors as determinants of premature mortality: a multicohort study and meta-analysis of 1·7 million men and women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Stringhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Carmeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Jokela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Avendaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Muennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 389 (10075), pp.1229-1237. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(16)32380-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement social précoce, usure physiologique et etat de santé àl’âge adulte : un bref état de l’art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barboza Solis C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castagne R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16-17, pp.276-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de vie des enfants construisent la santé et ses inégalités sociales à l’horizon de plusieurs décennies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (8), pp.699 - 702. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2017.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting human rights through science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Segal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Dz-Wei Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brijesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun-Hsing Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.34 - 37. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaq1083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignettes as tool for research and teaching in life course studies: interdisciplinary approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Life Course Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32, pp.35-41. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.alcr.2016.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of heath inequalities: the case for allostatic load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barbosa-Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Torrisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Longitudinal and Life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.79-103. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14301/llcs.v7i1.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biological embedding of social differences in ageing trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Rappaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Stringhini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.111 - 113. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech-2015-206089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A life course approach to explore the biological embedding of socioeconomic position and social mobility through circulating inflammatory markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep25170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Parenting very preterm infants and stress in Neonatal Intensive Care Units” [Early Hum. Dev. 101 (2016) 3–9]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Baía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Human Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earlhumdev.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de la santé et des inégalités sociales de santé?: les gènes contre les déterminants sociaux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (2), </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.162.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectations and boundaries for Big Data approaches in social medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic and Legal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jflm.2016.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological marks of early-life socioeconomic experience is detected in the adult inflammatory transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Krogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep38705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediating pathways between parental socio-economic position and allostatic load in mid-life: Findings from the 1958 British birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barboza Solís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.19 - 27. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2016.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversités, enfance et famille : apports d'une approche écosystémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Troupel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Comprendre et agir sur les inégalités de santé : un défi pour les chercheurs et les praticiens des champs éducatif, sanitaire et social, 2 (2), pp.93-111. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the respective roles of the early environment and parental BMI on BMI change across childhood: A counterfactual analysis using the Millennium Cohort Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barboza-Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.146 - 153. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ypmed.2016.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological wear-and-tear and later subjective health in mid-life: Findings from the 1958 British birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barboza Solís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.24 - 33. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2016.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life course research: new opportunities for establishing social and biological plausibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Tophoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.629 - 630. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00038-015-0688-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early life nutritional environment and early life stress as potential pathways towards the metabolic syndrome in mid-life? A lifecourse analysis using the 1958 British Birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barboza-Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.815. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-016-3484-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01354236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse childhood experiences and physiological wear-and-tear in midlife: Findings from the 1958 British birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barboza-Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Torrisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (7), pp.E738-46. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1417325112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité en action : les « mots-pièges » d'une recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Villeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ginsbourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (2), pp.155-163. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.138.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épigénétique sociale, épidémiologie biographique et inégalités sociales de santé : une invitation à la prévention multifactorielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86, pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do gender differences affect the doctor-patient interaction during consultations in general practice? Results from the INTERMEDE study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Afrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (6), pp.706 - 713. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fampra/cmu057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial and organizational work factors and incidence of arterial hypertension among female healthcare workers: results of the Organisation des Soins et Santé des Soignants cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis de Gaudemaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sobaszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hypertension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (6), pp.1229-1236. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/HJH.0000000000000155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode of delivery at birth and the metabolic syndrome in midlife: the role of the birth environment in a prospective birth cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouhanick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ehlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chamontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (5), pp.e005031. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2014-005031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Organizational Work Factors' Effect on Mental Health Among Hospital Workers Is Mediated by Perceived Effort-Reward Imbalance. Result of a Longitudinal Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis de Gaudemaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sobaszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of occupational and environmental medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (7), pp.809-916. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/JOM.0b013e31828acb19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childhood adversity as a risk for cancer: findings from the 1958 British birth cohort study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Lacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriko Cable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.767. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-13-767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00868744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRH and HrQOL: does social position impact differently on their link with health status?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Munch-Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lauwers-Cances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geetanjali Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-12-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00674686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The embodiment of adverse childhood experiences and cancer development: potential biological mechanisms and pathways across the life course.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00038-012-0370-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00700809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71 (7), pp.774-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Stroke Prevention in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Inamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Ruidavets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stroke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (11), pp.2637-2644. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/STROKEAHA.110.592659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describe the relationship between the Gender Inequality Index and the male/female incidence rate ratio from international cancer registries data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRELL 2024 - Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRELL Group for Cancer Epidemiology and Registration in Latin Language Countries, May 2024, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender bias in cardiovascular practice guidelines: the example of ischemic heart diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Rohmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Piccininni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bajos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Public Health Conference Strengthening health systems: improving population health and being prepared for the unexpected</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Berlin, Germany. pp.iii226-iii227, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckac129.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’air extérieur et santé environnementale des jeunes enfants : représentations et pratiques parentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Attié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Meleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire "Bébé, petite enfance en contextes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution de l’air : différences territoriales des représentations parentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Attié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AISLF « Penser les inégalités dans l’enfance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERLIS-Université Paris Descartes; Ministère de la culture; AISLF, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse childhood experiences, physiological wear-and-tear and mortality: pathways towards chronic disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCDS age 60 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life psychosocial conditions as a public health imperative: the consequences of adverse childhood experiences for health across the life course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st, Distinguished Speaker Seminar Series at the MRC Centre for Neuropsychiatric Genetics and Genomics/Division of Psychological Medicine at Cardiff University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life course social-to-biological research : where we are, and where we're going</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLS End-of-award Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Windsor, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social to biological pathways: environmental factors encountered in early life & biology over the lifecourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistressnet meeting at University of Sheffield</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-diagnostic inflammatory markers and risk of Breast cancer and Non-Hodgkin Lymphoma in two prospective cohorts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger E</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadeau-Hyam M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Castagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Groupe des Registres de Langue Latine (GRELL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic inequalities in early childhood : harmonizing ELFE with international birth cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de mi-parcours de l’appel à projets de recherche général 2014 organisé par l’Institut de Recherche en Santé Publique GIS-IReSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early life evironnement and health inequalities: a life course approach to understanding the social-to-biological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Welcome day University of Geneva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodiment over the lifecourse: understanding how health inequalities are produced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open seminar: understanding how health inequalities are produced</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal stress and atopic diseases in childood: a longitudinal analysis if growing up in ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual International Conference Society for Longitudinal and life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A life course approach to explore circulating inammatory imprints of socio-economic position and mobility.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castagne R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campanella G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guida F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEE Europe Young 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usure physiologique globale et santé subjective à l'âge adulte : résultats de la cohorte de naissances Britannique de 1958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barboza Solis C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantin R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII eme Congrés ADELF EPITER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du cout de prise en charge des patients atteints de Leucemie Myeloide Chronique (LMC) en Midi-Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palmaro A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despas F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La 10e Conférence Francophone d’Epidémiologie Clinique (EPICLIN) et Et au VII eme Congrés ADELF EPITER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interventions de réduction des inégalités sociales de santé (ISS) : enjeux d’une conception pragmatiste de l’intervention pour la recherche interventionnelle en santé des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Villeval,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Santé et Société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut fédératif d'études et de recherches interdisciplinaires santé société (IFERISS), May 2015, Toulouse, France. pp.S101, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2015.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life exposure to stressors promotes pancreatic carcinogenesis in KC mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Lulka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Meeting of the European Pancreatic Club (EPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Pancreatic Club (EPC). FRA., Jul 2016, Liverpool, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pan.2016.05.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire du poids et de la taille chez les enfants de la cohorte MCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Gares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Savy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2016 du GDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodiment across childhood: understanding how health inequalities are produced and reproduced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHMS 16th biennial congress University of Geneva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammatory markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifepath second annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction des inégalités sociales de santé au cours de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire des Réductions des Inégalités Sociales de Santé à la DREES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifecourse perspective on health trajectories and transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karvonen S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muckenhuber J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHMS 16th biennial congress University of Geneva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A life course approach to explore the multi-layer biological embedding of socioeconomic position through the inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castagné R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineis P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadeau M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Conference International Society for Environnemental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifecourse epidemiology and public health interventions: reconciling research advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sacker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University College London ESRC International Centre for Lifecourse Studies in Society and Health UCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social to biological transition: testing plausible hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delpierre Cyrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barboza C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLLS Executive Committee meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adversités durant l’enfance et la charge allostatique à l’âge adulte : résultat de la cohorte de naissance britannique de 1958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Barboza Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Darnaudéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Torrisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Santé et Société : quels déterminants de santé et quel système de soins pour la santé de toute population ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribing individual behaviours always underlies public health interventions. Lifecourse epidemiology and public health interventions: reconciling research advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University College London ESRC International Centre for Lifecourse Studies in Society and Health UCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delpierre C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barboza C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLLS Executive Committee meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Dublin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail interdisciplinaires et intégration des résultats : de la théorie à la pratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Canceropole GSO "Recherche pluridisciplinaire, Recherche interventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between The Early Life Environment and Allostatic Load: Evidence Of Biological Embedding Over The Lifecourse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic and social research institute seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse childhood experiences and allostatic load in mid life: Pathways between early life experience and adult health decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barboza Solis C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantin R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamy S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lives in Translation: Life Course Research and Social Policies international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse childhood experiences and allostatic load in mid-life: pathways between early life experience and adult health decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Barbosa Solis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Public Health Conference Mind the gap: Reducing inequalities in health and health care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allostatic Load as a measure of embodiment over the lifecourse? Conceptual and empirical considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Torrisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Barbosa Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grosclaude P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Longitudinal and Lifecourse Studies International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifecourse methodology: conceptualization and measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lives In Translation: Life Course Research and Social Policies international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition à l’adversité psychosociale précoce altère-t-elle l’état de santé à l’âge adulte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mel Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Blane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe Congrès International d'Épidémiologie - ADELF – EPITER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéfices et risques de l'utilisation des données de santé à des fins de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Aymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu des familles d'enfants (de la naissance à 6 ans) durant le confinement lié à la pandémie de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Collomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent are complex public health interventions transferable across contexts? Protocol of an interdisciplinary study of a school-based nutritional health intervention in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Beraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lack of screening is the leading factor associated with the misperception of overweight in an adult population of the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Inamo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and Risks of Using Health Data for Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Aymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris Brain Institute-ICM, Inserm U 1127, CNRS UMR 7225, Sorbonne University, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux soins : repères éthiques face aux inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-ange Einaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNERER. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique; Université Toulouse III - Paul Sabatier. 2020, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03036192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures d’accueil de la petite enfance et le soutien à l’inclusion des jeunes enfants en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Koliouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moscaritolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIS BECO; LISST; Cellule Valorisation de la recherche UT2J; INSERM; Groupe SOS; FIRAH. 2019, 128 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Multidisciplinary Results to Produce New Knowledge About the Physician-Patient Relationship: A Methodology Applied to the INTERMEDE Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Schieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Membrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSERM / Université de Toulouse. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01322243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation familiale des jeunes enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mennesson Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Érès Éditions, 2021, Enfance &amp; parentalité, 978-2-7492-7026-5. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.dupuy.2021.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de socialisation extrafamiliale dans la petite enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Érès Éditions, 312 p., 2021, Enfance et parentalité, 978-2-7492-7029-6. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.zaouc.2021.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du colloque BECO, Bébé, Petite enfance en contextes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Attié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived health and adaptation in chronic disease Stakes and future challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Book project. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : le jeune enfant au cœur des socialisations plurielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chantal Zaouche-Gaudron; Anne Dupuy; Christine Mennesson; Michèle Kelly-Irving. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces de socialisation extrafamiliale dans la petite enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Érès, pp.7-32, 2021, Enfance et parentalité - Poche, 9782749270296. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.zaouc.2021.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Embodiment Dynamic over the Life Course: A Case for Examining Cancer Aetiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Biology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.519 - 540, 2018, 978-1-137-52879-7. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-52879-7_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId580"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michelle Kelly-Irving </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intersectional approach to understanding systolic blood pressure distribution in a large French study: a MAIHDA analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Silberzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ugarteche-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicia Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Wiernik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 394, pp.119054. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2026.119054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Educational Gradient in the Adherence to the Healthy Nordic Food Index Among Adult Men and Women in Tromsø: The Tromsø study 2015–2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine El Rashidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ugarteche-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erlend Hoftun Farbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Wilsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Nutrition Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.70. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29219/fnr.v70.12632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex ratio disparities in the two most common cancers worldwide: an exploratory analysis using GLOBOCAN 2022 data, gender inequalities, and economic indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EClinicalMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 94, pp.103855. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eclinm.2026.103855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence, awareness, treatment and control of hypertension among ethnoracial minorities in France: results from the CONSTANCES cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Silberzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Wiernik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (9), pp.e097800. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2024-097800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Europe-wide characterization of the external exposome: A spatio-temporal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kees de Hoogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Flückiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alonso Bussalleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Vienneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 200, pp.109542. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2025.109542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social integration and mortality across the life course: findings from the Tromsø study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ugarteche Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine El Rashidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erlend Hoftun Farbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameline Grimsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.4186. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-025-25443-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toolbox for studying health inequalities: commentary on ‘The social uses of the body’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Vandebroeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 385, pp.118142. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2025.118142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex-and gender-specific aspects in Child and Adolescent Psychiatry – a blind spot requiring our attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Jessica Plessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (6), pp.1687-1689. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00787-025-02749-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic ecosystem indices, linking ecosystem health to human health risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk S Schmeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (3), pp.723-767. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-025-03010-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the gaps: Hypertension control beyond the cascade of care framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Silberzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Hypertension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jch.14849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life stress in relation with risk of overweight, depression, and their comorbidity across adulthood: findings from a British birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ugarteche Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Capuron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (8), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033291723003823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need to better integrate the social environment in research on climate change and health: recommendations and thinking tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Chersich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valériane Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.105. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.17528.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828933v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of smoking initiation in adolescence on the subsequent smoking trajectories of people who smoke, and the role of adverse childhood experiences: results from the 1958 British cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Couarraze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (1), pp.127-138. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/phn.13261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational patterning in biological health seven years apart: Findings from the Tromsø Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Wilsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameline Grimsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 160, pp.106670. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2023.106670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-Course Circumstances and Frailty in Old Age Within Different European Welfare Regimes: A Longitudinal Study With SHARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Wilhelmina Antonia van der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Orsholits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Guessous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (6), pp.1326-1335. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/geronb/gbz140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge gaps in existing research exploring sexual fluidity and mental health among young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Julien Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis Salway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech-2023-221844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a consensus definition of allostatic load: a multi-cohort, multi-system, multi-biomarker individual participant data (IPD) meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathal Mccrory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinead Mcloughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Layte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliona Nicheallaigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aisling M O’halloran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153, pp.106117. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2023.106117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The level of education is associated with an anxiety-depressive state among men and women – findings from France during the first quarter of the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh M Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">josephine klinkenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.1405. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-023-16280-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing hypertension in France : A call for an intersectional approach of the cascade of care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Silberzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bajos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (6), pp.102159. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2023.102159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a conceptual framework of health and its operational definition: an application in the 1958 British birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Guernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.100. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-022-14967-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between patient and general practitioner according to the patient body weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Rougé-Bugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (2), pp.218-225. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fampra/cmac086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing How Social Exposures Are Integrated in Exposome Research: A Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saman Khalatbari-Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130 (11), pp.116001. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/ehp11015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of social deprivation on the dynamic of SARS-CoV-2 infection in France:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Vandentorren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabira Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Chatignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancet Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (3), pp.e240-e249. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-2667(22)00007-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering sex and gender in Epidemiology: a challenge beyond terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Sex Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.23. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13293-022-00430-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03921945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of social inequalities in severe COVID-19 outcomes in metropolitan France from 2020 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabira Smaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Chatignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sireyjol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.516. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43856-025-01214-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05479177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing socio-economic inequalities in all-cause mortality: a counterfactual mediation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica E Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéria T Baltar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Stringhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Gandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (2), pp.497-510. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyz248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbourhood socio-economic vulnerability and access to COVID-19 healthcare during the first two waves of the pandemic in Geneva, Switzerland: A gender perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cullati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maevane Rosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EClinicalMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.101352. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eclinm.2022.101352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Impacts of the COVID-19 Lockdown Measure in a Low Socio-Economic Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Fianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Naty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Lenclume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Casimir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (21), pp.13932. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192113932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The psychological effects of COVID-19-related containment in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand-Tonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (3), pp.188-193. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2022.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falling down the rabbit hole? Methodological, conceptual and policy issues in current health inequalities research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Patrick Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Bambra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Dundas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (1), pp.37-47. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09581596.2022.2036701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social protection expenditure on health in later life in 20 European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Orsholits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Ihle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 292, pp.114569. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2021.114569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding overadjustment bias in social epidemiology through appropriate covariate selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita van Zwieten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W.G. Tennant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Blyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Teixeira-Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 149, pp.127-136. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2022.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Clustering of Adverse Childhood Experiences in the Avon Longitudinal Study of Parents and Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Lacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Howe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mel Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Kelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interpersonal Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (5-6), pp.2218-2241. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0886260520935096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of neighbourhood disadvantage and individual socioeconomic position with all-cause mortality: a longitudinal multicohort analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancet Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (5), pp.e447-e457. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-2667(22)00036-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations of adverse childhood experiences with smoking initiation in adolescence and persistence in adulthood, and the role of the childhood environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156, pp.106995. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ypmed.2022.106995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de vulnérabilités familiales et pandémie COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boulaghaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moscaritolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (2), pp.93-121. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2022.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring education in the context of health inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saman Khalatbari-Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Maccora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona M Blyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (3), pp.701 - 708. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyac058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités entre hommes et femmes face au risque d'infection par le virus SARS-COV-2 durant le confinement du printemps 2020 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh M Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.196-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités entre hommes et femmes face au risque d'infection par le virus Sars-Cov-2 durant le confinement du printemps 2020 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh Redmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.185-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene regulation contributes to explain the impact of early life socioeconomic disadvantage on adult inflammatory levels in two cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Carmeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Kutalik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pashupati P Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Porcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.3100. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-82714-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could teacher-perceived parental interest be an important factor in understanding how education relates to later physiological health?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (6), pp.e0252518. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0252518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for understanding health inequalities over the life course: the embodiment dynamic and biological mechanisms of exogenous and endogenous origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (12), pp.1181-1186. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech-2021-216430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calling for pan-European commitment for rapid and sustained reduction in SARS-CoV-2 infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Priesemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Brinkmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ciesek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cuschieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Czypionka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 397 (10269), pp.92-93. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(20)32625-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersectionnalité et incorporation : Expliquer la genèse des inégalités sociales de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2021.0190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of smoking reduction with improvement of social conditions in early life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (3), pp.797-808. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyaa244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of sleep to social inequalities in cardiovascular disorders: a multi-cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Petrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Haba-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos de Mestral Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116 (8), pp.1514-1524. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cvr/cvz267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterning of educational attainment across inflammatory markers: Findings from a multi-cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 90, pp.303-310. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2020.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of life-course socioeconomic inequalities in adult systemic inflammation: Findings from two cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Carmeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Steen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Petrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 245, pp.112685. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.112685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des enfants en France : un enjeu négligé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Saurel-Cubizolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette de Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (4), pp.329. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.204.0329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-omics approach to investigate the inflammatory response to life course socioeconomic position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Krogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Palli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (15), pp.1287-1302. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/epi-2019-0261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Report: The Biology of Inequalities in Health: The Lifepath Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Avendano-Pabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mel Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Carmeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (118), 37 p. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2020.00118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional lifestyle patterns and cancer: confounding effect of social determinants across the life course in women from the 1958 British birth cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Albertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Longitudinal and Life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.331-352. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1332/175795920X15789023267726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of collecting data on socioeconomic determinants from the early stage of the COVID-19 outbreak onwards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saman Khalatbari-Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Cumming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74 (8), pp.620-623. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech-2020-214297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors for positive and negative COVID-19 tests: a cautious and in-depth analysis of UK biobank data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bodinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Tzoulaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (5), pp.1454-1467. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyaa134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health inequalities: Embodied evidence across biological layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fiorito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathal Mccrory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 246, pp.112781. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.112781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-life inequalities and biological ageing: a multisystem Biological Health Score approach in Understanding Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Albertus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73 (8), pp.693-702. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech-2018-212010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Critique of the Adverse Childhood Experiences Framework in Epidemiology and Public Health: Uses and Misuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Policy and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 18 (3), pp.445 - 456. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1474746419000101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse childhood experiences and adult mood problems: evidence from a five-decade prospective birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Selous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Maughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Eyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frances Rice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (14), pp.2444-2451. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S003329171900271X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AAPRISS Platform: Learning and Taking Action to Reduce Social Inequalities in Health to help PHIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Haschar-Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Huot-Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (Issue Suppl. 4), pp.539. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do the key functions of an intervention designed from the same specifications vary according to context? Investigating the transferability of a public health intervention in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Villeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Berault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13012-019-0880-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-cohort study identifies social determinants of systemic inflammation over the life course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Bochud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.773. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-08732-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of adult socioeconomic and relational reserves regarding the effect of childhood misfortune on late-life depressive symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina von Arx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Orsholits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Widmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSM - Population Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.100434. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssmph.2019.100434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbourhood socioeconomic deprivation and allostatic load: a multi-cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Stringhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.8790. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45432-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are people increasingly attending the emergency department? A study of the French healthcare system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Colineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pourcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergency Medicine Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (9), pp.548-553. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/emermed-2018-208333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biography and biological capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (10), pp.979-982. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10654-019-00539-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husbands’ and wives’ discordant self-reports on couple-level variables: implications for data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Samorinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porto Biomedical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (5), pp.e53. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/j.pbj.0000000000000053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem cell replication, somatic mutations and role of randomness in the development of cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Perduca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmil Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Omichessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (5), pp.439-445. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10654-018-0477-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement social, incorporation biologique et inégalités sociales de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (8-9), pp.740-744. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20183408023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allostatic Load and Subsequent All-Cause Mortality: Which Biological Markers Drive the Relationship? Findings from a UK Birth Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Garès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, pp.441-458. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10654-018-0364-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic Status, Non-Communicable Disease Risk Factors, and Walking Speed in Older Adults: Multi-Cohort Population Based Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stringhini Silvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmeli Cristian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jokela Markus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avendaño Mauricio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mccrory Cathal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British medical journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmj.k1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir et être parent en situation de précarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Koliouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (554), pp.593-607. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.554.0593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early socioeconomic conditions and severe tooth loss in middle-aged Costa Ricans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barboza Solís</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community Dentistry and Oral Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cdoe.12351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Course Influences and Cancer Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Richter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00038-018-1160-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the early social environment on Epstein Barr virus infection: a prospective observational design using the Millennium Cohort Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 145 (16), pp.3405-3412. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0950268817002515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond bad luck: induced mutations and hallmarks of cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancet Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1470-2045(17)30520-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biology of inequalities in health: the LIFEPATH project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurico Avendano-Pabon,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chadeau-Hyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Longitudinal and Life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14301/llcs.v8i4.448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the use of emergency departments socially patterned?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Le Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pourcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00038-017-1073-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life among parents of preterm infants: a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabete Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality of Life Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11136-017-1771-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic status and the 25 × 25 risk factors as determinants of premature mortality: a multicohort study and meta-analysis of 1·7 million men and women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Stringhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Carmeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Jokela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Avendaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Muennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 389 (10075), pp.1229-1237. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(16)32380-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement social précoce, usure physiologique et etat de santé àl’âge adulte : un bref état de l’art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barboza Solis C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castagne R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16-17, pp.276-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de vie des enfants construisent la santé et ses inégalités sociales à l’horizon de plusieurs décennies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (8), pp.699 - 702. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2017.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignettes as tool for research and teaching in life course studies: interdisciplinary approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Life Course Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32, pp.35-41. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.alcr.2016.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting human rights through science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Segal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Dz-Wei Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brijesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun-Hsing Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.34 - 37. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaq1083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de la santé et des inégalités sociales de santé?: les gènes contre les déterminants sociaux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (2), </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.162.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biological embedding of social differences in ageing trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vineis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Rappaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Stringhini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.111 - 113. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech-2015-206089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A life course approach to explore the biological embedding of socioeconomic position and social mobility through circulating inflammatory markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep25170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Parenting very preterm infants and stress in Neonatal Intensive Care Units” [Early Hum. Dev. 101 (2016) 3–9]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Baía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Human Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earlhumdev.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological marks of early-life socioeconomic experience is detected in the adult inflammatory transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Krogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep38705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectations and boundaries for Big Data approaches in social medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic and Legal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jflm.2016.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediating pathways between parental socio-economic position and allostatic load in mid-life: Findings from the 1958 British birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barboza Solís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.19 - 27. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2016.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversités, enfance et famille : apports d'une approche écosystémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Troupel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Comprendre et agir sur les inégalités de santé : un défi pour les chercheurs et les praticiens des champs éducatif, sanitaire et social, 2 (2), pp.93-111. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the respective roles of the early environment and parental BMI on BMI change across childhood: A counterfactual analysis using the Millennium Cohort Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barboza-Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.146 - 153. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ypmed.2016.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological wear-and-tear and later subjective health in mid-life: Findings from the 1958 British birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barboza Solís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.24 - 33. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2016.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of heath inequalities: the case for allostatic load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barbosa-Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Torrisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Longitudinal and Life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.79-103. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14301/llcs.v7i1.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early life nutritional environment and early life stress as potential pathways towards the metabolic syndrome in mid-life? A lifecourse analysis using the 1958 British Birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barboza-Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.815. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-016-3484-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01354236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’impact sur la santé et évaluation d’impact sur l’équité en santé : éventail de pratiques et questions de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Villeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Almudever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (3), pp.86-94. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975915570139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life course research: new opportunities for establishing social and biological plausibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Tophoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.629 - 630. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00038-015-0688-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse childhood experiences and physiological wear-and-tear in midlife: Findings from the 1958 British birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barboza-Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Torrisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (7), pp.E738-46. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1417325112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épigénétique sociale, épidémiologie biographique et inégalités sociales de santé : une invitation à la prévention multifactorielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86, pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do gender differences affect the doctor-patient interaction during consultations in general practice? Results from the INTERMEDE study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Afrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (6), pp.706 - 713. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fampra/cmu057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial and organizational work factors and incidence of arterial hypertension among female healthcare workers: results of the Organisation des Soins et Santé des Soignants cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis de Gaudemaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sobaszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hypertension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (6), pp.1229-1236. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/HJH.0000000000000155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode of delivery at birth and the metabolic syndrome in midlife: the role of the birth environment in a prospective birth cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouhanick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ehlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chamontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (5), pp.e005031. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2014-005031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité en action : les « mots-pièges » d'une recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Villeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ginsbourger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (2), pp.155-163. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.138.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childhood adversity as a risk for cancer: findings from the 1958 British birth cohort study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Lacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriko Cable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.767. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-13-767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00868744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Organizational Work Factors' Effect on Mental Health Among Hospital Workers Is Mediated by Perceived Effort-Reward Imbalance. Result of a Longitudinal Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis de Gaudemaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Sobaszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of occupational and environmental medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (7), pp.809-916. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/JOM.0b013e31828acb19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRH and HrQOL: does social position impact differently on their link with health status?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Munch-Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lauwers-Cances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geetanjali Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-12-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00674686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The embodiment of adverse childhood experiences and cancer development: potential biological mechanisms and pathways across the life course.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00038-012-0370-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00700809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Neufcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71 (7), pp.774-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Stroke Prevention in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Inamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Ruidavets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stroke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (11), pp.2637-2644. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/STROKEAHA.110.592659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">896eP Relationship between education and tumor extension at diagnosis in colorectal cancer: Findings from the CONSTANCES cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wiernik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMO Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Berlin, Germany. pp.S551, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annonc.2025.08.1466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describe the relationship between the Gender Inequality Index and the male/female incidence rate ratio from international cancer registries data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRELL 2024 - Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRELL Group for Cancer Epidemiology and Registration in Latin Language Countries, May 2024, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender bias in cardiovascular practice guidelines: the example of ischemic heart diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Rohmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Piccininni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bajos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Public Health Conference Strengthening health systems: improving population health and being prepared for the unexpected</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Berlin, Germany. pp.iii226-iii227, </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckac129.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution de l’air : différences territoriales des représentations parentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Attié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AISLF « Penser les inégalités dans l’enfance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERLIS-Université Paris Descartes; Ministère de la culture; AISLF, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’air extérieur et santé environnementale des jeunes enfants : représentations et pratiques parentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Attié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Meleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire "Bébé, petite enfance en contextes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social to biological pathways: environmental factors encountered in early life & biology over the lifecourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistressnet meeting at University of Sheffield</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse childhood experiences, physiological wear-and-tear and mortality: pathways towards chronic disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Castagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCDS age 60 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life psychosocial conditions as a public health imperative: the consequences of adverse childhood experiences for health across the life course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st, Distinguished Speaker Seminar Series at the MRC Centre for Neuropsychiatric Genetics and Genomics/Division of Psychological Medicine at Cardiff University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life course social-to-biological research : where we are, and where we're going</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLS End-of-award Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Windsor, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic inequalities in early childhood : harmonizing ELFE with international birth cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de mi-parcours de l’appel à projets de recherche général 2014 organisé par l’Institut de Recherche en Santé Publique GIS-IReSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early life evironnement and health inequalities: a life course approach to understanding the social-to-biological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Welcome day University of Geneva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodiment over the lifecourse: understanding how health inequalities are produced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open seminar: understanding how health inequalities are produced</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-diagnostic inflammatory markers and risk of Breast cancer and Non-Hodgkin Lymphoma in two prospective cohorts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger E</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadeau-Hyam M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Castagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Groupe des Registres de Langue Latine (GRELL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du cout de prise en charge des patients atteints de Leucemie Myeloide Chronique (LMC) en Midi-Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palmaro A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despas F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La 10e Conférence Francophone d’Epidémiologie Clinique (EPICLIN) et Et au VII eme Congrés ADELF EPITER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interventions de réduction des inégalités sociales de santé (ISS) : enjeux d’une conception pragmatiste de l’intervention pour la recherche interventionnelle en santé des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Villeval,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Santé et Société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut fédératif d'études et de recherches interdisciplinaires santé société (IFERISS), May 2015, Toulouse, France. pp.S101, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2015.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life exposure to stressors promotes pancreatic carcinogenesis in KC mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Lulka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Meeting of the European Pancreatic Club (EPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Pancreatic Club (EPC). FRA., Jul 2016, Liverpool, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pan.2016.05.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire du poids et de la taille chez les enfants de la cohorte MCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Gares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Savy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2016 du GDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodiment across childhood: understanding how health inequalities are produced and reproduced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHMS 16th biennial congress University of Geneva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction des inégalités sociales de santé au cours de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire des Réductions des Inégalités Sociales de Santé à la DREES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammatory markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifepath second annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifecourse perspective on health trajectories and transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karvonen S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muckenhuber J</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESHMS 16th biennial congress University of Geneva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A life course approach to explore the multi-layer biological embedding of socioeconomic position through the inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castagné R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineis P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadeau M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Conference International Society for Environnemental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal stress and atopic diseases in childood: a longitudinal analysis if growing up in ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual International Conference Society for Longitudinal and life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A life course approach to explore circulating inammatory imprints of socio-economic position and mobility.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castagne R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campanella G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guida F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEE Europe Young 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usure physiologique globale et santé subjective à l'âge adulte : résultats de la cohorte de naissances Britannique de 1958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barboza Solis C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantin R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII eme Congrés ADELF EPITER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social to biological transition: testing plausible hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delpierre Cyrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barboza C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLLS Executive Committee meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adversités durant l’enfance et la charge allostatique à l’âge adulte : résultat de la cohorte de naissance britannique de 1958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Barboza Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Darnaudéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Torrisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Santé et Société : quels déterminants de santé et quel système de soins pour la santé de toute population ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribing individual behaviours always underlies public health interventions. Lifecourse epidemiology and public health interventions: reconciling research advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University College London ESRC International Centre for Lifecourse Studies in Society and Health UCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delpierre C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barboza C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLLS Executive Committee meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Dublin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifecourse epidemiology and public health interventions: reconciling research advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sacker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University College London ESRC International Centre for Lifecourse Studies in Society and Health UCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse childhood experiences and allostatic load in mid-life: pathways between early life experience and adult health decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Barbosa Solis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Public Health Conference Mind the gap: Reducing inequalities in health and health care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allostatic Load as a measure of embodiment over the lifecourse? Conceptual and empirical considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Torrisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Barbosa Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grosclaude P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Longitudinal and Lifecourse Studies International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between The Early Life Environment and Allostatic Load: Evidence Of Biological Embedding Over The Lifecourse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic and social research institute seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse childhood experiences and allostatic load in mid life: Pathways between early life experience and adult health decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barboza Solis C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantin R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamy S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lives in Translation: Life Course Research and Social Policies international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifecourse methodology: conceptualization and measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lives In Translation: Life Course Research and Social Policies international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition à l’adversité psychosociale précoce altère-t-elle l’état de santé à l’âge adulte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mel Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Blane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe Congrès International d'Épidémiologie - ADELF – EPITER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail interdisciplinaires et intégration des résultats : de la théorie à la pratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Canceropole GSO "Recherche pluridisciplinaire, Recherche interventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse childhood experiences and physiological wear-and-tear in adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Abrahamyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Correia-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Public Health Conference 2025 Investing for sustainable health and well-being</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Helsinki, Finland. European Journal of Public Health, 35 (Supplement_4), pp.ckaf161.1661, 2025, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckaf161.1082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and Risks of Using Health Data for Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Aymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris Brain Institute-ICM, Inserm U 1127, CNRS UMR 7225, Sorbonne University, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux soins : repères éthiques face aux inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-ange Einaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNERER. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique; Université Toulouse III - Paul Sabatier. 2020, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03036192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures d’accueil de la petite enfance et le soutien à l’inclusion des jeunes enfants en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Koliouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moscaritolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIS BECO; LISST; Cellule Valorisation de la recherche UT2J; INSERM; Groupe SOS; FIRAH. 2019, 128 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Multidisciplinary Results to Produce New Knowledge About the Physician-Patient Relationship: A Methodology Applied to the INTERMEDE Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Schieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Genolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Membrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSERM / Université de Toulouse. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01322243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéfices et risques de l'utilisation des données de santé à des fins de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Aymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu des familles d'enfants (de la naissance à 6 ans) durant le confinement lié à la pandémie de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Collomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent are complex public health interventions transferable across contexts? Protocol of an interdisciplinary study of a school-based nutritional health intervention in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Beraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lack of screening is the leading factor associated with the misperception of overweight in an adult population of the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Atallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Inamo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation familiale des jeunes enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mennesson Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Érès Éditions, 2021, Enfance &amp; parentalité, 978-2-7492-7026-5. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.dupuy.2021.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de socialisation extrafamiliale dans la petite enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Érès Éditions, 312 p., 2021, Enfance et parentalité, 978-2-7492-7029-6. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.zaouc.2021.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du colloque BECO, Bébé, Petite enfance en contextes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Attié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived health and adaptation in chronic disease Stakes and future challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Book project. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : le jeune enfant au cœur des socialisations plurielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chantal Zaouche-Gaudron; Anne Dupuy; Christine Mennesson; Michèle Kelly-Irving. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces de socialisation extrafamiliale dans la petite enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Érès, pp.7-32, 2021, Enfance et parentalité - Poche, 9782749270296. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.zaouc.2021.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Embodiment Dynamic over the Life Course: A Case for Examining Cancer Aetiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Biology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.519 - 540, 2018, 978-1-137-52879-7. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-52879-7_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId609"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526806v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Silberzan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Ugarteche-Perez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licia Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wiernik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2026.119054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine El Rashidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlend Hoftun Farbu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Castagn&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wilsgaard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29219/fnr.v70.12632" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05392638v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Ugarteche P&#233;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameline Grimsgaard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-25443-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358777v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Vandebroeck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.118142" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290076v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-097800" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de Carvalho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Loyau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-025-03010-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631393v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Coulaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Salway" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Adams" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ball" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2023-221844" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513313v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Ugarteche Perez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Berger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Capuron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291723003823" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jch.14849" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828933v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mabile" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Chersich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Leroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.17528.4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289254v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joann&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couarraze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phn.13261" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04341625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chadeau-Hyam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2023.106670" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475676v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Wilhelmina Antonia van der Linden" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sieber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Orsholits" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Guessous" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbz140" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh M Redmond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=josephine klinkenberg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Guillemot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-16280-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804574v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathal Mccrory" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead Mcloughlin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Layte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cliona Nicheallaigh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling M O&#8217;halloran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2023.106117" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352586v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silberzan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelly-Irving" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bajos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.102159" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277197v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colineaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Guernec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14967-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04226961v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gimenez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Roug&#233;-Bugat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lepage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmac086" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04246223v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Khalatbari-Soltani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Maccora" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona M Blyth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyac058" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Vandentorren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabira Smaili" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chatignoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maurel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alleaume" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(22)00007-X" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921945v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Soulier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13293-022-00430-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05479177v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabira Sma&#239;li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pelat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sireyjol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-025-01214-w" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915500v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica E Laine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria T Baltar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Stringhini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gandini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyz248" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04329124v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp11015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876926v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Fianu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Aissaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Naty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Lenclume" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Casimir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192113932" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04315848v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mongin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cullati" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maevane Rosselet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Regard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2022.101352" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04217836v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Claudet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand-Tonel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Raynaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.01.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805293v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Patrick Ball" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Bambra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Dundas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09581596.2022.2036701" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04357652v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ihle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2021.114569" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04358253v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita van Zwieten" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W.G. Tennant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Blyth" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Teixeira-Pinto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2022.05.021" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04246287v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lacey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Howe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mel Bartley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Kelly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0886260520935096" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04352825v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Ribeiro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fraga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Severo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(22)00036-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598303v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2022.106995" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647202v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulaghaf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moscaritolo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Basson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2022.01.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254499v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2021.0190" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958575v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608727v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Redmond" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04143232v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Carmeli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Kutalik" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pashupati P Mishra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Porcu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82714-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04157468v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252518" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04157483v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2021-216430" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04187759v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Priesemann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Brinkmann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ciesek" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cuschieri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Czypionka" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(20)32625-8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441805v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bodinier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Elliott" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Whitaker" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Tzoulaki" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa134" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477059v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Vineis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fiorito" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.112781" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608638v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cumming" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-214297" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493072v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bochud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2020.09.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04424955v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Steen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Petrovic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.112685" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563686v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Saurel-Cubizolles" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette de Villemeur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aujard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.204.0329" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04157536v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa244" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597126v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Haba-Rubio" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Mestral Vargas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz267" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441722v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Krogh" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Palli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Panico" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi-2019-0261" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597032v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Avendano-Pabon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Barros" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.00118" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364062v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Albertus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fantin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/175795920X15789023267726" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04579137v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Amorim" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Silva" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Samorinha" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pbj.0000000000000053" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153485v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Perduca" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmil Alexandrov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Omichessan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-018-0477-6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088653v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474746419000101" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04598386v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Selous" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Maughan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Eyre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Rice" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003329171900271X" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04579278v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo D&#8217;errico" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08732-x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978772v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marquis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huot-Royer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.420" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04824167v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaborit" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berault" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-019-0880-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04598510v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina von Arx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Widmer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2019.100434" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04584300v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Karimi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Albertus" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2018-212010" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04596107v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45432-4" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579572v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Colineaux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pelissier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pourcel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/emermed-2018-208333" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04598490v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-019-00539-w" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906281v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barboza Sol&#237;s" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdoe.12351" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900778v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Richter" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-018-1160-0" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01740505v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Koliouli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.554.0593" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905966v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stringhini Silvia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmeli Cristian" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jokela Markus" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenda&#241;o Mauricio" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mccrory Cathal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.k1046" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905945v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gar&#232;s" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-018-0364-1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970112v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183408023" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906306v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gares" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Panico" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268817002515" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906352v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(17)30520-X" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595557v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurico Avendano-Pabon," TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Costa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14301/llcs.v8i4.448" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684484v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Querrec" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gallart" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-017-1073-3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906180v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Alves" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-017-1771-6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955216v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Jokela" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Avenda&#241;o" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Muennig" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)32380-7" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924744v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barboza Solis C" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castagne R" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906362v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpierre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2017.05.013" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909517v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Segal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Dz-Wei Chow" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brijesh Kumar" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Nguyen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Hsing Yu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaq1083" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064301v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bartley" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Raynaud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcr.2016.09.001" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTXNX5PJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601893v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barbosa-Solis" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Torrisani" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaudery" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14301/llcs.v7i1.325" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912075v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Rappaport" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2015-206089" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909712v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Castagn&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Campanella" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guida" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25170" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906184v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Ba&#237;a" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia de Freitas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earlhumdev.2017.12.007" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910165v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lamy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lepage" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.162.0169" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910079v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dimeglio" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jflm.2016.11.003" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909715v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38705" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909705v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.07.031" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498697v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Troupel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.667" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910091v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barboza-Solis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2016.05.028" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909707v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2016.08.018" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914679v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Tophoven" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blane" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-015-0688-5" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01354236v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-3484-0" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912101v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Torrisani" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1417325112" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919180v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Villeval" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ginsbourger" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alias" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.138.0155" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924839v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919166v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schieber" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lepage" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afrite" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pascal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmu057" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301234v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de Gaudemaris" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sobaszek" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000000155" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915036v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouhanick" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehlinger" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chamontin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2014-005031" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984065v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lamy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0b013e31828acb19" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00868744v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dedieu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Cable" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-13-767" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00674686v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Munch-Petersen" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lauwers-Cances" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali Datta" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-19" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00700809v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mabile," TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-012-0370-0" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-240CT395-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04220567v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Costa" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Berger" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118095v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mulot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Inamo" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ruidavets" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Atallah" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.110.592659" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602132v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Martinez" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bonin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761794v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bastian" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Rohmann" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Piccininni" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bajos" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.559" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237316v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650409v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925429v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925416v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925401v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925423v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925440v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger E" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadeau-Hyam M" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932438v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932457v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932451v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932669v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926419v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campanella G" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guida F" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925445v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin R" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925470v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier M" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmaro A" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despas F" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522439v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval," TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaborit" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.07.013" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742936v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dufresne" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gandarillas" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lulka" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubus" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pan.2016.05.082" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929976v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gares" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kelly-Irving" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Savy" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925476v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932699v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932765v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925479v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karvonen S" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muckenhuber J" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925455v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castagn&#233; R" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineis P" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadeau M" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932966v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sacker" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932883v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delpierre Cyrille" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barboza C" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930076v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barboza Solis" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fantin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Torrisani" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932971v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932893v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delpierre C" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933039v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933046v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926524v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy S" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927058v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbosa Solis" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926947v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darnaudery" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosclaude P" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933028v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927094v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blane" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345572v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Aym&#233;" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Choquet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Devillers" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gilard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278542v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouilhac" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905915v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beraut" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00739785v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#232;re" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371062v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407499v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-ange Einaudi" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Armand" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gebel" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988547v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moscaritolo" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sicot" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322243v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Schieber" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Genolini" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Membrado" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216774v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennesson Christine" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dupuy.2021.01" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216779v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2021.01" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989823v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922569v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992812v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2021.01.0007" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922349v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-52879-7_22" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526806v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Silberzan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Ugarteche-Perez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licia Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wiernik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2026.119054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine El Rashidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlend Hoftun Farbu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Castagn&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wilsgaard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29219/fnr.v70.12632" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591635v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Martinez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bonin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2026.103855" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290076v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-097800" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05603712v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees de Hoogh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Hoek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Bussalleu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Vienneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109542" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05392638v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Ugarteche P&#233;rez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameline Grimsgaard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-25443-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358777v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Vandebroeck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2025.118142" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05603461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Jessica Plessen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-025-02749-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353960v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de Carvalho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Loyau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-025-03010-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jch.14849" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Ugarteche Perez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Berger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Capuron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291723003823" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828933v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mabile" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Chersich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Leroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.17528.4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289254v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joann&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couarraze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phn.13261" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04341625v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chadeau-Hyam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2023.106670" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475676v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Wilhelmina Antonia van der Linden" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sieber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Orsholits" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Guessous" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbz140" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Coulaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Salway" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Adams" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ball" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2023-221844" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathal Mccrory" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead Mcloughlin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Layte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cliona Nicheallaigh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling M O&#8217;halloran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2023.106117" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167806v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh M Redmond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=josephine klinkenberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Guillemot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-16280-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352586v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silberzan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelly-Irving" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bajos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.102159" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277197v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colineaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Guernec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14967-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04226961v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gimenez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Roug&#233;-Bugat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lepage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmac086" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04329124v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Khalatbari-Soltani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp11015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603130v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Vandentorren" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabira Smaili" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chatignoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maurel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alleaume" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(22)00007-X" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921945v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Soulier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13293-022-00430-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05479177v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabira Sma&#239;li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pelat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sireyjol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-025-01214-w" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915500v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica E Laine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria T Baltar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Stringhini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gandini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyz248" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04315848v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mongin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cullati" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maevane Rosselet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Regard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2022.101352" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876926v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Fianu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Aissaoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Naty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Lenclume" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Casimir" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192113932" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04217836v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Claudet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand-Tonel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Raynaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.01.011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805293v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Patrick Ball" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Bambra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Dundas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09581596.2022.2036701" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04357652v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ihle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2021.114569" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04358253v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita van Zwieten" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W.G. Tennant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Blyth" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Teixeira-Pinto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2022.05.021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04246287v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lacey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Howe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mel Bartley" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Kelly" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0886260520935096" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04352825v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Ribeiro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fraga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Severo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(22)00036-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598303v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2022.106995" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647202v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulaghaf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moscaritolo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Basson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2022.01.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04246223v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Maccora" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona M Blyth" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyac058" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958575v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608727v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Redmond" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04143232v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Carmeli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Kutalik" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pashupati P Mishra" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Porcu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82714-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04157468v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252518" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04157483v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2021-216430" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04187759v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Priesemann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Brinkmann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ciesek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cuschieri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Czypionka" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(20)32625-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254499v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2021.0190" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04157536v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Vineis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa244" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597126v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Petrovic" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Haba-Rubio" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Mestral Vargas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz267" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493072v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bochud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2020.09.002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04424955v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Steen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.112685" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563686v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Saurel-Cubizolles" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette de Villemeur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aujard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.204.0329" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441722v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Krogh" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Palli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Panico" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi-2019-0261" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597032v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Avendano-Pabon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Barros" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.00118" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364062v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Albertus" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fantin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/175795920X15789023267726" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608638v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cumming" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-214297" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441805v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bodinier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Elliott" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Whitaker" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Tzoulaki" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa134" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477059v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fiorito" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.112781" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04584300v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Karimi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Albertus" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2018-212010" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088653v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474746419000101" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04598386v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Selous" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Maughan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Eyre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Rice" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003329171900271X" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978772v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marquis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huot-Royer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.420" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04824167v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaborit" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berault" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-019-0880-8" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04579278v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo D&#8217;errico" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08732-x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04598510v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina von Arx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Widmer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2019.100434" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04596107v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45432-4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579572v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Colineaux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pelissier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pourcel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/emermed-2018-208333" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04598490v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-019-00539-w" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04579137v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Amorim" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Silva" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Samorinha" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pbj.0000000000000053" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153485v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Perduca" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmil Alexandrov" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Omichessan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-018-0477-6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970112v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183408023" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905945v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gar&#232;s" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-018-0364-1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905966v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stringhini Silvia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmeli Cristian" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jokela Markus" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenda&#241;o Mauricio" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mccrory Cathal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.k1046" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01740505v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Koliouli" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.554.0593" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906281v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barboza Sol&#237;s" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdoe.12351" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900778v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Richter" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-018-1160-0" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906306v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gares" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Panico" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268817002515" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906352v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(17)30520-X" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595557v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurico Avendano-Pabon," TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Costa" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14301/llcs.v8i4.448" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684484v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Querrec" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gallart" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-017-1073-3" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906180v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Alves" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-017-1771-6" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955216v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Jokela" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Avenda&#241;o" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Muennig" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)32380-7" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924744v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barboza Solis C" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castagne R" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906362v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpierre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2017.05.013" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064301v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bartley" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Raynaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcr.2016.09.001" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTXNX5PJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909517v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Segal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Dz-Wei Chow" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brijesh Kumar" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Nguyen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Hsing Yu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaq1083" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910165v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lamy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lepage" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.162.0169" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912075v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Rappaport" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2015-206089" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909712v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Castagn&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Campanella" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guida" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25170" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906184v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Ba&#237;a" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia de Freitas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earlhumdev.2017.12.007" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909715v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38705" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910079v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dimeglio" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jflm.2016.11.003" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909705v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.07.031" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498697v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Troupel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.667" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910091v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barboza-Solis" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2016.05.028" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909707v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2016.08.018" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601893v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barbosa-Solis" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Torrisani" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaudery" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14301/llcs.v7i1.325" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01354236v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-3484-0" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914888v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alias" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Almudever" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915570139" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914679v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Tophoven" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blane" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-015-0688-5" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912101v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Torrisani" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1417325112" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924839v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919166v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schieber" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lepage" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afrite" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pascal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmu057" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301234v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de Gaudemaris" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sobaszek" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000000155" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915036v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouhanick" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehlinger" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chamontin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2014-005031" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919180v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Villeval" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ginsbourger" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alias" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.138.0155" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00868744v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dedieu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Cable" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-13-767" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984065v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lamy" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0b013e31828acb19" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00674686v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Munch-Petersen" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lauwers-Cances" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali Datta" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-19" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00700809v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mabile," TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-012-0370-0" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-240CT395-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04220567v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Costa" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Berger" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118095v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mulot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Inamo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ruidavets" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Atallah" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.110.592659" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05603508v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamieh" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wiernik" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zins" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosclaude" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2025.08.1466" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602132v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761794v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bastian" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Rohmann" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Piccininni" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bajos" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.559" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650409v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237316v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925423v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925429v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925416v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925401v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932438v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932457v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932451v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925440v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger E" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadeau-Hyam M" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925470v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier M" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmaro A" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despas F" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522439v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval," TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaborit" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.07.013" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742936v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dufresne" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gandarillas" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lulka" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubus" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pan.2016.05.082" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929976v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gares" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kelly-Irving" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Savy" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925476v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932765v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932699v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925479v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karvonen S" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muckenhuber J" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925455v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castagn&#233; R" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineis P" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadeau M" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932669v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926419v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campanella G" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guida F" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925445v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin R" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932883v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delpierre Cyrille" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barboza C" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930076v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barboza Solis" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fantin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darnaud&#233;ry" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Torrisani" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932971v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932893v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delpierre C" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932966v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sacker" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927058v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbosa Solis" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926947v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darnaudery" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosclaude P" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933046v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926524v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy S" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933028v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927094v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blane" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933039v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607768v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abrahamyan" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Severo" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Correia-Costa" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amorim" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf161.1082" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371062v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Aym&#233;" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Choquet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Devillers" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gilard" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407499v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-ange Einaudi" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Armand" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gebel" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988547v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moscaritolo" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sicot" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322243v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Schieber" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Genolini" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Membrado" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345572v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278542v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouilhac" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905915v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beraut" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00739785v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#232;re" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216774v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennesson Christine" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dupuy.2021.01" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216779v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2021.01" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989823v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922569v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992812v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2021.01.0007" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922349v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-52879-7_22" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>