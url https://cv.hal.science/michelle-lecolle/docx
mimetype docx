--- v0 (2026-03-09)
+++ v1 (2026-04-22)
@@ -66,1680 +66,1827 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mots de la narration histoire, récit, narration. Note lexicale</w:t>
+                <w:t xml:space="preserve">Désignation de groupes politiques en période instable : alliances, composition et recomposition (France, 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Lecolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 184, pp.36-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratique(s) : du mot au nom d’une revue, petit parcours lexico-sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207-208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15dil⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05574342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots de la narration histoire, récit, narration. Note lexicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Lecolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2023, Raconter des (une) histoires. Les mots de la narration, 197-198, pp.[En ligne]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/pratiques.12673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04294115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noms propres de groupes sociaux et appellatifs de la forme [les + Npluriel (Adj)] à la lumière de l’opposition désignation/dénomination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/corela.16356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Cahiers de praxématique, des études, des textes et des rencontres. Quelques notes en souvenir de Sarah Leroy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Les 40 ans des Cahiers de praxématique (2), 80, pp.[En ligne]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/praxematique.8671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04497582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluralité dans les expressions nominales : grammaire, sémantique, pratiques discursives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Pluralité dans les expressions nominales, XLIV (1), pp.3-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressions nominales de la pluralité. La France, les Français, le peuple français : propriétés partagées et différences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Modern Philology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9, pp.131-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34616/ajmp.2020.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre FRATH, Linguistique anthropologique et référentielle. Préf. par Georges Kleiber, Reims, Sapientia Hominis, 2020, 315 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 37, pp.448-450. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.22928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03000320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noms de partis politiques : une onomastique atypique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots: les langages du politique</w:t>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 120, pp.9-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mots.25099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02514212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une sémantique discursive : propositions et illustrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Vers une sémantique discursive : propositions théoriques et méthodologiques, 2/2018 (210), pp.35-54. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.210.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lang.210.0035⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01985297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Lecolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Vers une sémantique discursive : propositions théoriques et méthodologiques, 210 (2), pp.5-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lang.210.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noms collectifs humains : nomination et prédication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, La nomination et ses enjeux socio-politiques, 17, pp.[En ligne]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/aad.2208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01447455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nominalisations désadjectivales en [le Adjectif] Approche lexicale et sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La nominalisation Du fait de syntaxe aux effets de sens, 2015 (1), pp.110-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologie, sémantique, syntaxe, discours : Du statut ambigu des « noms » désadjectivaux en [le Adjectif]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35-36, pp.27-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les noms collectifs en français, une vue d'ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lammert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Lexicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, La sémantique en France : un état des lieux, 105 (2), pp.203-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Métalangage et expression du sentiment linguistique &amp;quot;profane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Métalangage et expression du sentiment linguistique "profane", 6 (1), pp.7-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noms collectifs humains : un point de vue de sémantique lexicale sur l'identité dans le rapport individu/groupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Identité fictive et fictionnalisation de l’identité, 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00843217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentiment de la langue, sentiment du discours : changement du lexique, phraséologie émergente et &amp;quot; air du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diachroniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2, pp.59-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00843215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désadjectivaux formés par conversion et double catégorisation : le cas des adjectifs/noms en -aire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Romane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 46 (2), pp.295-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00842977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noms propres de lieux habités, espace et temporalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Cislaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25-26, pp.121-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00842972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours de Dakar. Représentations et stéréotypes dans un discours en Afrique sur l’Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Ethnotypes et sociotypes : normes, discours, cultures, 1.1, pp.39-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03132914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures et référence plurielle, en corpus journalistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Grammaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Corpus et sémantique, 25, pp.29-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01495389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noms collectifs et méronymie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Grammaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 23, pp.41-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01495388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1749,961 +1896,961 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partition et catégorisation au sein des groupes humains : quelles concordances ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études : Catégoriser les personnes, les actions, les langues : approches linguistiques, perspectives critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Luca Greco, Oct 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05354415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations, stigmatisation et dénigrement des écologistes et de l’écologie : une exploration à partir de la presse francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Écologisation de la vie politique depuis les années 60 (France – Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Orléans, Apr 2024, Orléans (45), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04580139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socioterminologie de la ville durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedissia About</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Les discours du développement durable et de la transition écologique. Domaines, sens, transmission"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sorbonne nouvelle, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néologie formelle, néologie sémantique : hyperbolisation et effets de diabolisation dans les désignations de militants environnementalistes et d’opposants politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Lutter avec des mots. Néologie et militantisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des sciences de l'homme d'Alsace (Misha, Université de Strasbourg), Nov 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04580138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nomination de militants environnementalistes et d’opposants politiques : effets de manche, crispation et dialogisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude internationales Les discours du développement durable et de la transition écologique: domaines, sens, transmission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CLESTHIA (Université Paris 3 Sorbonne nouvelle), May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nom collectif, syntagme défini pluriel : enjeux sémantiques et argumentatifs de la référence plurielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Langue et Discours 2021 La référence : (co-)construction et exploitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble-Alpes, Mar 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communauté : un mot à tout faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Migration(s) et (dé)nomination(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Jun 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du nom collectif humain au nom d’humain – et réciproquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Nommer l’humain : descriptions, catégorisations, enjeux. Une approche pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Linguistique; Langues; Parole (LiLPa; Université de Strasbourg); Droit; religion; entreprise et société (Dres; Université de Strasbourg; CNRS), Jan 2018, Strasbourg, France. pp.141-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Républicains, les brexiteurs : noms de partis et appellations de la forme [les + Npl (Adj)] à la lumière de l’opposition désignation/dénomination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude Théories Linguistiques en Dialogue 8e édition "Le nom propre : définition et délimitation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de linguistique et didactique des langues étrangères et maternelles (Lidilem, Université Grenoble-Alpes), Nov 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03028927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressions nominales de la pluralité. La France, les Français, le peuple français : propriétés partagées et différences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e édition du colloque international Au carrefour des sens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d’études romanes (Université de Wrocław), Sep 2019, Wrocław, Pologne. pp.131-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02514239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments pour une approche sémantico-discursive des noms collectifs humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Le nom, entre syntaxe et sémantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Linguistique en Sorbonne (CeLiSo, Sorbonne Université); Arts/Langages : Transitions &amp; Relations (Alter, Université de Pau et des Pays de l'Adour), Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02514226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux des noms collectifs – noms collectifs en jeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international La dynamique du jeu de mots. Perspectives interdisciplinaires/International Conference The Dynamics of Wordplay. Interdisciplinary Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Trêves (Allemagne), Sep 2016, Trêves, Allemagne. pp.157-174, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110586459-008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dénomination de groupes sociaux : approche sémantique et discursive d’une catégorie de noms propres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franck Neveu; Peter Blumenthal; Linda Hriba; Annette Gestenberg; Judith Meinschaefer; Sophie Prevost, Jul 2014, Berlin, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2713,350 +2860,350 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluralité dans les expressions nominales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">XLIV (1), 2022, Pluralité dans les expressions nominales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nom d’un parti ! Pour une onomastique partisane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots: les langages du politique</w:t>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 120 | 2019, pp.204, 2019, Mots, les langages du politique, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mots.25090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02169744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une sémantique discursive : propositions théoriques et méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 210 (2), 2018, Langages, 9782200931728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métalangage et expression du sentiment linguistique &amp;quot;profane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6 (1), pp.198, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3066,285 +3213,285 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les noms collectifs humains en français : enjeux sémantiques, lexicaux et discursifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Jacquet-Pfau. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambert-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-2-35935-280-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02162824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux de mots et créativité. Langue(s), discours et littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Full</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Gruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-3-11-051801-6; 978-3-11-051988-4; 978-3-11-051801-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110519884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110519884⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-01893481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liste et effet liste en littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Lecolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 1 (59), pp.628, 2013, Rencontres : Théorie de la littérature, 978-2-8124-0993-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3354,1912 +3501,2006 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noms propres de groupes sociaux : une approche sémantico-discursive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Bosredon; Georges Kleiber; Irène Tamba. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nomination, signification et référence à l’épreuve du nom propre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iste, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human collective nouns and plural definite noun phrases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Gardelle ; Laurence Vincent-Durroux ; Hélène Vinckel-Roisin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference. From conventions to pragmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 228, John Benjamins Publishing Company, pp.153-170, 2023, Studies in Language Companion Series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/slcs.228.08lec⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04078495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public (lexicon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fleury Béatrice; Walter Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding Publics. Theories, Practices, Transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.297-303, 2022, 9782807618480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du nom collectif humain au nom d’humain – et réciproquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angelina Aleksandrova et Jean-Paul Meyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nommer l'humain. Descriptions, catégorisations, enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, L'Harmattan, pp.141-155, 2021, Langages et discours en débats</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03590625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sémantique discursive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amir Biglari; Dominique Ducard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sémantique au pluriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.333-344, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noms collectifs humains, polyvalence et polysignifiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emilia Hilgert; Silvia Palma; Georges Kleiber; Pierre Frath; René Daval. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexique et référence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Res per nomen (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et presses universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.295-312, 2020, 978-2-37496-110-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02514233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux de mots et créativité – Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Full</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bettina Full; Michelle Lecolle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeux de mots et créativité. Langue(s), discours et littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Gruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-12, 2018, 978-3-11-051988-4; 978-3-11-051801-6; 978-3-11-051792-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De communauté à communautarisme… et retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Calabrese; Marie Veniard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les mots, dire la migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-70, 2018, 9782806104205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeu du collectif – noms collectifs en jeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Esme Winter-Froemel; Alex Demeulenaere. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeux de mots, textes et contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Gruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.157-174, 2018, 9783110586381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some specific insights into wordplay form: sublexical vs lexical level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Lecolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sebastian Knospe; Alexander Onysko; Maik Goth. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crossing Languages to Play with Words: Multidisciplinary Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-70, 2016, 978-3-11-046560-0;. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110465600-004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01447460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dénominations émergentes de groupes sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Jacquet-Pfau et Jean-François Sablayrolles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fabrique des Mots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambert-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.327-344, 2016, 978-2-35935-171-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01447457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux de mots et motivation : une approche du sentiment linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Esme Winter-Froemel et Angelika Zirker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux du jeu de mots. Perspectives linguistiques et littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Gruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.217-244, 2015, 978-3-11-040834-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01216744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nom propre de lieu habité : polyvalence et polysignifiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Betina Le Corre-Schnabel, Jonas Löfström. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenges in synchronic toponymy: Structure, Context and Use / Défis de la toponymie synchronique : Structures, contextes et usages.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.219-234, 2015, 978-3-7720-8479-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01216742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dénomination de groupes sociaux : approche sémantique et discursive d'une catégorie de noms propres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Neveu, Peter Blumenthal, Linda Hriba, Annette Gerstenberg, Judith Meinschaefer et Sophie Prévost. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième Congrès mondial de linguistique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SHS Web of Conferences 8 2265-2281, pp. 2265-2281, 2014, ISBN:978-2-7598-1289-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20140801063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01071448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noms propres institutionnels: référence individuelle et référence collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biblioteca Tècnica de Política Lingüística. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes del XXIV Congrés Internacional d'ICOS sobre Ciències Onomàstiques (Actes du XXIVe Congrès International ICOS des Sciences Onomastiques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Generalitat de Catalunya - Departament de Cultura, pp.177-188, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2436/15.8040.01.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01071446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Milcent-Lawson, Michelle Lecolle, Raymond Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liste et effet liste en littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-20, 2013, Collection "Rencontres", série "Théorie de la littérature", 978-2-8124-0993-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux argumentatifs de la nomination : le cas du nom collectif communauté dans les discours publics contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Boix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argumentation, manipulation, persuasion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp. 227-247, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01248739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que (tous) les Français décident (ou pas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Lecolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05574238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noms collectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lammert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie grammaticale du français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04078511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société civile (lexique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02280119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audience (lexique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public (lexique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5269,277 +5510,277 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique, le-s mot-s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04841817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les mots disent les groupes humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Lecolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que révèlent les noms des partis politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2021, pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences policières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Lecolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5549,153 +5790,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Désignation de groupes politiques en période instable : alliances, composition et recomposition (France, 2024)</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khmer vert, ayatollah vert, amish et autres formules : représentations, stigmatisation et dénigrement des écologistes et de l’écologie. Une exploration à partir de la presse francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nomination de militants environnementalistes : déréalisation, tension, effets de manche et dialogisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05354372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5705,100 +5946,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métonymies et figures de référenciation dans la presse écrite généraliste. Analyse sémantique et rhétorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de Toulouse 2 Le Mirail, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03280943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5808,105 +6049,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sémantique nominale et dynamique du discours : un parcours de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de Lorraine (Metz), 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01889706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6053,51 +6294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294115v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lecolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.12673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620668v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.16356" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497582v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8671" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03190898v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2020.9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.22928" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514212v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bacot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.25099" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985297v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veniard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guerin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.210.0035" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098397v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.210.0005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447455v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2208" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191148v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191278v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lammert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362539v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843217v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843215v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842977v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842972v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132914v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354415v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580139v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Elbaz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993091v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286579v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286572v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01722992v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028927v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514239v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514226v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01722920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110586459-008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.25090" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822681v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662796v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162824v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01893481v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Full" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110519884/html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110519884" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510241v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Milcent-Lawson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619964v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078495v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.08lec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955904v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1254435" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590625v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485310v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514233v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.res-per-nomen.org/respernomen/colloque-2019/RPN7-2019.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01893503v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/480143?format=EBOK" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978416v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60793" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978486v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/title/535534?tab_body=toc-75135" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447457v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-fabrique-des-mots-francais/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447460v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/books/9783110465600/9783110465600-004/9783110465600-004.xml" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110465600-004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216744v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/product/448836" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216742v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071448v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801063" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071446v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/15.8040.01.23" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03122010v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/liste-et-effet-liste-en-litterature.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248739v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078511v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02891853v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280119v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02124191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972317v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704031v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841817v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119368v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286554v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899326v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043540v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354372v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03280943v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01889706v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lecolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574342v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294115v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.12673" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620668v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.16356" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497582v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8671" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03190898v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2020.9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.22928" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514212v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bacot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.25099" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985297v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veniard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guerin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.210.0035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.210.0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447455v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2208" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191278v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237999v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lammert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843217v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843215v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842972v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132914v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495389v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495388v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580139v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544752v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Elbaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580138v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993091v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286579v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286572v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01722992v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028927v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514239v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514226v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01722920v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110586459-008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368099v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661870v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169744v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.25090" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162824v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01893481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Full" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110519884/html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110519884" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510241v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Milcent-Lawson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.08lec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955904v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1254435" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590625v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485310v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514233v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.res-per-nomen.org/respernomen/colloque-2019/RPN7-2019.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01893503v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/480143?format=EBOK" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978416v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60793" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/title/535534?tab_body=toc-75135" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447460v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/books/9783110465600/9783110465600-004/9783110465600-004.xml" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110465600-004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447457v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-fabrique-des-mots-francais/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216744v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/product/448836" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216742v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071448v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801063" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071446v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/15.8040.01.23" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03122010v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/liste-et-effet-liste-en-litterature.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248739v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574238v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078511v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02891853v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280119v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02124191v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704031v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841817v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286554v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119368v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899326v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574227v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354372v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03280943v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01889706v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>