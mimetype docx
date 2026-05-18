--- v1 (2026-04-22)
+++ v2 (2026-05-18)
@@ -247,261 +247,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05574342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Cahiers de praxématique, des études, des textes et des rencontres. Quelques notes en souvenir de Sarah Leroy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Lecolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les 40 ans des Cahiers de praxématique (2), 80, pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/praxematique.8671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04497582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les mots de la narration histoire, récit, narration. Note lexicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Raconter des (une) histoires. Les mots de la narration, 197-198, pp.[En ligne]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/pratiques.12673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04294115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noms propres de groupes sociaux et appellatifs de la forme [les + Npluriel (Adj)] à la lumière de l’opposition désignation/dénomination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/corela.16356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620668v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-04497582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluralité dans les expressions nominales : grammaire, sémantique, pratiques discursives</w:t>
               </w:r>
@@ -1156,247 +1156,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction : Métalangage et expression du sentiment linguistique &amp;quot;profane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Lecolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Métalangage et expression du sentiment linguistique "profane", 6 (1), pp.7-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Morphologie, sémantique, syntaxe, discours : Du statut ambigu des « noms » désadjectivaux en [le Adjectif]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35-36, pp.27-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les noms collectifs en français, une vue d'ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lammert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Lexicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, La sémantique en France : un état des lieux, 105 (2), pp.203-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237999v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01362539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noms collectifs humains : un point de vue de sémantique lexicale sur l'identité dans le rapport individu/groupe</w:t>
               </w:r>
@@ -2275,234 +2275,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du nom collectif humain au nom d’humain – et réciproquement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Lecolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Nommer l’humain : descriptions, catégorisations, enjeux. Une approche pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Linguistique; Langues; Parole (LiLPa; Université de Strasbourg); Droit; religion; entreprise et société (Dres; Université de Strasbourg; CNRS), Jan 2018, Strasbourg, France. pp.141-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communauté : un mot à tout faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Lecolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Migration(s) et (dé)nomination(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Jun 2021, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nom collectif, syntagme défini pluriel : enjeux sémantiques et argumentatifs de la référence plurielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Langue et Discours 2021 La référence : (co-)construction et exploitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble-Alpes, Mar 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286579v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01722992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Républicains, les brexiteurs : noms de partis et appellations de la forme [les + Npl (Adj)] à la lumière de l’opposition désignation/dénomination</w:t>
               </w:r>
@@ -3536,55 +3536,55 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Bosredon; Georges Kleiber; Irène Tamba. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nomination, signification et référence à l’épreuve du nom propre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Iste, A paraître</w:t>
+              <w:t xml:space="preserve">Dénomination, sens et référence à l’épreuve du nom propre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iste, pp.217-234, 2026, ISBN 9781836120858</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -5087,51 +5087,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noms collectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lammert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5238,151 +5238,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Audience (lexique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Lecolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02280119v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02124191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société civile</w:t>
               </w:r>
@@ -6294,51 +6294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lecolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574342v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294115v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.12673" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620668v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.16356" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497582v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8671" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03190898v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2020.9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.22928" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514212v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bacot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.25099" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985297v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veniard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guerin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.210.0035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.210.0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447455v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2208" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191278v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237999v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lammert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843217v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843215v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842972v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132914v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495389v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495388v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580139v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544752v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Elbaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580138v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993091v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286579v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286572v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01722992v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028927v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514239v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514226v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01722920v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110586459-008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368099v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661870v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169744v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.25090" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162824v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01893481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Full" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110519884/html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110519884" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510241v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Milcent-Lawson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.08lec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955904v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1254435" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590625v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485310v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514233v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.res-per-nomen.org/respernomen/colloque-2019/RPN7-2019.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01893503v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/480143?format=EBOK" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978416v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60793" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/title/535534?tab_body=toc-75135" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447460v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/books/9783110465600/9783110465600-004/9783110465600-004.xml" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110465600-004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447457v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-fabrique-des-mots-francais/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216744v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/product/448836" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216742v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071448v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801063" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071446v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/15.8040.01.23" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03122010v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/liste-et-effet-liste-en-litterature.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248739v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574238v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078511v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02891853v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280119v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02124191v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704031v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841817v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286554v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119368v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899326v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574227v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354372v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03280943v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01889706v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lecolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574342v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497582v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8671" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294115v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.12673" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620668v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.16356" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03190898v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2020.9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.22928" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514212v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bacot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.25099" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985297v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veniard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guerin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.210.0035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.210.0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447455v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2208" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362539v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191278v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lammert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843217v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843215v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842972v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132914v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495389v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495388v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580139v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544752v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Elbaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580138v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993091v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01722992v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286572v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286579v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028927v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514239v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514226v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01722920v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110586459-008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368099v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661870v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169744v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.25090" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162824v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01893481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Full" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110519884/html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110519884" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510241v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Milcent-Lawson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.08lec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955904v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1254435" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590625v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485310v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514233v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.res-per-nomen.org/respernomen/colloque-2019/RPN7-2019.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01893503v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/480143?format=EBOK" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978416v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60793" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02978486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/title/535534?tab_body=toc-75135" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447460v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/books/9783110465600/9783110465600-004/9783110465600-004.xml" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110465600-004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447457v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-fabrique-des-mots-francais/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216744v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/product/448836" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216742v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071448v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801063" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071446v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/15.8040.01.23" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03122010v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/liste-et-effet-liste-en-litterature.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248739v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574238v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078511v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02891853v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02124191v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280119v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704031v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841817v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03286554v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119368v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899326v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574227v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354372v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03280943v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01889706v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>