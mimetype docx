--- v0 (2026-03-04)
+++ v1 (2026-04-18)
@@ -200,308 +200,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Innovation as A Driver of Industrial and Organizational Mutations during the Pandemic: Case Study of the Pharmaceutical Sector</w:t>
+                <w:t xml:space="preserve">Digital twin: a driver of sustainable smart cities? Evidence from a bibliometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Aouinaït</w:t>
+                <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Son Thi Kim LE</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Adatto</w:t>
+                <w:t xml:space="preserve">Nabyla Daidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1270⟩</w:t>
+              <w:t xml:space="preserve">Environmental Economics and Policy Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Special Issue on Environmental Sustainability and Smart-Cities, 28 (1), pp.351-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10018-025-00437-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003377v1</w:t>
+                <w:t xml:space="preserve">emse-04950770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital twin: a driver of sustainable smart cities? Evidence from a bibliometric analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Open Innovation as A Driver of Industrial and Organizational Mutations during the Pandemic: Case Study of the Pharmaceutical Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Aouinaït</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Son Thi Kim LE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabyla Daidj</w:t>
+                <w:t xml:space="preserve">Laurent Adatto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Economics and Policy Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10018-025-00437-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04950770v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la Covid-19 sur la numérisation des chaînes d’approvisionnement alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Aouinait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Son Thi Kim LE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations</w:t>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Pub. anticipées, pp.I110-XXVII. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/maorg.pr1.0110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
@@ -648,77 +648,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Aouinaït (2022), Open Innovation Strategies, Smart Innovation, London, ISTE/Wiley, 222 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Adatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Son Thi Kim LE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Eco-innovation and the Circular Economy, 41 (2), pp.251-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -756,51 +756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the Impact of the Circular Economy on CO2 Emissions in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -867,524 +867,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03324565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services innovants et action publique pour dynamiser les économies territoriales: éléments d’analyse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">How large is the extent of COVID-19 on territorial inequality? France’s current situation and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Flambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0593⟩</w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (12), pp.1432-1448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2021.1976389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03060503v1</w:t>
+                <w:t xml:space="preserve">emse-03350705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Afrique Post-Covid19 devra elle être plus durable ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">What are the short- and long-term impacts of eco-innovation on levels of CO2 emissions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Belaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liaison Energie Francophonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, La pandémie de la COVID-19 Une opportunité pour développer des sociétés plus durables, justes, et résilientes, 115, pp.37-39</w:t>
+              <w:t xml:space="preserve">Science for Environment Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">emse-03111756v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03324864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Environmental Innovations on CO2 Emissions: Empirical Evidence from Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Services innovants et action publique pour dynamiser les économies territoriales: éléments d’analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boumediene Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2020.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03060638v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03060503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the short- and long-term impacts of eco-innovation on levels of CO2 emissions?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’Afrique Post-Covid19 devra elle être plus durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Belaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science for Environment Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.565</w:t>
+              <w:t xml:space="preserve">Liaison Energie Francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La pandémie de la COVID-19 Une opportunité pour développer des sociétés plus durables, justes, et résilientes, 115, pp.37-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03324864v1</w:t>
+                <w:t xml:space="preserve">emse-03111756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How large is the extent of COVID-19 on territorial inequality? France’s current situation and prospects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">The Effects of Environmental Innovations on CO2 Emissions: Empirical Evidence from Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Mongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Flambard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michelle Mongo</w:t>
+                <w:t xml:space="preserve">Boumediene Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 54 (12), pp.1432-1448. </w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00036846.2021.1976389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2020.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03350705v1</w:t>
+                <w:t xml:space="preserve">emse-03060638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brodhag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liaison Energie Francophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 104, pp 53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1409,51 +1409,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants de l'innovation : une analyse comparative service/industrie à partir des formes d'innovation développées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (n° 143), pp.Page 71-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1523,77 +1523,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations and Environmental Benefits in the Agri-food Sector: An Empirical Study Based on the 2020 CIS Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Aouinaït</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Son Thi Kim LE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Adatto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Transformation Society International Conference – DTS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris School of Business; University of Naples Parthenope, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1834,64 +1834,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of digital twins’ technology with AI: state of art and main challenges for sustainable smart cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabyla Daidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTS 2024 : Digital Transformation Society International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DISAQ - Department of Management and Quantitative Studies, University of Naples Parthenope, Italy; IDTSE - Management Department Paris School of Business, France, May 2024, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1968,51 +1968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Ecology Conference : IIECON 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2063,51 +2063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien De Benedittis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2139,869 +2139,869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04179067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition « Globalisto, une philosophie en mouvement » : Une installation de Moshekwa Langa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Évolution des enseignements pour une vision critique du management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dubruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du patrimoine 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Ecole d’été : Enseigner à l’heure des enjeux planétaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03843239v1</w:t>
+                <w:t xml:space="preserve">emse-03918449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diffusion des innovations &amp;quot;grassroot&amp;quot; dans les pays en développement : le cas de la voûte nubienne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Repenser l'habitat d'aujourd'hui à travers les Innovations Contraintes par les Ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire DD&amp;RSE@IMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Rentrée Anthropocène 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03605442v1</w:t>
+                <w:t xml:space="preserve">emse-03843215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European innovation policies towards resource-constrained innovations In favour of circular economy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La diffusion des innovations &amp;quot;grassroot&amp;quot; dans les pays en développement : le cas de la voûte nubienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marleine Semaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Innovation 2022- Research and innovation policies in Europe: evolution, scope and perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Reseau de Recherche sur l'Innovation (RRI); Collège de l'Europe, May 2022, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">Webinaire DD&amp;RSE@IMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03663954v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03605442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial and Organizational Mutations in the Medical and Pharmaceutical Sectors Impulsed by Open Innovation During the Pandemic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exposition « Globalisto, une philosophie en mouvement » : Une installation de Moshekwa Langa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th ENTerprise REsearch InNOVAtion Conference – ENTRENOVA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées du patrimoine 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Saint-Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03699297v1</w:t>
+                <w:t xml:space="preserve">emse-03843239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs d'adoption des pratiques de sobriété numérique dans les PME et ETI françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">European innovation policies towards resource-constrained innovations In favour of circular economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Son Thi Kim LE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nadine Dubruc</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Marsouin 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Forum Innovation 2022- Research and innovation policies in Europe: evolution, scope and perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Reseau de Recherche sur l'Innovation (RRI); Collège de l'Europe, May 2022, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03673390v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03663954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie circulaire et innovation : opportunités et défis dans les pays du Sud</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les facteurs d'adoption des pratiques de sobriété numérique dans les PME et ETI françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Peillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien De Benedittis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum international franconomics-2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">Séminaire Marsouin 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03823725v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03673390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of formalizing a CSR policy on the adoption of Green IT practices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Industrial and Organizational Mutations in the Medical and Pharmaceutical Sectors Impulsed by Open Innovation During the Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Adatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Aouinaït</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Son Thi Kim LE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès International Francophone en Entrepreneuriat et PME (CIFEPME)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 8th ENTerprise REsearch InNOVAtion Conference – ENTRENOVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRENET - Society for Advancing Innovation and Research in Economy, Jun 2022, Opatija, Croatia. pp.421-434, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54820/entrenova-2022-0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03843476v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03699297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser l'habitat d'aujourd'hui à travers les Innovations Contraintes par les Ressources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Économie circulaire et innovation : opportunités et défis dans les pays du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rentrée Anthropocène 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Forum international franconomics-2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03843215v1</w:t>
+                <w:t xml:space="preserve">emse-03823725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des enseignements pour une vision critique du management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of formalizing a CSR policy on the adoption of Green IT practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien De Benedittis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d’été : Enseigner à l’heure des enjeux planétaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès International Francophone en Entrepreneuriat et PME (CIFEPME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03918449v1</w:t>
+                <w:t xml:space="preserve">emse-03843476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource-constrained innovations: the case of the building sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart and Sustainable Cities 3rd International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Smart and Sustainable Cities, May 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3026,51 +3026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’université entrepreneuriale : expériences internationales / The entrepreneurial university: international experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Innovation 2021 Enseignement Supérieur et Recherche : vecteur d’Innovations Responsables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3095,77 +3095,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource-constrained innovations: three main innovation processes in developing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marleine Semaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart and Sustainable Cities 3rd International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Smart and Sustainable Cities, May 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3190,51 +3190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Afrique post-COVID-19, un exercice de prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pandémie et sociétés durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de la Francophonie pour le Développement Durable (IFDD), May 2021, En ligne, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3259,77 +3259,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dissemination of Grassroots innovations in developing countries: the case of the Nubian Vault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marleine Semaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart and Sustainable Cities 3rd International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Smart and Sustainable Cities, May 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3354,51 +3354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du télétravail sur la qualité du travail en situation de crise sanitaire : une étude empirique dans une organisation publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3449,51 +3449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'impact de l'économie circulaire sur les émissions de CO2 en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring of innovation 2020 - International Conference on Innovation and Circular Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Santiago de Compostela, Mar 2020, Online, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3518,64 +3518,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of green transport technologies on CO 2 emissions from the transportation sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Felipe Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3613,51 +3613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of environmental innovations on CO2 emissions in Europe: an empirical analysis of panel data from an ARDL model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSR Climate Annual Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3695,51 +3695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les extensions régionales de l'enquête innovation: Comment juger de leur pertinence statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Autant-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3829,51 +3829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire, Emploi et politiques publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4092,51 +4092,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie circulaire en Afrique francophone : enjeux et défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut de la Francophonie pour le développement durable, 264p, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4154,90 +4154,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation Ecosystems in the New Economic Era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Adatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Aouinaït</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Son Thi Kim LE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, pp.384, 2023, Business and Innovation, Dimitri Uzunidis, 9782875745248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
@@ -4443,51 +4443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Glaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4525,77 +4525,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interroger la création de valeur vers plus de soutenabilité : cas d’une innovation frugale grassroots en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marleine Semaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie circulaire en Afrique francophone : enjeux et défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de la Francophonie pour le développement durable, pp.88-90, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4620,51 +4620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial development in the face of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4728,51 +4728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation environnementale : une solution face aux enjeux climat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Adatto, Dimitri Uzunidis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catastrophes majeures au XXIème siècle: Santé, Environnement, Alimentation, Guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4808,208 +4808,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03929871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territory – Territorial Dynamics and Innovative Services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">COVID-19 and Cognitive Biases: What Lessons Can Be Learned to Fight Against Global Warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation Economics, Engineering and Management Handbook 2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Transition, Climate Change, and COVID-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.119-133, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-79713-3_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03249255v1</w:t>
+                <w:t xml:space="preserve">emse-03470324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 and Cognitive Biases: What Lessons Can Be Learned to Fight Against Global Warming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Territory – Territorial Dynamics and Innovative Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dimitri Uzunidis, Fedoua Kasmi, Laurent Adatto. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Transition, Climate Change, and COVID-19</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation Economics, Engineering and Management Handbook 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE; WILEY, pp.269-276, 2021, Special Themes, 9781786307019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-79713-3_7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-03470324v1</w:t>
+                <w:t xml:space="preserve">emse-03249255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial dynamics and innovative services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on innovation economics, engineering and management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE / WILEY, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5141,77 +5141,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie circulaire et intelligence artificielle : foisonnement d’innovations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Aouinaït</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Son Thi Kim LE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5229,90 +5229,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batteries électriques, réindustrialisation et écosystèmes d’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Adatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Aouinaït</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Son Thi Kim LE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5330,51 +5330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation environnementale : une solution face aux enjeux climat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5386,177 +5386,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03919650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation environnementale : une solution face aux enjeux climat ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sensibiliser l’ensemble des élèves ingénieurs aux enjeux climatiques, environnementaux et de développement durable, un nouveau tronc commun introduit à Mines Saint-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dubruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03627339v1</w:t>
+                <w:t xml:space="preserve">emse-03477607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibiliser l’ensemble des élèves ingénieurs aux enjeux climatiques, environnementaux et de développement durable, un nouveau tronc commun introduit à Mines Saint-Etienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’innovation environnementale : une solution face aux enjeux climat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Gondran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">emse-03477607v1</w:t>
+                <w:t xml:space="preserve">emse-03627339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5587,51 +5587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation d’un atelier dédié aux « pratiques durables dans le secteur de la santé »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Journeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5688,51 +5688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien De Benedittis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5815,51 +5815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5909,51 +5909,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants de l'innovation dans les services : une analyse à partir des formes d'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6408,51 +6408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jamen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mines Saint-Etienne. 2022, 99p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -6513,51 +6513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jamen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mines Saint-Etienne. 2022, 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -6669,51 +6669,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5CB8E84"/>
+    <w:nsid w:val="518551A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6900,51 +6900,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michelle-mongo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3204-7594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003377v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aouina&#239;t" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Thi Kim LE" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Adatto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1270" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04950770v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-025-00437-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594282v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aouinait" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.pr1.0110" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Champion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo Desage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raufflet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weissenberger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Croutzet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w94" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012890v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.041.0251" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03324565v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bela&#239;d" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03060503v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0593" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03111756v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03060638v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Ramdani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.12.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03324864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03350705v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Flambard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1976389" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01414407v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brodhag" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085324v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05057579v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Abdallah Malick Diouara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaillant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592975v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04218318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179067v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Benedittis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843239v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03605442v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleine Semaan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03663954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03699297v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54820/entrenova-2022-0035" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03673390v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03823725v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843215v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03918449v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03224922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03248088v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03224884v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03216534v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03224901v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03231160v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Salameh Bchara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02918495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02935743v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Felipe Lopez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02482765v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756542v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Autant-Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Buisson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Doisneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674352v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05216120v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ehq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607897v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04099899v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1314629" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20656" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288546v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608595v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Glaus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Levasseur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608490v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04100219v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03929871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/catastrophes-majeures-au-xxie-siecle-sante-environnement-alimentation-guerre/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03249255v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03470324v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79713-3_7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03060597v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412876v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05056444v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179379v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03919650v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03627339v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03477607v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795283v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Journeault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04322652v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03965860v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700457v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860803v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castelnau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04039433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04146623v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arancet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jamen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179125v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michelle-mongo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3204-7594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04950770v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-025-00437-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aouina&#239;t" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Thi Kim LE" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Adatto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1270" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594282v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aouinait" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.pr1.0110" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Champion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo Desage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raufflet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weissenberger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Croutzet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w94" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012890v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.041.0251" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03324565v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bela&#239;d" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03350705v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Flambard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1976389" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03324864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03060503v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0593" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03111756v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03060638v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Ramdani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.12.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01414407v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brodhag" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085324v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05057579v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Abdallah Malick Diouara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaillant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592975v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04218318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179067v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Benedittis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03918449v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03605442v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleine Semaan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03663954v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03673390v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03699297v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54820/entrenova-2022-0035" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03823725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843476v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03224922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03248088v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03224884v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03216534v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03224901v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03231160v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Salameh Bchara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02918495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02935743v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Felipe Lopez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02482765v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756542v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Autant-Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Buisson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Doisneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674352v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05216120v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ehq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607897v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04099899v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1314629" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20656" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288546v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608595v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Glaus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Levasseur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608490v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04100219v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03929871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/catastrophes-majeures-au-xxie-siecle-sante-environnement-alimentation-guerre/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03470324v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79713-3_7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03249255v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03060597v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412876v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05056444v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179379v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03919650v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03477607v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03627339v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795283v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Journeault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04322652v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03965860v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700457v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860803v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castelnau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04039433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04146623v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arancet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jamen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179125v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>