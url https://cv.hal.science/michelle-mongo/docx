--- v1 (2026-04-18)
+++ v2 (2026-05-10)
@@ -867,481 +867,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03324565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How large is the extent of COVID-19 on territorial inequality? France’s current situation and prospects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Services innovants et action publique pour dynamiser les économies territoriales: éléments d’analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00036846.2021.1976389⟩</w:t>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03350705v1</w:t>
+                <w:t xml:space="preserve">emse-03060503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the short- and long-term impacts of eco-innovation on levels of CO2 emissions?</w:t>
+                <w:t xml:space="preserve">L’Afrique Post-Covid19 devra elle être plus durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Belaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science for Environment Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.565</w:t>
+              <w:t xml:space="preserve">Liaison Energie Francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La pandémie de la COVID-19 Une opportunité pour développer des sociétés plus durables, justes, et résilientes, 115, pp.37-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">emse-03324864v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03111756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services innovants et action publique pour dynamiser les économies territoriales: éléments d’analyse</w:t>
+                <w:t xml:space="preserve">The Effects of Environmental Innovations on CO2 Emissions: Empirical Evidence from Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2020.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03060503v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03060638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Afrique Post-Covid19 devra elle être plus durable ?</w:t>
+                <w:t xml:space="preserve">What are the short- and long-term impacts of eco-innovation on levels of CO2 emissions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Belaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liaison Energie Francophonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, La pandémie de la COVID-19 Une opportunité pour développer des sociétés plus durables, justes, et résilientes, 115, pp.37-39</w:t>
+              <w:t xml:space="preserve">Science for Environment Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03111756v1</w:t>
+                <w:t xml:space="preserve">emse-03324864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Environmental Innovations on CO2 Emissions: Empirical Evidence from Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How large is the extent of COVID-19 on territorial inequality? France’s current situation and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Flambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boumediene Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (12), pp.1432-1448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2020.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2021.1976389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03060638v1</w:t>
+                <w:t xml:space="preserve">emse-03350705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de technologies</w:t>
               </w:r>
@@ -2139,839 +2139,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04179067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des enseignements pour une vision critique du management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exposition « Globalisto, une philosophie en mouvement » : Une installation de Moshekwa Langa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d’été : Enseigner à l’heure des enjeux planétaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Journées du patrimoine 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03918449v1</w:t>
+                <w:t xml:space="preserve">emse-03843239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser l'habitat d'aujourd'hui à travers les Innovations Contraintes par les Ressources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La diffusion des innovations &amp;quot;grassroot&amp;quot; dans les pays en développement : le cas de la voûte nubienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marleine Semaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rentrée Anthropocène 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Webinaire DD&amp;RSE@IMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03843215v1</w:t>
+                <w:t xml:space="preserve">emse-03605442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diffusion des innovations &amp;quot;grassroot&amp;quot; dans les pays en développement : le cas de la voûte nubienne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Économie circulaire et innovation : opportunités et défis dans les pays du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire DD&amp;RSE@IMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum international franconomics-2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03605442v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03823725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition « Globalisto, une philosophie en mouvement » : Une installation de Moshekwa Langa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">European innovation policies towards resource-constrained innovations In favour of circular economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Son Thi Kim LE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du patrimoine 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Forum Innovation 2022- Research and innovation policies in Europe: evolution, scope and perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Reseau de Recherche sur l'Innovation (RRI); Collège de l'Europe, May 2022, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03843239v1</w:t>
+                <w:t xml:space="preserve">emse-03663954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European innovation policies towards resource-constrained innovations In favour of circular economy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les facteurs d'adoption des pratiques de sobriété numérique dans les PME et ETI françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Laforest</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Peillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien De Benedittis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Innovation 2022- Research and innovation policies in Europe: evolution, scope and perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Reseau de Recherche sur l'Innovation (RRI); Collège de l'Europe, May 2022, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">Séminaire Marsouin 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03663954v1</w:t>
+                <w:t xml:space="preserve">emse-03673390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs d'adoption des pratiques de sobriété numérique dans les PME et ETI françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Industrial and Organizational Mutations in the Medical and Pharmaceutical Sectors Impulsed by Open Innovation During the Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Adatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Aouinaït</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Son Thi Kim LE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Marsouin 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 8th ENTerprise REsearch InNOVAtion Conference – ENTRENOVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRENET - Society for Advancing Innovation and Research in Economy, Jun 2022, Opatija, Croatia. pp.421-434, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54820/entrenova-2022-0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03673390v1</w:t>
+                <w:t xml:space="preserve">emse-03699297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial and Organizational Mutations in the Medical and Pharmaceutical Sectors Impulsed by Open Innovation During the Pandemic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Son Thi Kim LE</w:t>
+                <w:t xml:space="preserve">Effects of formalizing a CSR policy on the adoption of Green IT practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien De Benedittis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th ENTerprise REsearch InNOVAtion Conference – ENTRENOVA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16ème Congrès International Francophone en Entrepreneuriat et PME (CIFEPME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54820/entrenova-2022-0035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-03699297v1</w:t>
+                <w:t xml:space="preserve">emse-03843476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie circulaire et innovation : opportunités et défis dans les pays du Sud</w:t>
+                <w:t xml:space="preserve">Repenser l'habitat d'aujourd'hui à travers les Innovations Contraintes par les Ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum international franconomics-2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">Rentrée Anthropocène 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03823725v1</w:t>
+                <w:t xml:space="preserve">emse-03843215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of formalizing a CSR policy on the adoption of Green IT practices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolution des enseignements pour une vision critique du management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès International Francophone en Entrepreneuriat et PME (CIFEPME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Ecole d’été : Enseigner à l’heure des enjeux planétaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03843476v1</w:t>
+                <w:t xml:space="preserve">emse-03918449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource-constrained innovations: the case of the building sector</w:t>
               </w:r>
@@ -3020,191 +3020,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03224922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’université entrepreneuriale : expériences internationales / The entrepreneurial university: international experiences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resource-constrained innovations: three main innovation processes in developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marleine Semaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Matt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Innovation 2021 Enseignement Supérieur et Recherche : vecteur d’Innovations Responsables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Smart and Sustainable Cities 3rd International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Smart and Sustainable Cities, May 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03248088v1</w:t>
+                <w:t xml:space="preserve">emse-03224884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource-constrained innovations: three main innovation processes in developing countries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’université entrepreneuriale : expériences internationales / The entrepreneurial university: international experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart and Sustainable Cities 3rd International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Smart and Sustainable Cities, May 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Forum Innovation 2021 Enseignement Supérieur et Recherche : vecteur d’Innovations Responsables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03224884v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03248088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Afrique post-COVID-19, un exercice de prospective</w:t>
               </w:r>
@@ -3259,64 +3259,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dissemination of Grassroots innovations in developing countries: the case of the Nubian Vault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marleine Semaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3531,51 +3531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of green transport technologies on CO 2 emissions from the transportation sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Felipe Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4525,64 +4525,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interroger la création de valeur vers plus de soutenabilité : cas d’une innovation frugale grassroots en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marleine Semaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4808,178 +4808,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03929871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 and Cognitive Biases: What Lessons Can Be Learned to Fight Against Global Warming</w:t>
+                <w:t xml:space="preserve">Territory – Territorial Dynamics and Innovative Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dimitri Uzunidis, Fedoua Kasmi, Laurent Adatto. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Transition, Climate Change, and COVID-19</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Innovation Economics, Engineering and Management Handbook 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE; WILEY, pp.269-276, 2021, Special Themes, 9781786307019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03470324v1</w:t>
+                <w:t xml:space="preserve">emse-03249255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territory – Territorial Dynamics and Innovative Services</w:t>
+                <w:t xml:space="preserve">COVID-19 and Cognitive Biases: What Lessons Can Be Learned to Fight Against Global Warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation Economics, Engineering and Management Handbook 2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Transition, Climate Change, and COVID-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.119-133, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-79713-3_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03249255v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03470324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial dynamics and innovative services</w:t>
               </w:r>
@@ -5386,177 +5386,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03919650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibiliser l’ensemble des élèves ingénieurs aux enjeux climatiques, environnementaux et de développement durable, un nouveau tronc commun introduit à Mines Saint-Etienne</w:t>
+                <w:t xml:space="preserve">L’innovation environnementale : une solution face aux enjeux climat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03477607v1</w:t>
+                <w:t xml:space="preserve">emse-03627339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation environnementale : une solution face aux enjeux climat ?</w:t>
+                <w:t xml:space="preserve">Sensibiliser l’ensemble des élèves ingénieurs aux enjeux climatiques, environnementaux et de développement durable, un nouveau tronc commun introduit à Mines Saint-Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dubruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03627339v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03477607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6669,51 +6669,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="518551A0"/>
+    <w:nsid w:val="C8CA59C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6900,51 +6900,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michelle-mongo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3204-7594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04950770v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-025-00437-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aouina&#239;t" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Thi Kim LE" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Adatto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1270" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594282v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aouinait" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.pr1.0110" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Champion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo Desage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raufflet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weissenberger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Croutzet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w94" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012890v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.041.0251" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03324565v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bela&#239;d" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03350705v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Flambard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1976389" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03324864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03060503v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0593" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03111756v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03060638v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Ramdani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.12.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01414407v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brodhag" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085324v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05057579v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Abdallah Malick Diouara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaillant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592975v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04218318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179067v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Benedittis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03918449v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03605442v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleine Semaan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03663954v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03673390v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03699297v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54820/entrenova-2022-0035" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03823725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843476v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03224922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03248088v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03224884v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03216534v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03224901v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03231160v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Salameh Bchara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02918495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02935743v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Felipe Lopez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02482765v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756542v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Autant-Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Buisson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Doisneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674352v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05216120v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ehq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607897v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04099899v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1314629" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20656" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288546v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608595v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Glaus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Levasseur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608490v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04100219v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03929871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/catastrophes-majeures-au-xxie-siecle-sante-environnement-alimentation-guerre/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03470324v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79713-3_7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03249255v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03060597v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412876v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05056444v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179379v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03919650v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03477607v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03627339v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795283v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Journeault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04322652v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03965860v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700457v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860803v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castelnau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04039433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04146623v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arancet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jamen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179125v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michelle-mongo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3204-7594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04950770v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-025-00437-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aouina&#239;t" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Thi Kim LE" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Adatto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1270" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594282v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aouinait" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.pr1.0110" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Champion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo Desage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raufflet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weissenberger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Croutzet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w94" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012890v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.041.0251" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03324565v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bela&#239;d" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03060503v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0593" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03111756v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03060638v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Ramdani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.12.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03324864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03350705v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Flambard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1976389" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01414407v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brodhag" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085324v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05057579v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Abdallah Malick Diouara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaillant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592975v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04218318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179067v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Benedittis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843239v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03605442v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleine Semaan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03823725v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03663954v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03673390v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03699297v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54820/entrenova-2022-0035" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843215v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03918449v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03224922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03224884v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03248088v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03216534v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03224901v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03231160v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Salameh Bchara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02918495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02935743v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Felipe Lopez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02482765v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756542v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Autant-Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Buisson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Doisneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674352v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05216120v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ehq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607897v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04099899v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1314629" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20656" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288546v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608595v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Glaus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Levasseur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608490v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04100219v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03929871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/catastrophes-majeures-au-xxie-siecle-sante-environnement-alimentation-guerre/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03249255v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03470324v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79713-3_7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03060597v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412876v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05056444v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179379v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03919650v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03627339v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03477607v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795283v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Journeault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04322652v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03965860v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700457v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860803v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castelnau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04039433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04146623v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arancet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jamen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179125v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>