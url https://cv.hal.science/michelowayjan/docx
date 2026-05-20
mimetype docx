--- v0 (2026-03-06)
+++ v1 (2026-05-20)
@@ -228,840 +228,827 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Analysis of Liquid Neural Networks and Incremental Learning Approaches for Stock Market Prediction</w:t>
+                <w:t xml:space="preserve">Formula 1 Race Winner Prediction Using Random Forest and SHAP Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Jammal</w:t>
+                <w:t xml:space="preserve">Elias El Haber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Srour</w:t>
+                <w:t xml:space="preserve">Elie Sawaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Salman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Owayjan</w:t>
+                <w:t xml:space="preserve">Maroun Attieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omran Ayoub</w:t>
+                <w:t xml:space="preserve">Aldo Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weam Ghazaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Conference on Control, Automation, and Instrumentation (IC2AI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2025, Beirut, Lebanon. pp.1-6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IC2AI62984.2025.10932165⟩</w:t>
+              <w:t xml:space="preserve">, Feb 2025, Beirut, France. pp.1270-1274, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IC2AI62984.2025.10932140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05148958v1</w:t>
+                <w:t xml:space="preserve">hal-05148972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formula 1 Race Winner Prediction Using Random Forest and SHAP Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimized Car Cooling System Using Solar Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Sawaya</w:t>
+                <w:t xml:space="preserve">Elie Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroun Attieh</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaby Abou Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Owayjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Achkar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Conference on Control, Automation, and Instrumentation (IC2AI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IC2AI62984.2025.10932140⟩</w:t>
+              <w:t xml:space="preserve">The Fifth International Conference on Electrical Sciences and Technologies in the Maghreb (CISTEM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Rabat, Morocco. pp.03013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202533003013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148972v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Car Cooling System Using Solar Energy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing Reliability of Lightpath QoT Estimation Models using Bias Mitigation Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Jammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omran Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Bassil</w:t>
+                <w:t xml:space="preserve">Andrea Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Owayjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaby Abou Haidar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roger Achkar</w:t>
+                <w:t xml:space="preserve">Cristina Rottondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifth International Conference on Electrical Sciences and Technologies in the Maghreb (CISTEM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Rabat, Morocco. pp.03013, </w:t>
+              <w:t xml:space="preserve">2025 25th Anniversary International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2025, Barcelona, Spain. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202533003013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTON67126.2025.11125252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05144257v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Reliability of Lightpath QoT Estimation Models using Bias Mitigation Techniques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-Time Drone System for Detecting, Tracking, and Following of a Mobile Robot in ROS/Gazebo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Bianco</w:t>
+                <w:t xml:space="preserve">Ali Salman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Dika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Owayjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristina Rottondi</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Achkar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 25th Anniversary International Conference on Transparent Optical Networks (ICTON)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTON67126.2025.11125252⟩</w:t>
+              <w:t xml:space="preserve">2025 International Conference on Control, Automation, and Instrumentation (IC2AI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Beirut, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IC2AI62984.2025.10932288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233745v1</w:t>
+                <w:t xml:space="preserve">hal-05148967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Drone System for Detecting, Tracking, and Following of a Mobile Robot in ROS/Gazebo</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Driver Drowsiness Detection Using CNN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Diab</w:t>
+                <w:t xml:space="preserve">Maya Ghezzawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pio Jighalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaby Abou Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Owayjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Conference on Control, Automation, and Instrumentation (IC2AI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IC2AI62984.2025.10932288⟩</w:t>
+              <w:t xml:space="preserve">2025 Sixth International Conference on Advances in Computational Tools for Engineering Applications (ACTEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Zouk Mosbeh, Lebanon. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACTEA66485.2025.11189920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148967v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driver Drowsiness Detection Using CNN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pio Jighalian</w:t>
+                <w:t xml:space="preserve">Impact of System Order in Model-Free Control of Floating Offshore Wind Turbines: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Owayjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Khalil</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Sixth International Conference on Advances in Computational Tools for Engineering Applications (ACTEA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on Renewable Energy and Conservation (ICREC 2025),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICREC, Nov 2025, Florence, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516097v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics Informed Neural Networks to Solve the 2-D Heat Diffusion Equation</w:t>
               </w:r>
@@ -1158,593 +1145,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Model-Free Control of a Floating Offshore Wind Turbine under High Wind &amp; Wave Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparative Analysis of Liquid Neural Networks and Incremental Learning Approaches for Stock Market Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Jammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Salman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Owayjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mahfoud Tahlaiti</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omran Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCAD60883.2024.10553661⟩</w:t>
+              <w:t xml:space="preserve">2025 International Conference on Control, Automation, and Instrumentation (IC2AI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Beirut, Lebanon. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IC2AI62984.2025.10932165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665817v1</w:t>
+                <w:t xml:space="preserve">hal-05148958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Distance Metrics for Early RUL Estimation: a Liquid Neural Network Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Model-Free Control of a Floating Offshore Wind Turbine under High Wind &amp; Wave Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Owayjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaby Abou Haidar</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Achkar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Tahlaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Sixth International Conference on Advances in Computational Tools for Engineering Applications (ACTEA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACTEA66485.2025.11189955⟩</w:t>
+              <w:t xml:space="preserve">2024 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD60883.2024.10553661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516100v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Nonlinearities on the Robustness of Various Controllers: Application on a DC Motor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring Distance Metrics for Early RUL Estimation: a Liquid Neural Network Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haidar Damen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abou Chaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Owayjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Moreau</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaby Abou Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Achkar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Multidisciplinary Conference on Engineering Technology (IMCET)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IMCET.2018.8603065⟩</w:t>
+              <w:t xml:space="preserve">2025 Sixth International Conference on Advances in Computational Tools for Engineering Applications (ACTEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Zouk Mosbeh, Lebanon. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACTEA66485.2025.11189955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472774v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Approach to Compare a Sliding Mode Controller with a CRONE Controller in Frequency Domain: Application to a Linear DC Motor</w:t>
+                <w:t xml:space="preserve">The Effects of Nonlinearities on the Robustness of Various Controllers: Application on a DC Motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Owayjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Abi Zeid Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Multidisciplinary Conference on Engineering Technology </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Multidisciplinary Conference on Engineering Technology (IMCET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Beirut, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMCET.2018.8603065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712850v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Novel Approach to Compare a Sliding Mode Controller with a CRONE Controller in Frequency Domain: Application to a Linear DC Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Owayjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Abi Zeid Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Multidisciplinary Conference on Engineering Technology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Beirut, Lebanon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Comparison between Frequency Domain and Time Domain Controller Synthesis: Position Control of a DC Motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Owayjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Abi Zeid Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IEEE International Conference on Technological Advances in Electrical, Electronics and Computer Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Beirut, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1891,51 +2012,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05505547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Owayjan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Achkar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ait-Ahmed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.124102" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Jammal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Srour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omran Ayoub" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2AI62984.2025.10932165" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148972v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias El Haber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sawaya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Attieh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Tannous" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weam Ghazaly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2AI62984.2025.10932140" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bassil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Abou Haidar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533003013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233745v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bianco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rottondi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON67126.2025.11125252" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148967v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dika" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Diab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2AI62984.2025.10932288" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516097v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Ghezzawi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pio Jighalian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khalil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACTEA66485.2025.11189920" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516099v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ozeir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bazzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Nuwayhid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACTEA66485.2025.11189901" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Tahlaiti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553661" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516100v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Damen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abou Chaar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACTEA66485.2025.11189955" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472774v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Abi Zeid Daou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMCET.2018.8603065" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712850v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712841v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05505547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Owayjan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Achkar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ait-Ahmed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.124102" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias El Haber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sawaya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Attieh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Tannous" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weam Ghazaly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2AI62984.2025.10932140" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bassil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Abou Haidar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533003013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233745v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Jammal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omran Ayoub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bianco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rottondi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON67126.2025.11125252" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148967v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dika" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Diab" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2AI62984.2025.10932288" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Ghezzawi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pio Jighalian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khalil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACTEA66485.2025.11189920" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05576386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Saim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516099v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ozeir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bazzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Nuwayhid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACTEA66485.2025.11189901" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Srour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2AI62984.2025.10932165" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665817v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Tahlaiti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553661" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Damen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abou Chaar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACTEA66485.2025.11189955" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472774v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Abi Zeid Daou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMCET.2018.8603065" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712850v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>