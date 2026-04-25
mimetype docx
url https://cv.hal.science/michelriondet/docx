--- v0 (2026-03-27)
+++ v1 (2026-04-25)
@@ -853,51 +853,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Effect on a Cavitating Inducer—Part I: Geometrical Similarity of Leading Edge Cavities and Cavitation Instabilities</w:t>
+                <w:t xml:space="preserve">Thermodynamic Effect on a Cavitating Inducer—Part II: On-Board Measurements of Temperature Depression Within Leading Edge Cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boitel</w:t>
@@ -944,94 +944,94 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 132 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4001006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4001007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219812v1</w:t>
+                <w:t xml:space="preserve">hal-04219815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Effect on a Cavitating Inducer—Part II: On-Board Measurements of Temperature Depression Within Leading Edge Cavities</w:t>
+                <w:t xml:space="preserve">Thermodynamic Effect on a Cavitating Inducer—Part I: Geometrical Similarity of Leading Edge Cavities and Cavitation Instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boitel</w:t>
@@ -1078,70 +1078,70 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 132 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4001007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4001006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219815v1</w:t>
+                <w:t xml:space="preserve">hal-04219812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cavitation instability induced by the development of a re-entrant jet</w:t>
               </w:r>
@@ -2184,51 +2184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hofmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Margueret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riondet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Majkut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.206423" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thi&#233;baut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaudion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0132085" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065110v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hujer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bastien Carrat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M&#252;ller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/656/1/012051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133748v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Deplancke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lame" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cavaill&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Fivel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.077" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905642v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Franc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayat Karimi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges L. Chahine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.09.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936642v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005342" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219812v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boitel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Janson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212301v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Callenaere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112001005420" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-W47XTSJ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473785v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897925v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Oudart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ma&#238;tre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Zeidan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3063646" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216176v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rebattet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonhomme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134282v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hofmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Margueret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riondet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Majkut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.206423" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thi&#233;baut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaudion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0132085" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065110v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hujer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bastien Carrat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M&#252;ller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/656/1/012051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133748v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Deplancke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lame" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cavaill&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Fivel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.077" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905642v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Franc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayat Karimi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges L. Chahine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.09.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936642v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005342" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boitel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Janson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219812v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212301v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Callenaere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112001005420" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-W47XTSJ4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473785v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897925v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Oudart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ma&#238;tre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Zeidan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3063646" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216176v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rebattet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonhomme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134282v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>