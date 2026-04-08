--- v0 (2026-03-04)
+++ v1 (2026-04-08)
@@ -84,11744 +84,11732 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (134)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (135)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech biomarkers for automated depression level detection</w:t>
+                <w:t xml:space="preserve">Speed of ultrasound and linear attenuation measured through biomimetic bone ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vered Aharonson</w:t>
+                <w:t xml:space="preserve">Eedit Koivukangas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verushen Coopoo</w:t>
+                <w:t xml:space="preserve">Nonna Nurmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
+                <w:t xml:space="preserve">Konstantin Malafeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michiel Postema</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sofia Voimanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harish Swaminathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Directions in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/cdbme-2025-0172⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26, pp.100947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2026.100947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216904v2</w:t>
+                <w:t xml:space="preserve">hal-05562039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diurnal variation of the distance between cranium and the third lumbar vertebra and its implications for craniospinal irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annele Heikkilä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maija Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Vanhanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuomas Koivumäki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Imaging in Radiation Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 34, pp.100760. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phro.2025.100760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying acoustic properties of squeaky cheese using sonography and high-speed photography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Speech biomarkers for automated depression level detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elina Nurkkala</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vered Aharonson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verushen Coopoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Symposium on Ultrasonic Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24492/use.46.0_1J2-1⟩</w:t>
+              <w:t xml:space="preserve">Current Directions in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Proceedings of the 2025 Joint Annual Conference of the Austrian (ÖGBMT), German (VDE DGBMT) and Swiss (SSBE) Societies for Biomedical Engineering (9–11 September 2025, Muttenz/Basel, Switzerland), 11 (1), pp.282-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cdbme-2025-0172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272131v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216904v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric consequences of adapting the craniocaudal isocenter distance to daily patient position in craniospinal irradiation using volumetric modulated arc therapy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying acoustic properties of squeaky cheese using sonography and high-speed photography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michiel Postema</w:t>
+                <w:t xml:space="preserve">Sofia Voimanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eedit Koivukangas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Nurkkala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoru Hashimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Clinical Medical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of Symposium on Ultrasonic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46, pp.1J2-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24492/use.46.0_1J2-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acm2.14530⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04737599v3</w:t>
+                <w:t xml:space="preserve">hal-05272131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The accuracy of surface imaging in detecting secondary patient motion caused by pitch and roll corrections in pelvic radiotherapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dosimetric consequences of adapting the craniocaudal isocenter distance to daily patient position in craniospinal irradiation using volumetric modulated arc therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annele Heikkilä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antti Vanhanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maija Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tuomas Koivumäki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 138, pp.105097. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Clinical Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.e14530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2025.105097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/acm2.14530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216922v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737599v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fantastic squeaks and where to find them: producing and analysing audible acoustics from leipäjuusto</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
+                <w:t xml:space="preserve">The accuracy of surface imaging in detecting secondary patient motion caused by pitch and roll corrections in pelvic radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annele Heikkilä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anu Hopia</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eeva Boman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Aula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Laaksomaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuomas Koivumäki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Directions in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/cdbme-2024-2114⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138, pp.105097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2025.105097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737473v2</w:t>
+                <w:t xml:space="preserve">hal-05216922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of wearing a face mask on speech properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Using a confined space to boost the driving amplitude of pulsating bubbles to facilitate jetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Anderton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vered Aharonson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoyuki Otake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hu Xinyue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Directions in Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Proceedings of the 58th Annual Meeting of the German Society of Biomedical Engineering (18 – 20 September 2024, Stuttgart), 10 (4), pp.13-16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/cdbme-2024-2004⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Proceedings of the 58th Annual Meeting of the German Society of Biomedical Engineering (18 – 20 September 2024, Stuttgart), 10 (4), pp.144-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cdbme-2024-2035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737501v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737524v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a voice-based severity scale for Parkinson’s disease monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vered Aharonson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Directions in Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Proceedings of the 58th Annual Meeting of the German Society of Biomedical Engineering (18 – 20 September 2024, Stuttgart), 10 (4), pp.686-689. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/cdbme-2024-2168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737545v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a confined space to boost the driving amplitude of pulsating bubbles to facilitate jetting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of wearing a face mask on speech properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vered Aharonson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Putter-Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Tetin Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Directions in Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Proceedings of the 58th Annual Meeting of the German Society of Biomedical Engineering (18 – 20 September 2024, Stuttgart), 10 (4), pp.144-147. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/cdbme-2024-2035⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Proceedings of the 58th Annual Meeting of the German Society of Biomedical Engineering (18 – 20 September 2024, Stuttgart), 10 (4), pp.13-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cdbme-2024-2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737524v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737501v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric effect of rotational setup errors in volumetric modulated arc therapy and field-in-field treatment of left-sided breast cancer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fantastic squeaks and where to find them: producing and analysing audible acoustics from leipäjuusto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Nurkkala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anu Hopia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Directions in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Proceedings of the 58th Annual Meeting of the German Society of Biomedical Engineering (18 – 20 September 2024, Stuttgart), 10 (4), pp.465-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cdbme-2024-2114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2023.103203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04366710v1</w:t>
+                <w:t xml:space="preserve">hal-04737473v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-speed photography of gas release from bioactive glass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Momoka Yamasaku</w:t>
+                <w:t xml:space="preserve">Dosimetric effect of rotational setup errors in volumetric modulated arc therapy and field-in-field treatment of left-sided breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annele Heikkilä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eeva Boman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maija Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Vanhanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikko Mankinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 117, pp.103203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2023.103203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35848/1347-4065/ad1bc2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04373393v1</w:t>
+                <w:t xml:space="preserve">hal-04366710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic fractures shown inside tablets after impact</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">High-speed photography of gas release from bioactive glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Anderton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joona Sorjonen</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hu Xinyue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momoka Yamasaku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Special Issue on Ultrasonic Electronics 2023 (USE2023), 63 (2), pp.028005. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35848/1347-4065/ad21be⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Special Issue on Ultrasonic Electronics 2023 (USE2023), 63 (2), pp.028001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35848/1347-4065/ad1bc2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411113v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic nucleation of bioactive glass particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Microscopic fractures shown inside tablets after impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Anderton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Momoka Yamasaku</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Hannula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joona Sorjonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Symposium on Ultrasonic Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Special Issue on Ultrasonic Electronics 2023 (USE2023), 63 (2), pp.028005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35848/1347-4065/ad21be⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24492/use.44.0_3P5-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04222320v1</w:t>
+                <w:t xml:space="preserve">hal-04411113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-speed optical observations of asymmetric pulsations of microbubbles released from tablet matrix</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sobel edge detection for quantifying the effectiveness of focused ultrasound thalamotomy for tremor relief</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vered Aharonson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robyn Gebbie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse van der Merwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Schlesinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Directions in Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Proceedings of the 57th Annual Meeting of the German Society of Biomedical Engineering (26 – 28 September 2023, Duisburg), 9 (1), pp.25-28. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/cdbme-2023-1007⟩</w:t>
+              <w:t xml:space="preserve">, 2023, Proceedings of the 57th Annual Meeting of the German Society of Biomedical Engineering (26 – 28 September 2023, Duisburg), 9 (1), pp.17-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cdbme-2023-1005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215141v2</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215115v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonic disruption of wood pulp fibres aided by hydrophobic cavitation nuclei</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Closeups of a not-so-domestic mite tritonymph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayache Bouakaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35848/1347-4065/acaadd⟩</w:t>
+              <w:t xml:space="preserve">Allergo Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (8), pp.337-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40629-023-00249-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03895903v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091720v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closeups of a not-so-domestic mite tritonymph</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-speed optical observations of asymmetric pulsations of microbubbles released from tablet matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Anderton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hu Xinyue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoyuki Otake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joona Sorjonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergo Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40629-023-00249-6⟩</w:t>
+              <w:t xml:space="preserve">Current Directions in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Proceedings of the 57th Annual Meeting of the German Society of Biomedical Engineering (26 – 28 September 2023, Duisburg), 9 (1), pp.25-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cdbme-2023-1007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04091720v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215141v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobel edge detection for quantifying the effectiveness of focused ultrasound thalamotomy for tremor relief</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic nucleation of bioactive glass particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Anderton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hu Xinyue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momoka Yamasaku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Directions in Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of Symposium on Ultrasonic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44, pp.3P5-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24492/use.44.0_3P5-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/cdbme-2023-1005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04215115v2</w:t>
+                <w:t xml:space="preserve">hal-04222320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of carbon black tattoo ink hydrophobicity pre- and post-sonication</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sonic disruption of wood pulp fibres aided by hydrophobic cavitation nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Anderton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ken J Nixon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Albert Thijs Poortinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hu Xinyue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuki Kudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Directions in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/cdbme-2023-1003⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (1), pp.018001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35848/1347-4065/acaadd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215182v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonic cracking at low acoustic amplitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Anderton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoyuki Otake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hu Xinyue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momoka Yamasaku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Symposium on Ultrasonic Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 44, pp.2E1-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24492/use.44.0_2E1-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonic cracking of calcium carbonate-encapsulated microbubbles observed at moderate acoustic amplitudes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quantification of carbon black tattoo ink hydrophobicity pre- and post-sonication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Bruin Jordaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken J Nixon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Directions in Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Proceedings of the 57th Annual Meeting of the German Society of Biomedical Engineering (26 – 28 September 2023, Duisburg), 9 (1), pp.37-40. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, Proceedings of the 57th Annual Meeting of the German Society of Biomedical Engineering (26 – 28 September 2023, Duisburg), 9 (1), pp.9-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cdbme-2023-1003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/cdbme-2023-1010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04215197v1</w:t>
+                <w:t xml:space="preserve">hal-04215182v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First experiments with carbon black pigment dispersion acting as a Janus ultrasound contrast agent</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sonic cracking of calcium carbonate-encapsulated microbubbles observed at moderate acoustic amplitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ken J Nixon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Albert Thijs Poortinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Anderton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momoka Yamasaku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIO Integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15212/bioi-2023-0004⟩</w:t>
+              <w:t xml:space="preserve">Current Directions in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Proceedings of the 57th Annual Meeting of the German Society of Biomedical Engineering (26 – 28 September 2023, Duisburg), 9 (1), pp.37-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cdbme-2023-1010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185222v3</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rough handling accelerates tablet swelling in ultrasound</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">First experiments with carbon black pigment dispersion acting as a Janus ultrasound contrast agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Bruin Jordaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken J Nixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Symposium on Ultrasonic Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24492/use.44.0_2P2-4⟩</w:t>
+              <w:t xml:space="preserve">BIO Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (2), pp.73-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15212/bioi-2023-0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222339v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185222v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-computed tomography shows silent bubbles in squeaky mozzarella</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Rough handling accelerates tablet swelling in ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Anderton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Hannula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jari Hyttinen</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joona Sorjonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Directions in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/cdbme-2023-1002⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of Symposium on Ultrasonic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44, pp.2P2-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24492/use.44.0_2P2-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215162v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the rigidity of four hundred Pickering-stabilised microbubbles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Micro-computed tomography shows silent bubbles in squeaky mozzarella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Nurkkala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Hannula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Albert Thijs Poortinga</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anu Hopia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jari Hyttinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35848/1347-4065/ac4adc⟩</w:t>
+              <w:t xml:space="preserve">Current Directions in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Proceedings of the 57th Annual Meeting of the German Society of Biomedical Engineering (26 – 28 September 2023, Duisburg), 9 (1), pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cdbme-2023-1002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516687v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215162v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid tablet swelling and disintegration during exposure to brightness-mode ultrasound</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Determining the influence of endoskeleton friction on the damping of pulsating antibubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Anderton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vered Aharonson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35848/1347-4065/ac467f⟩</w:t>
+              <w:t xml:space="preserve">Current Directions in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Proceedings of the 2022 Joint Annual Conference of the Austrian (ÖGBMT), German (VDE DGBMT) and Swiss (SSBE) Societies for Biomedical Engineering, 8 (2), pp.781-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cdbme-2022-1199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03503073v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the gelation of gellan gum with torsion rheometry and brightness-mode ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Anderton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Kellomäki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Directions in Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Proceedings of the 2022 Joint Annual Conference of the Austrian (ÖGBMT), German (VDE DGBMT) and Swiss (SSBE) Societies for Biomedical Engineering, 8 (2), pp.33-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/cdbme-2022-1010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the influence of endoskeleton friction on the damping of pulsating antibubbles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Rapid tablet swelling and disintegration during exposure to brightness-mode ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Anderton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antje Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew John Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuki Kudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Directions in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/cdbme-2022-1199⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ultrasonic Electronics, 61 (SG), pp.SG1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35848/1347-4065/ac467f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696318v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A brief note on experimental setups for in-vitro optical observations of HeLa cells and phospholipid-shelled microbubbles subjected to ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.100043. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phmed.2021.100043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366911v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation thresholds simulated for antibubbles with various infinitesimal elastic shells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">On the rigidity of four hundred Pickering-stabilised microbubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Anderton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryunosuke Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ri-Ichiro Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Thijs Poortinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Directions in Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ultrasonic Electronics, 61 (SG), pp.SG8001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35848/1347-4065/ac4adc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/cdbme-2022-1020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03696317v1</w:t>
+                <w:t xml:space="preserve">hal-03516687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-computed tomography and brightness-mode ultrasound show air entrapments inside tablets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Hannula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Directions in Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Proceedings of the 2022 Joint Annual Conference of the Austrian (ÖGBMT), German (VDE DGBMT) and Swiss (SSBE) Societies for Biomedical Engineering, 8 (2), pp.41-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/cdbme-2022-1012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental setup for the ultrasonic fractionation of flowing whole blood in a capillary</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fragmentation thresholds simulated for antibubbles with various infinitesimal elastic shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Anderton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Directions in Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Proceedings of the 2022 Joint Annual Conference of the Austrian (ÖGBMT), German (VDE DGBMT) and Swiss (SSBE) Societies for Biomedical Engineering, 8 (2), pp.89-92. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/cdbme-2022-1024⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Proceedings of the 2022 Joint Annual Conference of the Austrian (ÖGBMT), German (VDE DGBMT) and Swiss (SSBE) Societies for Biomedical Engineering, 8 (2), pp.73-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cdbme-2022-1020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696320v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-cycle oscillation excursions of Pickering-stabilised microbubbles subjected to a high-amplitude ultrasound pulse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Albert Thijs Poortinga</w:t>
+                <w:t xml:space="preserve">Experimental setup for the ultrasonic fractionation of flowing whole blood in a capillary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charl Smalberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malavika Nathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Milton Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marietha Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Directions in Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Proceedings of the 2022 Joint Annual Conference of the Austrian (ÖGBMT), German (VDE DGBMT) and Swiss (SSBE) Societies for Biomedical Engineering, 8 (2), pp.30-32. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/cdbme-2022-1009⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Proceedings of the 2022 Joint Annual Conference of the Austrian (ÖGBMT), German (VDE DGBMT) and Swiss (SSBE) Societies for Biomedical Engineering, 8 (2), pp.89-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cdbme-2022-1024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696311v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental acoustic characterisation of an endoskeletal antibubble contrast agent: first results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michiel Postema</w:t>
+                <w:t xml:space="preserve">First-cycle oscillation excursions of Pickering-stabilised microbubbles subjected to a high-amplitude ultrasound pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Anderton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryunosuke Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ri-Ichiro Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Thijs Poortinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.15242⟩</w:t>
+              <w:t xml:space="preserve">Current Directions in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Proceedings of the 2022 Joint Annual Conference of the Austrian (ÖGBMT), German (VDE DGBMT) and Swiss (SSBE) Societies for Biomedical Engineering, 8 (2), pp.30-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cdbme-2022-1009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338989v4</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitating understanding, modeling and simulation of infectious disease epidemics in the age of COVID-19</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The ultrasound-triggered explosion of an endoskeletal antibubble yields a predictable fragment size distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Anderton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuki Kudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Thijs Poortinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2021.593417⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, pp.128001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35848/1347-4065/ac3184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192658v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ultrasound-triggered explosion of an endoskeletal antibubble yields a predictable fragment size distribution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Facilitating understanding, modeling and simulation of infectious disease epidemics in the age of COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Milton Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamin Achari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robyn Letts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Pantanowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35848/1347-4065/ac3184⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2021.593417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03387809v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Threshold-based outer lip segmentation using support vector regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashley Gritzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Milton Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vered Aharonson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (6), pp.1197-1202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11760-020-01849-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation threshold of carbon black ultrasound contrast agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryunosuke Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koji Fushino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koji Fushino</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Miryu Shinzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobuki Kudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Ultrasonic Electronics, 60 (SD), pp.SDDA06. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35848/1347-4065/abef0f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the attenuation of ultrasound by pure black tattoo ink</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
+                <w:t xml:space="preserve">Experimental acoustic characterisation of an endoskeletal antibubble contrast agent: first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Panfilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Deroubaix</w:t>
+                <w:t xml:space="preserve">Peiran Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Penny</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ruud J.G. van Sloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hessel Wijkstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAIEE Africa Research Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/SAIEE.2021.9340534⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (11), pp.6765-6780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.15242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192696v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338989v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic tablet disintegration for controlled digestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the attenuation of ultrasound by pure black tattoo ink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Penny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Symposium on Ultrasonic Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAIEE Africa Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 112 (1), pp.24-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/SAIEE.2021.9340534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24492/use.42.0_2E2-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03338945v1</w:t>
+                <w:t xml:space="preserve">hal-03192696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep impact of superficial skin inking: acoustic analysis of underlying tissue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic tablet disintegration for controlled digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Anderton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antje Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew John Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuki Kudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIO Integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15212/bioi-2021-0004⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of Symposium on Ultrasonic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, The 42nd Symposium on UltraSonic Electronics (USE2021), Wednesday 25th - Friday 27th October 2021, Online Symposium, pp.2E2-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24492/use.42.0_2E2-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243904v2</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonic shrinking of Pickering-stabilised ultrasound contrast agent at a low acoustic amplitude</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Deep impact of superficial skin inking: acoustic analysis of underlying tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Symposium on Ultrasonic Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24492/use.42.0_2E4-4⟩</w:t>
+              <w:t xml:space="preserve">BIO Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (3), pp.109-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15212/bioi-2021-0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338965v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243904v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic pupil detection and gaze estimation using the vestibulo-ocular reflex in a low-cost eye-tracking setup</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sonic shrinking of Pickering-stabilised ultrasound contrast agent at a low acoustic amplitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Anderton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryunosuke Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ri-Ichiro Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Thijs Poortinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAIEE Africa Research Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/SAIEE.2020.9142605⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of Symposium on Ultrasonic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, The 42nd Symposium on UltraSonic Electronics (USE2021), Wednesday 25th - Friday 27th October 2021, Online Symposium, pp.2E4-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24492/use.42.0_2E4-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192701v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting edge technology: sound sharpens the blade</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Automated stage discrimination of Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vered Aharonson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabeel Seedat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Israeli-Korn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Hassin-Baer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BIO Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (2), pp.55-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15212/bioi-2020-0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2020.107336⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03192706v1</w:t>
+                <w:t xml:space="preserve">hal-03192434v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-speed footage shows transient ultrasonic nucleation of different hydrophobic particles in suspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryunosuke Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ri-Ichiro Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Thijs Poortinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobuki Kudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Ultrasonic Electronics, 59 (SK), pp.SKKD07. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35848/1347-4065/ab7f19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated stage discrimination of Parkinson’s disease</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cutting edge technology: sound sharpens the blade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antje Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Keir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIO Integration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 166, pp.107336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2020.107336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15212/bioi-2020-0006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03192434v2</w:t>
+                <w:t xml:space="preserve">hal-03192706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient ink nucleation: the proof is in the pudding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryunosuke Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koji Fushino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koji Fushino</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Miryu Shinzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobuki Kudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Symposium on Ultrasonic Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, The 41th Symposium on UltraSonic Electronics (USE2020), Wednesday 25th - Friday 27th, November 2020, Online Symposium (Cosponsored by Graduate School of Engineering, Osaka University), pp.2E5-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24492/use.41.0_2E5-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebulization criteria and quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nardos Hailu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Krejcar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawit Assefa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (2), pp.91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/fluids5020091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric oscillations of endoskeletal antibubbles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic pupil detection and gaze estimation using the vestibulo-ocular reflex in a low-cost eye-tracking setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vered Aharonson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verushen Coopoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Govender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35848/1347-4065/ab79e7⟩</w:t>
+              <w:t xml:space="preserve">SAIEE Africa Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 111 (3), pp.120-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/SAIEE.2020.9142605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192674v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillating endoskeletal antibubbles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Asymmetric oscillations of endoskeletal antibubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobuki Kudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryunosuke Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ri-Ichiro Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Symposium on Ultrasonic Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24492/use.40.0_2E3-1⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Ultrasonic Electronics, 59 (SK), pp.SKKE02. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35848/1347-4065/ab79e7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199118v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound homogenises suspensions of hydrophobic particles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Oscillating endoskeletal antibubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuki Kudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryunosuke Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ri-Ichiro Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Symposium on Ultrasonic Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, The 40th Symposium on UltraSonic Electronics (USE2019), Monday 25th - Wednesday 27th, November 2019, Academy Common, Meiji University (Chiyoda-ku, Tokyo, Japan), pp.2E2-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24492/use.40.0_2E2-4⟩</w:t>
+              <w:t xml:space="preserve">, 2019, The 40th Symposium on UltraSonic Electronics (USE2019), Monday 25th - Wednesday 27th, November 2019, Academy Common, Meiji University (Chiyoda-ku, Tokyo, Japan), pp.2E3-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24492/use.40.0_2E3-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199109v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipase diffusion in oil-filled, alginate micro- and macrobeads</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ultrasound homogenises suspensions of hydrophobic particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryunosuke Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ri-Ichiro Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Thijs Poortinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuki Kudo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.07.028⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of Symposium on Ultrasonic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, The 40th Symposium on UltraSonic Electronics (USE2019), Monday 25th - Wednesday 27th, November 2019, Academy Common, Meiji University (Chiyoda-ku, Tokyo, Japan), pp.2E2-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24492/use.40.0_2E2-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192786v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic response from microscopic antibubbles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lipase diffusion in oil-filled, alginate micro- and macrobeads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline van Leusden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertjan J. M. den Hartog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aalt Bast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert T Poortinga</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erik van Der Linden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 137, pp.148-150. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85, pp.242-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.03.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498755v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound Image Improvement by Code Bit Elongation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harmonic response from microscopic antibubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ihor Trots</w:t>
+                <w:t xml:space="preserve">Anthony Novell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrzej Nowicki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michiel Postema</w:t>
+                <w:t xml:space="preserve">Charles Sennoga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert T Poortinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayache Bouakaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSP.2017.2776040⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 137, pp.148-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498660v1</w:t>
+                <w:t xml:space="preserve">hal-02498755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the behaviour of living cells under the influence of ultrasound</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrasound Image Improvement by Code Bit Elongation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihor Trots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fluids3040082⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (3), pp.437-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2017.2776040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192733v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From cosmos to clinic: using Star Wars seismics for diagnosis and therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Acoustic bubbles in therapy: Recent advances with medical microbubbles, clouds, and harmonic antibubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayache Bouakaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Comment: A Southern African Physics Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.4771047⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140, pp.150-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229385v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic bubbles in therapy: Recent advances with medical microbubbles, clouds, and harmonic antibubbles</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the behaviour of living cells under the influence of ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Milton Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Anderton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charl Smalberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jethro Polliack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malavika Nathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.05.002⟩</w:t>
+              <w:t xml:space="preserve">Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (4), pp.82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fluids3040082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498747v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of red blood cell oscillations in an ultrasound field</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">From cosmos to clinic: using Star Wars seismics for diagnosis and therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Comment: A Southern African Physics Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (2), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4771047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/aoa-2017-0013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03192804v1</w:t>
+                <w:t xml:space="preserve">hal-03229385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size determination of microbubbles in optical microscopy: a best-case scenario</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Theory of red blood cell oscillations in an ultrasound field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristoffer Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Kimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dawit Assefa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.25.033588⟩</w:t>
+              <w:t xml:space="preserve">Archives of Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (1), pp.121-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/aoa-2017-0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498802v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeation of probe molecules into alginate microbeads: effect of salt and processing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Size determination of microbubbles in optical microscopy: a best-case scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habtamu Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Krejcar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawit Assefa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.06.028⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (26), pp.33588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.25.033588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198815v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined low-pressure hydrogen peroxide evaporation plus hydrogen plasma treatment method for sterilization. Part 1: Characterization of the condensation process and proof-of-concept</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Permeation of probe molecules into alginate microbeads: effect of salt and processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline van Leusden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertjan J. M. den Hartog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aalt Bast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik van Der Linden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201600198⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73, pp.255-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192744v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annular phased array transducer for preclinical testing of anti-cancer drug efficacy on small animals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A combined low-pressure hydrogen peroxide evaporation plus hydrogen plasma treatment method for sterilization. Part 1: Characterization of the condensation process and proof-of-concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Stapelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Kujawska</w:t>
+                <w:t xml:space="preserve">Marcel Fiebrandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Secomski</w:t>
+                <w:t xml:space="preserve">Marina Raguse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michał Byra</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Jan-Wilm Lackmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 76, pp.92-98. </w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (8), pp.1600198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201600198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192798v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Как выступают с докладами физики Западной Европы и физики из стран бывшего Советского Союза</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Annular phased array transducer for preclinical testing of anti-cancer drug efficacy on small animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Kujawska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Secomski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Byra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Nowicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">СОВЕТСКИЙ ФИЗИК</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.4770207⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76, pp.92-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195271v1</w:t>
+                <w:t xml:space="preserve">hal-03192798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A human clinical trial using ultrasound and microbubbles to enhance gemcitabine treatment of inoperable pancreatic cancer</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Special issue: wave electronics and applications thereof in information and telecommunication systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Schjött</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sergei Kulakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. N. Yakimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bugaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaly Voloshinov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2016.10.007⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 112, pp.216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2016.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192818v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound and microbubble enhanced treatment of inoperable pancreatic adenocarcinoma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tissue attenuation estimation by mean frequency downshift and bandwidth limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziemowit Klimonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Litniewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/JCO.2016.34.15_suppl.e15703⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (8), pp.1107-1115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2574399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192424v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound- and microbubble-enhanced chemotherapy for treating pancreatic cancer: a phase I clinical trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Harmonic antibubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristoffer Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Thijs Poortinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4950209⟩</w:t>
+              <w:t xml:space="preserve">Archives of Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, The 10th EAA International Symposium on Hydroacoustics, Jastrzębia Góra, Poland, May 17 – 20, 2016, 41 (2), pp.364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/aoa-2016-0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192425v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue attenuation estimation by mean frequency downshift and bandwidth limitation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ultrasound- and microbubble-enhanced chemotherapy for treating pancreatic cancer: a phase I clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Dimcevski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmet Mc Cormack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjørn Tore Gjertsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2574399⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Program Abstracts of the 171st Meeting of the Acoustical Society of America, 139 (4), pp.2092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4950209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192827v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic antibubbles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Ultrasound and microbubble enhanced treatment of inoperable pancreatic adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Gjorgji Dimcevski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tormod Bjånes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dag Hoem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Schjött</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/aoa-2016-0038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 ASCO Annual Meeting I, 34 (15 suppl), pp.e15703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.2016.34.15_suppl.e15703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189362v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special issue: wave electronics and applications thereof in information and telecommunication systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. N. Yakimov</w:t>
+                <w:t xml:space="preserve">A human clinical trial using ultrasound and microbubbles to enhance gemcitabine treatment of inoperable pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Dimcevski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bugaev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michiel Postema</w:t>
+                <w:t xml:space="preserve">Tormod Bjånes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitaly Voloshinov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dag Hoem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Schjött</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2016.06.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 243, pp.172-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2016.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192852v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass-windowed ultrasound transducers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Ultrasound fights cancer with microbubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmet Mc Cormack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjørn Tore Gjertsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odd Helge Gilja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.02.005⟩</w:t>
+              <w:t xml:space="preserve">HealthManagement.org - The Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (2), pp.176-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4841051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192839v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian formalism for computing oscillations of spherically symmetric encapsulated acoustic antibubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristoffer Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydroacoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19, pp.197-207. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4883605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound fights cancer with microbubbles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Glass-windowed ultrasound transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torstein Yddal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odd Helge Gilja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Cochran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HealthManagement.org - The Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68, pp.108-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.4841051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03201145v1</w:t>
+                <w:t xml:space="preserve">hal-03192839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength of microbeads for the encapsulation of heat sensitive, hydrophobic components</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Как выступают с докладами физики Западной Европы и физики из стран бывшего Советского Союза</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.12.017⟩</w:t>
+              <w:t xml:space="preserve">СОВЕТСКИЙ ФИЗИК</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (1), pp.47-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4770207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192860v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure engineering of filled protein microbeads to tailor release of oil droplets in gastric digestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Strength of microbeads for the encapsulation of heat sensitive, hydrophobic components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline van Leusden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertjan J. M. den Hartog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aalt Bast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik van Der Linden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6fo00405a⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.318-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192844v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound sonoporation in pancreatic adenocarcinoma</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Structure engineering of filled protein microbeads to tailor release of oil droplets in gastric digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline van Leusden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertjan J. M. den Hartog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aalt Bast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik van Der Linden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2014.12.375⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (8), pp.3539-3547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6fo00405a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192427v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear echoes from encapsulated antibubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristoffer Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Thijs Poortinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015 International Congress on Ultrasonics, 2015 ICU Metz, 70, pp.1079-1082. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonically driven antibubbles encapsulated by Newtonian fluids for active leakage detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristoffer Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Engineering and Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Proceedings of the International MultiConference of Engineers and Computer Scientists 2015: IMECS 2015, 18-20 March, 2015, Hong Kong, 2216, pp.750-754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient gene delivery by sonoporation is associated with microbubble entry into cells and the clathrin-dependent endocytosis pathway</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ultrasound sonoporation in pancreatic adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Dimcevski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dag Hoem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Pichon</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odd Helge Gilja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 41 (7), pp.1913-1926. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2015.03.010⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 2015 AIUM Annual Convention and Preconvention Program Hosting WFUMB Congress, 21-25 March 2015, Walt Disney World Swan &amp; Dolphin Resort, Lake Buena Vista, FL, 41 (4, Suppl.), pp.S94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2014.12.375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198520v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-source, high-throughput ultrasound treatment chamber</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Efficient gene delivery by sonoporation is associated with microbubble entry into cells and the clathrin-dependent endocytosis pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Engineering = Biomedizinische Technik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/bmt-2014-0046⟩</w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (7), pp.1913-1926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2015.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192888v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble-like response of living blood cells and microparticles in an ultrasound field</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Open-source, high-throughput ultrasound treatment chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torstein Yddal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Cochran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odd Helge Gilja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eitan Kimmel</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.127.103⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Engineering = Biomedizinische Technik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (1), pp.77-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/bmt-2014-0046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193023v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustically active antibubbles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bubble-like response of living blood cells and microparticles in an ultrasound field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasma Mazzawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Kimmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 127 (1), pp.99-102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.127.99⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 127 (1), pp.103-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.127.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193038v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonoporation-Enhanced Chemotherapy Significantly Reduces Primary Tumour Burden in an Orthotopic Pancreatic Cancer Xenograft</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Acoustically active antibubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristoffer Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odd Helge Gilja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Thijs Poortinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 127 (1), pp.99-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.127.99⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11307-013-0672-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01179273v1</w:t>
+                <w:t xml:space="preserve">hal-03193038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the state of the art in applying Biot theory to acoustic propagation through bone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Periodic shock-emission from acoustically driven cavitation clouds: a source of the subharmonic signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith Attenborough</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Keith Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Tapia-Siles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjoern Gerold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Cochran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OALib Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/oalib.1100994⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (8), pp.2151-2158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2014.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193174v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic shock-emission from acoustically driven cavitation clouds: a source of the subharmonic signal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Tapia-Siles</w:t>
+                <w:t xml:space="preserve">Sonoporation-Enhanced Chemotherapy Significantly Reduces Primary Tumour Burden in an Orthotopic Pancreatic Cancer Xenograft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bjoern Gerold</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandy Cochran</w:t>
+                <w:t xml:space="preserve">Mihaela Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Mamaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Dimcevski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2014.06.011⟩</w:t>
+              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (1), pp.53-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11307-013-0672-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193048v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonoporation-enhanced chemotherapy significantly reduces primary tumour burden in an orthotopic pancreatic cancer xenograft</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A review of the state of the art in applying Biot theory to acoustic propagation through bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haydar Aygün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Attenborough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11307-013-0672-5⟩</w:t>
+              <w:t xml:space="preserve">OALib Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 01 (09), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/oalib.1100994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200844v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonoporation: mechanistic insights and ongoing challenges for gene transfer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Sonoporation-enhanced chemotherapy significantly reduces primary tumour burden in an orthotopic pancreatic cancer xenograft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Mamaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Dimcevski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2013.03.095⟩</w:t>
+              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (1), pp.53-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11307-013-0672-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195625v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-speed photography of encapsulated microbubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 245th ACS National Meeting, New Orleans, April 7–11, 245, pp.198-COLL. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.4891092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of human pancreatic cancer using combined ultrasound, microbubbles, and gemcitabine: a clinical case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Sonoporation: mechanistic insights and ongoing challenges for gene transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1118/1.4808149⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 525 (2), pp.191-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2013.03.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193216v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lab-on-a-chip device for fabrication of therapeutic microbubbles on demand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Treatment of human pancreatic cancer using combined ultrasound, microbubbles, and gemcitabine: a clinical case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Dimcevski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odd Helge Gilja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dag Hoem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Engineering = Biomedizinische Technik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 58 (Suppl. 1), pp.4037. </w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (7), pp.072902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/bmt-2013-4037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1118/1.4808149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193185v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time sonoporation through HeLa cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Lab-on-a-chip device for fabrication of therapeutic microbubbles on demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Greve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bodil Holst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4749348⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Engineering = Biomedizinische Technik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (Suppl. 1), pp.4037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/bmt-2013-4037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186072v2</w:t>
+                <w:t xml:space="preserve">hal-03193185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency transducer for MR-guided FUS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Real-time sonoporation through HeLa cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Engineering = Biomedizinische Technik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/bmt-2012-4135⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, NONLINEAR ACOUSTICS STATE-OF-THE-ART AND PERSPECTIVES: 19th International Symposium on Nonlinear Acoustics, 1474 (1), pp.271-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4749348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03193199v1</w:t>
+                <w:t xml:space="preserve">hal-03186072v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound and microbubble-assisted gene delivery: recent advances and ongoing challenges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High-frequency transducer for MR-guided FUS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Cochran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4155/TDE.12.100⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Engineering = Biomedizinische Technik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (Suppl. 1), pp.972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/bmt-2012-4135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193228v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound and microbubble-assisted gene delivery: recent advances and ongoing challenges.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Ultrasound and microbubble-assisted gene delivery: recent advances and ongoing challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ther Deliv</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Therapeutic Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (10), pp.1199-1215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4155/TDE.12.100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817350v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonoporation: why microbubbles create pores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ultrasound and microbubble-assisted gene delivery: recent advances and ongoing challenges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Odd Helge Gilja</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultraschall in der Medizin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ther Deliv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (10), pp.1199-1215</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189342v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound and microbubble-assisted gene delivery in Achilles tendons: long lasting gene expression and restoration of fibromodulin KO phenotype</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Sonoporation: why microbubbles create pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odd Helge Gilja</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultraschall in der Medizin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (1), pp.97-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0031-1274749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2011.08.020⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03195121v1</w:t>
+                <w:t xml:space="preserve">hal-03189342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium niobate transducers for MRI-guided ultrasonic microsurgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Cochran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 58 (8), pp.1570-1576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11855,64 +11843,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrast-enhanced and targeted ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odd Helge Gilja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17 (1), pp.28-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11940,4054 +11928,4200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic ultrasound and sonoporation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Ultrasound and microbubble-assisted gene delivery in Achilles tendons: long lasting gene expression and restoration of fibromodulin KO phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayache Bouakaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Tabareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Engineering = Biomedizinische Technik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.4770758⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 156 (2), pp.223-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2011.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03599721v1</w:t>
+                <w:t xml:space="preserve">hal-03195121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-nucleated acoustic cavitation in focused ultrasound</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Therapeutic ultrasound and sonoporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedical Engineering = Biomedizinische Technik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (Suppl. 1), pp.525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4770758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3579499⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03193260v1</w:t>
+                <w:t xml:space="preserve">hal-03599721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonoporation at a low MI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Laser-nucleated acoustic cavitation in focused ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjoern Gerold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mcgloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 82 (4), pp.044902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3579499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2011.05.284⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03193243v1</w:t>
+                <w:t xml:space="preserve">hal-03193260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonoporation at a low mechanical index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tijs Rovers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bubble Science, Engineering &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3 (1), pp.3-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfoam formation in a capillary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Sonoporation at a low MI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2009.09.028⟩</w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Official Proceedings of the 13th World Congress of the World Federation for Ultrasound in Medicine and Biology (WFUMB 2011), August 26-29, 2011 2011, Vienna, Austria, 37 (8, Suppl.), pp.S61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2011.05.284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193286v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jetting does not cause sonoporation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Microfoam formation in a capillary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odd Helge Gilja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Engineering = Biomedizinische Technik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/BMT.2010.260⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (2), pp.260-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2009.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195548v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictions of angle dependent tortuosity and elasticity effects on sound propagation in cancellous bone</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Jetting does not cause sonoporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Langton</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odd Helge Gilja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedical Engineering = Biomedizinische Technik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (Suppl. 1), pp.19-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/BMT.2010.260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.3242358⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03193298v1</w:t>
+                <w:t xml:space="preserve">hal-03195548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion of the application of finite Volterra series for the modeling of the oscillation behavior of ultrasound contrast agents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Noise reduction in acoustic disdrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georg Schmitz</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Paulson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2008.09.012⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95 (S1), pp.S123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4841291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193309v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubbles and ultrasound</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Predictions of angle dependent tortuosity and elasticity effects on sound propagation in cancellous bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haydar Aygün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Attenborough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Lauriks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Langton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 126 (6), pp.3286-3290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3242358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2009.05.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03193301v1</w:t>
+                <w:t xml:space="preserve">hal-03193298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise reduction in acoustic disdrometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Discussion of the application of finite Volterra series for the modeling of the oscillation behavior of ultrasound contrast agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Mleczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kevin Paulson</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 70 (10), pp.1363-1369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2008.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.4841291⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03191071v1</w:t>
+                <w:t xml:space="preserve">hal-03193309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise reduction in acoustic disdrometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bubbles and ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Paulson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institute of Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 70 (10), pp.1305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2009.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191768v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonic cracking of blue-green algae</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Noise reduction in acoustic disdrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Paulson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Institute of Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8th European Conference on Noise Control 2009 (EURONOISE 2009), 31 (Pt. 3), pp.2440-2448</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193313v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram distortion from traffic parameter averaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sonic cracking of blue-green algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antje Schommartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference proceedings (European Transport Conference)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 70 (10), pp.1306-1312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2009.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195568v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubbles, ultrasound, and swimmer safety</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Phase diagram distortion from traffic parameter averaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk Stipdonk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap van Toorenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antje Schommartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institute of Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Spring Conference of the Institute of Acoustics 2008: Widening Horizons in Acoustics, 30 (Pt. 2), pp.378-380</w:t>
+              <w:t xml:space="preserve">Conference proceedings (European Transport Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, EUROPEAN TRANSPORT CONFERENCE 2008; PROCEEDINGS, pp.3534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191698v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual attraction of oscillating microbubbles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bubbles, ultrasound, and swimmer safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georg Schmitz</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antje Schommartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Springer Proceedings in Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Institute of Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Spring Conference of the Institute of Acoustics 2008: Widening Horizons in Acoustics, 30 (Pt. 2), pp.378-380</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03192418v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of a droplet inside a microbubble with the aid of an ultrasound contrast agent: first result</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert J. ten Cate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemieke van Wamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Letters in Drug Design &amp; Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4 (1), pp.74-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/157018007778992847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic bubbles in medicine: influence of the shell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mutual attraction of oscillating microbubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Mleczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2006.09.013⟩</w:t>
+              <w:t xml:space="preserve">Springer Proceedings in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Advances in Medical Engineering, 114, pp.75-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-68764-1_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193322v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound-directed drug delivery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic bubbles in medicine: influence of the shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odd Helge Gilja</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Pharmaceutical Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/138920107783018453⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Selected papers from the Tenth Meeting of the European Society of Sonochemistry 10th Meeting of the European Society of Sonochemistry (ESS10), 4-8 June 2006, Hamburg, Germany, 14 (4), pp.438-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2006.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193321v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear behavior of ultrasound-insonified encapsulated microbubbles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ultrasound-directed drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georg Schmitz</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odd Helge Gilja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2210361⟩</w:t>
+              <w:t xml:space="preserve">Current Pharmaceutical Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (6), pp.355-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/138920107783018453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189389v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble dynamics involved in ultrasonic imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nonlinear behavior of ultrasound-insonified encapsulated microbubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Molecular Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1586/14737159.6.3.493⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, INNOVATIONS IN NONLINEAR ACOUSTICS: ISNA17 - 17th International Symposium on Nonlinear Acoustics including the International Sonic Boom Forum, 838 (1), pp.275-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2210361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193345v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric oxide delivery by ultrasonic cracking: some limitations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bubble dynamics involved in ultrasonic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Schmitz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2006.06.003⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Molecular Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (3), pp.493-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1586/14737159.6.3.493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193334v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound-induced gas release from contrast agent microbubbles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nitric oxide delivery by ultrasonic cracking: some limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayache Bouakaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folkert J. ten Cate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico de Jong</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2005.1504026⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Proceedings of Ultrasonics International (UI’05) and World Congress on Ultrasonics (WCU), 29 August-1 September 2005, Beijing, China, 44 (Suppl.), pp.e109-e113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2006.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193382v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-speed photography during ultrasound illustrates potential therapeutic applications of microbubbles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ultrasound-induced gas release from contrast agent microbubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayache Bouakaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Versluis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico de Jong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1118/1.2133718⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (6), pp.1035-1041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2005.1504026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193350v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated block-based 2D motion estimation for pre-processing in elastography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High-speed photography during ultrasound illustrates potential therapeutic applications of microbubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georg Schmitz</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemieke van Wamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folkert J. ten Cate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico de Jong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedizinische Technik. Ergänzungsband (Berlin. Zeitschrift)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32 (12), pp.3707-3711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1118/1.2133718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189335v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The physics of nanoshelled microbubbles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Accelerated block-based 2D motion estimation for pre-processing in elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunil K Chaudhry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walaa Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Ermert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedizinische Technik. Ergänzungsband (Berlin. Zeitschrift)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Medical Physics: Proceedings of the jointly held Congresses ICMP 2005 14th International Conference of Medical Physics of the International Organization for Medical Physics (IOMP), the European Federation of Organizations in Medical Physics (EFOMP) and the German Society of Medical Physics (DGMP); BMT 2005 39th Annual Congress of the German Society for Biomedical Engineering (DGBMT) within VDE 14th -17th September 2005, Nuremberg, Germany, 50 (Suppl. 1), pp.748-749</w:t>
+              <w:t xml:space="preserve">, 2005, Medical Physics: Proceedings of the jointly held Congresses ICMP 2005 14th International Conference of Medical Physics of the International Organization for Medical Physics (IOMP), the European Federation of Organizations in Medical Physics (EFOMP) and the German Society of Medical Physics (DGMP); BMT 2005 39th Annual Congress of the German Society for Biomedical Engineering (DGBMT) within VDE 14th -17th September 2005, Nuremberg, Germany, 50 (Suppl. 1), pp.637-638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189339v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling ultrasonic backscattering of an SPIO-MRI contrast agent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The physics of nanoshelled microbubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedizinische Technik. Ergänzungsband (Berlin. Zeitschrift)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Medical Physics: Proceedings of the jointly held Congresses ICMP 2005 14th International Conference of Medical Physics of the International Organization for Medical Physics (IOMP), the European Federation of Organizations in Medical Physics (EFOMP) and the German Society of Medical Physics (DGMP); BMT 2005 39th Annual Congress of the German Society for Biomedical Engineering (DGBMT) within VDE 14th -17th September 2005, Nuremberg, Germany, 50 (Suppl. 1), pp.750-751</w:t>
+              <w:t xml:space="preserve">, 2005, Medical Physics: Proceedings of the jointly held Congresses ICMP 2005 14th International Conference of Medical Physics of the International Organization for Medical Physics (IOMP), the European Federation of Organizations in Medical Physics (EFOMP) and the German Society of Medical Physics (DGMP); BMT 2005 39th Annual Congress of the German Society for Biomedical Engineering (DGBMT) within VDE 14th -17th September 2005, Nuremberg, Germany, 50 (Suppl. 1), pp.748-749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189337v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medische bellen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modelling ultrasonic backscattering of an SPIO-MRI contrast agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin P Mienkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nederlands Tijdschrift voor Natuurkunde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 71 (5), pp.136-138</w:t>
+              <w:t xml:space="preserve">Biomedizinische Technik. Ergänzungsband (Berlin. Zeitschrift)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Medical Physics: Proceedings of the jointly held Congresses ICMP 2005 14th International Conference of Medical Physics of the International Organization for Medical Physics (IOMP), the European Federation of Organizations in Medical Physics (EFOMP) and the German Society of Medical Physics (DGMP); BMT 2005 39th Annual Congress of the German Society for Biomedical Engineering (DGBMT) within VDE 14th -17th September 2005, Nuremberg, Germany, 50 (Suppl. 1), pp.750-751</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189234v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic destruction of medical microbubbles: an overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Medische bellen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultraschall in der Medizin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nederlands Tijdschrift voor Natuurkunde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (5), pp.136-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189250v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of ultrasound contrast agents for diagnosis and therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic destruction of medical microbubbles: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folkert J. ten Cate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles T Lancée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.4890963⟩</w:t>
+              <w:t xml:space="preserve">Ultraschall in der Medizin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3LT ULTRASCHALL 2005 – 29. Dreiländertreffen, EUROSON 2005 – XVII European Congress of Ultrasound in Medicine and Biology, Geneva, Switzerland, 25.–28. September 2005, 26 (S 1), pp.S32-S33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2005-917370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191040v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound-induced encapsulated microbubble phenomena</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Properties of ultrasound contrast agents for diagnosis and therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nico de Jong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2004.02.010⟩</w:t>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 230th National Meeting of the American Chemical Society, 230, pp.U1220-U1221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4890963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193389v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noninvasive microbubble-based pressure measurements: a simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayache Bouakaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico de Jong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Proceedings of Ultrasonics International 2003 (UI03) 30 June-3 July 2003, Granada, 42 (1-9), pp.759-762. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultras.2003.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slingerende belletjes, gerichte medicijnbezorging en microïnjectienaalden</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ultrasound-induced encapsulated microbubble phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemieke van Wamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles T Lancée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico de Jong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Klinische Fysica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30 (6), pp.827-840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2004.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189226v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbubbles for ultrasound imaging and therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+                <w:t xml:space="preserve">Slingerende belletjes, gerichte medicijnbezorging en microïnjectienaalden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemieke van Wamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico de Jong</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Versluis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes / ABIOMED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Proceedings of the Workshop on Ultrasound in Biomeasurements, Diagnostics and Therapy, Gdańsk-Sobieszewo, 7th-9th September 2004, 2, pp.123-126</w:t>
+              <w:t xml:space="preserve">Klinische Fysica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2004 (3-4), pp.6-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195034v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound-induced microbubble coalescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Microbubbles for ultrasound imaging and therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayache Bouakaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemieke van Wamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nico de Jong</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Versluis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lecture Notes / ABIOMED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Proceedings of the Workshop on Ultrasound in Biomeasurements, Diagnostics and Therapy, Gdańsk-Sobieszewo, 7th-9th September 2004, 2, pp.123-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2004.08.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03193394v1</w:t>
+                <w:t xml:space="preserve">hal-03195034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamisch microbelgedrag onder invloed van ultrageluid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ultrasound-induced microbubble coalescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marmottant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles T. Lancée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Hilgenfeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico de Jong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MagICINe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.4771041⟩</w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30 (10), pp.1337-1344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2004.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03559152v1</w:t>
+                <w:t xml:space="preserve">hal-03193394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations and measurements of optical images of insonified ultrasound contrast microbubbles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dynamisch microbelgedrag onder invloed van ultrageluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nico de Jong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2003.1201465⟩</w:t>
+              <w:t xml:space="preserve">MagICINe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2003 (3), pp.9-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4771041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193417v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical observations of ultrasound contrast agent destruction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Simulations and measurements of optical images of insonified ultrasound contrast microbubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayache Bouakaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chien Ting Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico de Jong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 50 (5), pp.523-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2003.1201465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189246v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Optical observations of ultrasound contrast agent destruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayache Bouakaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chien Ting Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, German Acoustical Society Workshops on Physical Acoustics: Bubbles and their application in medical acoustics; Acoustical methods in biomedical technology, 30.9-2.10.2002 in Bad Honnef, Physikzentrum, 89 (4), pp.728</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A sequence of microscopic image frames of a freely flowing contrast agent microbubble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayache Bouakaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico de Jong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 49 (3), pp.c1-c2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.4770280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15997,9719 +16131,9719 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheese identification based on feature extraction from rubbing sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Nurkkala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Czedik-Eysenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Reuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anu Hopia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of DAGA 2026: 52nd Annual Meeting on Acoustics March 23-26, 2026, Dresden</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheesy music: not just a matter of taste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Nurkkala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anu Hopia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of DAS|DAGA 2025: 51st Annual Meeting on Acoustics March 17-20, 2025, Copenhagen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Copenhagen, Denmark. pp.661-663, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.71568/dasdaga2025.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising a high-end ultrasonic toothbrush for its use as a low-cost well sonicator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Voimanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Anderton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of DAS|DAGA 2025: 51st Annual Meeting on Acoustics March 17-20, 2025, Copenhagen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Copenhagen, Denmark. pp.388-390, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.71568/dasdaga2025.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A setup dedicated to high-speed photography of ultrasound-generated microjets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Anderton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momoka Yamasaku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamoru Hashimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobuki Kudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of DAS|DAGA 2025: 51st Annual Meeting on Acoustics March 17-20, 2025, Copenhagen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Copenhagen, Denmark. pp.1424-1426, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.71568/dasdaga2025.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging bugs, bubbles, and cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tampere Imaging Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging of air entrapments inside tablets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2022 Westlake International Forum on Ultrasound in Medicine and Biology (2022 WIFUMB) in conjunction with the International Contrast Ultrasound Society (ICUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finetuning a single-blade sonic paper-cutter as an energy-saving sharpening instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kudzai L. Shava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolline Hlakudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical, Computer and Energy Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Cape Town, South Africa. pp.9698577, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICECET52533.2021.9698577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fun with bubbles, antibubbles, and ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIVIS SUMMER SCHOOL: Discovering the exciting world of medical ultrasound</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National and Kapodistrian University of Athens, May 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The boy with the dragon tattoo: quite a different trilogy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2021 Westlake International Forum on Ultrasound in Medicine and Biology (2021 WIFUMB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting transmission and recovery parameters for an adaptive global system dynamics model of the COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Milton Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilma Heikkilä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of IEEE AFRICON 2021, 13 - 15 September 2021, Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Arusha, Tanzania. pp.456-459, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AFRICON51333.2021.9570946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black tattoo ink under sonication: integration of ultrasound, material science and microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Shape tracing app for movement disorder detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vered Aharonson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Milton Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integration and Interdisciplinarity in Academia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 International SAUPEC/RobMech/PRASA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Cape Town, South Africa. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAUPEC/RobMech/PRASA48453.2020.9041051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696294v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape tracing app for movement disorder detection</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Black tattoo ink under sonication: integration of ultrasound, material science and microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 International SAUPEC/RobMech/PRASA Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Integration and Interdisciplinarity in Academia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Guangzhou, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192420v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic characterization of antibubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Panfilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peiran Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruud J.G. van Sloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessel Wijkstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 25th European Symposium on Ultrasound Contrast Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Rotterdam, Netherlands. pp.109-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic hydrophobic particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cellular and antibubble acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Milton Rubin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2019 Zhejiang Association of Ultrasound in Medicine and Engineering (ZAUME) Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTERNATIONAL CONGRESS ON ULTRASONICS (2019 ICU), Bruges, Belgium, 3-6 September 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bruges, Belgium. pp.70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4957391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696875v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and antibubble acoustics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The acoustic conditions for pancreatic cancer treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Milton Rubin</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Gjorgji Dimcevski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odd Helge Gilja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL CONGRESS ON ULTRASONICS (2019 ICU), Bruges, Belgium, 3-6 September 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2019 Westlake International Forum on Ultrasound in Medicine and Biology (WIFUMB) in conjunction with the International Contrast Ultrasound Society (ICUS) meeting (WIFUMB2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Hangzhou, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261322v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acoustic conditions for pancreatic cancer treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Acoustic characterization of antibubbles for quantitative imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Panfilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peiran Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruud J.G. van Sloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hessel Wijkstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2019 Westlake International Forum on Ultrasound in Medicine and Biology (WIFUMB) in conjunction with the International Contrast Ultrasound Society (ICUS) meeting (WIFUMB2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTERNATIONAL CONGRESS ON ULTRASONICS (2019 ICU), Bruges, Belgium, 3-6 September 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bruges, Belgium. pp.296, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4957513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696951v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic characterization of antibubbles for quantitative imaging</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Acoustic hydrophobic particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charl Smalberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Milton Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Thijs Poortinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL CONGRESS ON ULTRASONICS (2019 ICU), Bruges, Belgium, 3-6 September 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2019 Zhejiang Association of Ultrasound in Medicine and Engineering (ZAUME) Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Wenzhou, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261400v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic identification technique in recycling of lithium ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyajit Phadke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Novell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuthbert Nyamupangedengu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE AFRICON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Accra, Ghana. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AFRICON46755.2019.9133954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic bubbles, antibubbles, and cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristoffer Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Novell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Sennoga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2018 Westlake International Forum on Ultrasound in Medicine and Biology (WIFUMB) in conjunction with the International Contrast Ultrasound Society (ICUS) meeting (WIFUMB2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active leakage detection by searching for antibubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristoffer Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMODERN INFORMATION SOCIETY FORMATION: PROBLEMS, PERSPECTIVES, INNOVATION APPROACHES XVIII International Conference for Young Researchers Wave Electronics and its Applications in the Information and Telecommunication Systems. Saint-Petersburg State University of Aerospace Instrumentation (SUAI Institute of Radioengineering and Electronics of Russian Academy of Sciences (Moscow) Russian Foundation for Basic Research. 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, St Petersburg, Russia. pp.16-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic ultrasound in pancreatic adenocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Dimcevski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dag Hoem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odd Helge Gilja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th European Symposium on Ultrasound Contrast Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Rotterdam, Netherlands. pp.28-29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.4770774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristoffer Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Thijs Poortinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMODERN INFORMATION SOCIETY FORMATION: PROBLEMS, PERSPECTIVES, INNOVATION APPROACHES XVIII International Conference for Young Researchers Wave Electronics and its Applications in the Information and Telecommunication Systems. Saint-Petersburg State University of Aerospace Instrumentation (SUAI Institute of Radioengineering and Electronics of Russian Academy of Sciences (Moscow) Russian Foundation for Basic Research. 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, St Petersburg, Russia. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel multipurpose, low cost, modular, ultrasound transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torstein Yddal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Cochran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odd Helge Gilja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMODERN INFORMATION SOCIETY FORMATION: PROBLEMS, PERSPECTIVES, INNOVATION APPROACHES XVIII International Conference for Young Researchers Wave Electronics and its Applications in the Information and Telecommunication Systems. Saint-Petersburg State University of Aerospace Instrumentation (SUAI Institute of Radioengineering and Electronics of Russian Academy of Sciences (Moscow) Russian Foundation for Basic Research. 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, St Petersburg, Russia. pp.17-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to antibubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristoffer Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Scandinavian Symposium on Physical Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Geilo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ultrasound to separate oil, gas, and water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ultrasound transducers with an optical window</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torstein Yddal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odd Helge Gilja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International CASPIAN OIL &amp; GAS Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2014 Joint National PhD Conference in Medical Imaging and MedViz Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MedViz, Jun 2014, Bergen, Norway. pp.36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4891808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697182v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound transducers with an optical window</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the effects of clinical diagnostic ultrasound in combination with ultrasound contrast agents on cell stress: single cell analysis of intracellular phospho-signaling pathways in blood cancer cells and normal blood leukocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragnhild Haugse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Mujic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Sulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stein-Erik Gullaksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2014 Joint National PhD Conference in Medical Imaging and MedViz Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.4891808⟩</w:t>
+              <w:t xml:space="preserve">2014 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, United States. pp.1186-1190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2014.0292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245661v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonoporation: from the lab to human clinical trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Dimcevski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjørn Tore Gjertsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odd Helge Gilja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmet Mc Cormack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Chicago, United States. pp.846-849, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2014.0208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the effects of clinical diagnostic ultrasound in combination with ultrasound contrast agents on cell stress: single cell analysis of intracellular phospho-signaling pathways in blood cancer cells and normal blood leukocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Acoustic filtering of particles in a flow regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristoffer Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torstein Yddal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Chicago, United States. pp.1186-1190, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2014.0292⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, United States. pp.1436-1439, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2014.0355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193082v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic filtering of particles in a flow regime</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Using ultrasound to separate oil, gas, and water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st International CASPIAN OIL &amp; GAS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Baku, Azerbaijan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193145v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustically active antibubbles for ultrasound imaging and targeted drug delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristoffer Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Thijs Poortinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odd Helge Gilja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2014 Joint National PhD Conference in Medical Imaging and MedViz Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MedViz, Jun 2014, Bergen, Norway. pp.115, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.4891804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent glass-windowed ultrasound transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torstein Yddal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odd Helge Gilja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Cochran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Chicago, United States. pp.2079-2082, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2014.0518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound and microbubble enhanced therapy of orthotopic human pancreatic cancer in mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Ultrasound combined with microbubbles modulates signal transduction pathways in blood cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Mujić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragnhild Haugse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Sulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odd Helge Gilja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th MedViz Conference 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MedViz; Haukeland University Hospital; University of Bergen; Christian Michelsen Research, Jan 2013, Bergen, Norway. pp.45-47</w:t>
+              <w:t xml:space="preserve">MedViz Conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MedViz; Haukeland University Hospital; University of Bergen; Christian Michelsen Research, Jan 2013, Bergen, Norway. pp.119-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245680v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound combined with microbubbles modulates signal transduction pathways in blood cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Ultrasound and microbubble enhanced therapy of orthotopic human pancreatic cancer in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Dimcevski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odd Helge Gilja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedViz Conference 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MedViz; Haukeland University Hospital; University of Bergen; Christian Michelsen Research, Jan 2013, Bergen, Norway. pp.119-120</w:t>
+              <w:t xml:space="preserve">7th MedViz Conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MedViz; Haukeland University Hospital; University of Bergen; Christian Michelsen Research, Jan 2013, Bergen, Norway. pp.45-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245682v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krebsforschung, Mikrobläschen und Bierschaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Emmy Noether-Jahrestreffen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DFG, Jul 2013, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonoporation: the hurdles that need to be surpassed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Stable and inertial cavitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedViz Conference 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MedViz; Haukeland University Hospital; University of Bergen; Christian Michelsen Research, Jan 2013, Bergen, Norway. pp.41-42</w:t>
+              <w:t xml:space="preserve">European Symposium on Focused Ultrasound Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alessandro Napoli; Andreas Melzer; Carlo Catalano, Oct 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200855v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable and inertial cavitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sonoporation: the hurdles that need to be surpassed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragnhild Haugse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Focused Ultrasound Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alessandro Napoli; Andreas Melzer; Carlo Catalano, Oct 2013, Rome, Italy</w:t>
+              <w:t xml:space="preserve">MedViz Conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MedViz; Haukeland University Hospital; University of Bergen; Christian Michelsen Research, Jan 2013, Bergen, Norway. pp.41-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576290v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound-assisted treatment of an inoperable pancreatic cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Using ultrasound to separate oil, gas, and water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedViz Conference 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MedViz; Haukeland University Hospital; University of Bergen; Christian Michelsen Research, Jan 2013, Bergen, Norway. pp.49-52</w:t>
+              <w:t xml:space="preserve">20th International Congress on Sound and Vibration (ICSV20), Bangkok, Thailand, 7-11 July 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bangkok, Thailand. pp.512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245676v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ultrasound to separate oil, gas, and water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Ultrasound-assisted treatment of an inoperable pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Dimcevski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dag Hoem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjørn Tore Gjertsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress on Sound and Vibration (ICSV20), Bangkok, Thailand, 7-11 July 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Bangkok, Thailand. pp.512</w:t>
+              <w:t xml:space="preserve">MedViz Conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MedViz; Haukeland University Hospital; University of Bergen; Christian Michelsen Research, Jan 2013, Bergen, Norway. pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195603v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid laser-ultrasound cavitation for cloud evolution studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Biological and medical applications of low-intensity ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Prentice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro-acoustics in marine and medical research: 1st workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2011, Bergen, Norway. pp.51-60, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.4779125⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2011, Bergen, Norway. pp.67-105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4779143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197833v2</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197807v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological and medical applications of low-intensity ultrasound</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Nonlinear microbubble behaviour for enhanced drug uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro-acoustics in marine and medical research: 1st workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th International Congress on Sound and Vibration, Vilnius, Lithuania, July 8–12, 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania. pp.685</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197807v2</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear microbubble behaviour for enhanced drug uptake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Hybrid laser-ultrasound cavitation for cloud evolution studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjoern Gerold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Cochran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Prentice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Congress on Sound and Vibration, Vilnius, Lithuania, July 8–12, 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Micro-acoustics in marine and medical research: 1st workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Bergen, Norway. pp.51-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4779125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195601v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197833v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-speed photography, cavitation, ultrasonics, and sonoporation physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The IIIOS &amp; Nanoporation Summer Schools 2012: Image Guided Interventions and Targeted Drug Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Dundee, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonoporation: using ultrasound for targeted drug delivery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Ultrasound and microbubble-assisted gene delivery: insights for intracellular mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedViz Conference 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Micro-acoustics in marine and medical research: 1st workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Bergen, Norway. pp.119-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4779438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245745v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197797v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound and microbubble-assisted gene delivery: insights for intracellular mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Sonoporation: using ultrasound for targeted drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro-acoustics in marine and medical research: 1st workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MedViz Conference 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MedViz; Haukeland University Hospital; University of Bergen; Christian Michelsen Research, Jan 2012, Bergen, Norway. pp.49-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197797v2</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow cytometric characterization and sorting of ultrasound contrast agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Mujić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Enger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odd Helge Gilja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro-acoustics in marine and medical research: 1st workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Bergen, Norway. pp.171-183, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.4779479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197775v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using ultrasound to separate oil, gas, and water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KIOGEᵀᴹ 2012: 20th International Oil &amp; Gas Exhibition and Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Almaty, Kazakhstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time sonoporation through HeLa cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Nonlinear Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Tokyo, Japan. pp.271-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-speed photography of microbubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of The Nordic Microscopy Society (SCANDEM 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nordic Microscopy Society, Jun 2012, Bergen, Norway. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.4841127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbubbles and cell interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjørn Tore Gjertsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MedViz Conference 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MedViz; Haukeland University Hospital; University of Bergen; Christian Michelsen Research, Jan 2012, Bergen, Norway. pp.53-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acoustic microbubble</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Characterization of a novel VHF-CCP for sterilization and decontamination of medical instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Stapelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Wilm Lackmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Bibinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bandow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on bubble acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christian Michelsen Research, Jun 2011, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">20nd International Symposium on Plasma Chemistry (ISPC-20), Philadelphia, Pennsylvania, USA, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576258v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On cells and sound</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Advanced topics in bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Scandinavian Symposium on Physical Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Geilo, Norway</w:t>
+              <w:t xml:space="preserve">Nanoporation Spring School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Haifa, Israel. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189343v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer cell sonoporation at low acoustic amplitudes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Spannendes zur Sonoporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress on Sound and Vibration, Rio de Janeiro, Brazil, 10-14 July 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Rio de Janeiro, Brazil. pp.1695-1702</w:t>
+              <w:t xml:space="preserve">Workshop "Kavitation in Technik und Medizin"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Koch, Oct 2011, Kloster Drübeck, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195599v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a novel VHF-CCP for sterilization and decontamination of medical instruments</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cancer cell sonoporation at low acoustic amplitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20nd International Symposium on Plasma Chemistry (ISPC-20), Philadelphia, Pennsylvania, USA, 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">18th International Congress on Sound and Vibration, Rio de Janeiro, Brazil, 10-14 July 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Rio de Janeiro, Brazil. pp.1695-1702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193454v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spannendes zur Sonoporation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">On cells and sound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Kavitation in Technik und Medizin"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christian Koch, Oct 2011, Kloster Drübeck, Germany</w:t>
+              <w:t xml:space="preserve">34th Scandinavian Symposium on Physical Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Geilo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576263v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced topics in bubbles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Investigations of microbubble-cell interactions during the sonoporation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoporation Spring School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Haifa, Israel. pp.2</w:t>
+              <w:t xml:space="preserve">18th International Congress on Sound and Vibration, Rio de Janeiro, Brazil, 10-14 July 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576255v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On CEUS and sonoporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 Joint National Ph.D. Conference in Medical Imaging and MedViz Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Norwegian Research School in Medical Imaging; MedViz, Jan 2011, Bergen, Norway. pp.49, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.4892171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound-guided delivery and sonoporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odd Helge Gilja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Gastroenterology: 10-years Anniversary of National Centre for Ultrasound in Gastroenterology. A Symposium in Honour of Professor Svein Ødegaard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bergen, Norway. pp.57-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of microbubble-cell interactions during the sonoporation process</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The acoustic microbubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress on Sound and Vibration, Rio de Janeiro, Brazil, 10-14 July 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">Workshop on bubble acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Michelsen Research, Jun 2011, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195597v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-speed evidence of ultrasound-guided delivery into cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Annual Symposium of Drug Delivery Systems 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BIT, Nov 2011, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonoporation and clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Cochran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Artimino Conference on Medical Ultrasound Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Piero Tortoli; David Evans, Jun 2011, Artimino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basics of bubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoporation Spring School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Haifa, Israel. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonoporation at low MI (and more!)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Cochran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Artimino Conference on Medical Ultrasound Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Piero Tortoli; David Evans, Jun 2011, Artimino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound-activated microbubbles for tendon gene transfer: in vivo efficiency and confocal microscopy real time intracellular investigations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Forming morphing microfoam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Congress on Acoustics, ICA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2010, Sydney, Australia. pp.524</w:t>
+              <w:t xml:space="preserve">, Aug 2010, Sydney, Australia. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195559v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forming morphing microfoam</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ultrasound-activated microbubbles for tendon gene transfer: in vivo efficiency and confocal microscopy real time intracellular investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayache Bouakaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Congress on Acoustics, ICA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2010, Sydney, Australia. pp.25</w:t>
+              <w:t xml:space="preserve">, Aug 2010, Sydney, Australia. pp.524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195561v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium niobate ultrasound transducers for high-resolution focused ultrasound surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Cochran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, San Diego, CA, United States. pp.72-75, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188333v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical principles of CEUS and sonoporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSON SCHOOL Advanced postgraduate course: Abdominal Ultrasound: Focus on CEUS and EUS, Bergen, Norway 17-19 June 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Bergen, Norway. pp.23-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199047v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of medical microbubble phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congess on Ultrasonics (2009ICU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Santiago de Chile, Jan 2009, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety radius for algae eradication at 200 kHz - 2.5 MHz</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
+                <w:t xml:space="preserve">Ultrasound and swimmer safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antje Schommartz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE Ultrasonics Symposium (IUS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fortschritte der Akustik: DAGA 2008, 34. Deutsche Jahrestagung für Akustik, 10.-13. März 2008 in Dresden</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deutsche Gesellschaft für Akustik, Mar 2008, Dresden, Germany. pp.467-468</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193318v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound and swimmer safety</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Safety radius for algae eradication at 200 kHz - 2.5 MHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antje Schommartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antje Schommartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fortschritte der Akustik: DAGA 2008, 34. Deutsche Jahrestagung für Akustik, 10.-13. März 2008 in Dresden</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2008 IEEE Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Beijing, China. pp.1706-1709, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2008.0417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195585v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kontrastmittel-Kinetik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultraschall 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGUM, Sep 2008, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear modeling of ultrasound contrast agents with Wiener series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Mleczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fortschritte der Akustik: DAGA 2007, 33. Deutsche Jahrestagung für Akustik, 19.-22. März 2007 in Stuttgart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Deutsche Gesellschaft für Akustik, Mar 2007, Stuttgart, Germany. pp.333-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrast microbubble clustering and coalescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Mleczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congess on Ultrasonics (2007ICU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vienna University of Technology, Apr 2007, Wien, Austria. pp.217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound, shells, and sonoporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Congress on Acoustics 2007 (ICA 2007), Madrid, Spain, 2-7 September 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Madrid, Spain. pp.2224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verhalten von hüllenstabilisierten Mikroblasen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Workshop "Physikalische Akustik". Kavitation in Technik und Medizin: Beschreibung und Quantifizierung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sigrun Hirsekorn; Christian Koch; Wolfgang Kropp; Georg Schmitz, Oct 2007, Bad Honnef, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An update of contrast microbubble phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congess on Ultrasonics (2007ICU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vienna University of Technology, Apr 2007, Wien, Austria. pp.211-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear modeling of ultrasound contrast agents with Wiener series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
+                <w:t xml:space="preserve">Contrast microbubble clustering at high MI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Mleczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings der Ge­mein­sa­men Jah­res­ta­gung der Deut­schen, Ös­ter­rei­chi­schen und Schwei­ze­ri­schen Ge­sell­schaf­ten für Bio­me­di­zi­ni­sche Tech­nik</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 IEEE Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Vancouver, Canada. pp.1564-1567, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2006.397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189330v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrast microbubble clustering at high MI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Verhalten von Microbubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE Ultrasonics Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ultraschall 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ÖGUM, Oct 2006, Graz, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193337v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verhalten von Microbubbles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nonlinear modeling of ultrasound contrast agents with Wiener series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Mleczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultraschall 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ÖGUM, Oct 2006, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Proceedings der Ge­mein­sa­men Jah­res­ta­gung der Deut­schen, Ös­ter­rei­chi­schen und Schwei­ze­ri­schen Ge­sell­schaf­ten für Bio­me­di­zi­ni­sche Tech­nik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Zürich, Switzerland. pp.V77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576235v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modellierung physikalischer Eigenschaften von Kontrastmitteln</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fortschritte der Akustik: DAGA '06, 32. Deutsche Jahrestagung für Akustik, 20. - 23. März 2006 in Braunschweig</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Deutsche Gesellschaft für Akustik, Mar 2006, Braunschweig, Germany. pp.37-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental setup for synchronous optical and acoustical observation of contrast microbubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Mleczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings der Ge­mein­sa­men Jah­res­ta­gung der Deut­schen, Ös­ter­rei­chi­schen und Schwei­ze­ri­schen Ge­sell­schaf­ten für Bio­me­di­zi­ni­sche Tech­nik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Zürich, Switzerland. pp.V75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying nonlinear characteristics for the bulk response of ultrasound contrast agents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Encapsulated microbubble disruption in relation to sonoporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE Ultrasonics Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scottish Sonoporation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Dundee, Aug 2006, Dundee, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193342v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulated microbubble disruption in relation to sonoporation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Identifying nonlinear characteristics for the bulk response of ultrasound contrast agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Mleczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scottish Sonoporation Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 IEEE Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Vancouver, Canada. pp.1369-1372, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2006.350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576244v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Een bloeddrukmeter van 5 micron</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A coalescence model for SonoVueᵀᴹ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Hilgenfeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles T Lancée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marmottant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemieke van Wamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bessensap 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NWO, 2005, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">The Tenth European Symposium on Ultrasound Contrast Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Rotterdam, Netherlands. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576209v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating antibubbles with ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemieke van Wamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Ultrasonics Symposium, 2005.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Rotterdam, Netherlands. pp.977-980, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2005.1603013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coalescence model for SonoVueᵀᴹ</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Een bloeddrukmeter van 5 micron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annemieke van Wamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Tenth European Symposium on Ultrasound Contrast Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Rotterdam, Netherlands. pp.1-7</w:t>
+              <w:t xml:space="preserve">Bessensap 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NWO, 2005, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189259v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultraschallkontrastmittel in der Medizin: physikalische Eigenschaften</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Kavitation: Beschreibung, Quantifizierung und Standardisierung für praktische Anwendungen"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christian Koch, Nov 2005, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic fragmentation of microbubbles: a theoretical approach of the flash in flash-echo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Shanghai, China. pp.4023-4026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMBS.2005.1615344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell rupture threshold, fragmentation threshold, Blake threshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2005 IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Rotterdam, Netherlands. pp.1708-1711, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2005.1603194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beter met bier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bessensap 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NWO, 2004, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound-induced coalescence of free gas microbubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marmottant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles T Lancée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Versluis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Hilgenfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Ultrasonics Symposium, 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Montréal, Canada. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2004.1417653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound-induced microbubble coalescence by parametric instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marmottant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles T Lancée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Hilgenfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico de Jong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 10th Dutch Annual Conference on Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Enschede, Netherlands. pp.177, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.4841069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic contrast agent destruction mechanisms revealed by optical observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayache Bouakaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico de Jong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Eighth European Symposium on Ultrasound Contrast Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Rotterdam, Netherlands. pp.58-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optically observed microbubble coalescence and collapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayache Bouakaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chien Ting Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico de Jong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2002 IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Munich, Germany. pp.1949-1952, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2002.1192681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time optical imaging of individual microbubbles in an ultrasonic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayache Bouakaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chien Ting Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico de Jong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2001 IEEE Ultrasonics Symposium. Proceedings. An International Symposium (Cat. No.01CH37263)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Atlanta, United States. pp.1679-1682, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2001.992044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193431v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25719,1639 +25853,1639 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A setup dedicated to measuring acoustic attenuation through artificial bone matching layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eedit Koivukangas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Voimanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Nurmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Ressler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MET Research Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric coalescence of microbubbles subjected to ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viivi-Maaria Ulenius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Anderton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momoka Yamasaku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamoru Hashimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MET Research Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a confined space to facilitate jetting for fluid-containing biocompatible cavitation nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Anderton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vered Aharonson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoyuki Otake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hu Xinyue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MET Research Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium carbonate theranostic agent in an ultrasound field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Anderton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Thijs Poortinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momoka Yamasaku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoyuki Otake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MET Research Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the dynamic hydrophobicity of carbon black tattoo ink owing to ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Bruin Jordaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken J Nixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MET Research Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsating bubbles with nanoparticle shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Anderton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Bionanomaterial and Nanomaterial Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Łódź, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic parametrisation of gellan gum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Simulated destructive release from antibubble microcapsules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Anderton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Minna Kellomäki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MET Research Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03849813v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated destructive release from antibubble microcapsules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Acoustic parametrisation of gellan gum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Postema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Anderton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michiel Postema</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Kellomäki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MET Research Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03849806v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental setup for optical observation of ultrasound-assisted cell manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charl Smalberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Milton Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th Annual Conference of the South African Institute of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Polokwane, South Africa. pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic characterization of antibubbles for quantitative imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Panfilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peiran Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruud J.G. van Sloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessel Wijkstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL CONGRESS ON ULTRASONICS (2019 ICU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bruges, Belgium. pp.296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03568752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibubbles in an ultrasound field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Anderton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Wits Cross Faculty Postgraduate Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Johannesburg, South Africa. pp.E26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonoporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th US-Japan Symposium on Drug Delivery Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Lahaina, Maui, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfoam formation in a capillary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Delivery of Functionality in Complex Food Systems: Physically Inspired Approaches from Nanoscale to Microscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eigenschaften von Ultraschallkontrastmitteln</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auftaktveranstaltung zum BMBF-Programm Nano4Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards controlled gas release from hard-shelled microbubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayache Bouakaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Versluis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico de Jong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Ultrasonics Symposium, 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27361,639 +27495,639 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pocket-sized recipe for cooking up a scientific manuscript</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Stuart Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tampere University, 2023, 978-952-03-2769-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7583988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965084v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herzsprung auf Malle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sine Nomine Verlag, 2016, 978-90-90-29924-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.4770993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-acoustics in marine and medical research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olav Rune Godø</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">University of Bergen, 194 p., 2012, 978-82-303-1945-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.4779072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195266v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamentals of Medical Ultrasonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 248 p., 2011, 9780429176487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781482266641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pocket-sized introduction to dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+                <w:t xml:space="preserve">A pocket-sized introduction to acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Attenborough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">University of Hull, 53 p., 2008, 978-90-812588-3-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7504154⟩</w:t>
+              <w:t xml:space="preserve">Univerisity of Hull, 80 p., 2008, 978-90-812588-2-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7504060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188303v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pocket-sized introduction to acoustics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+                <w:t xml:space="preserve">A pocket-sized introduction to dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Attenborough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Univerisity of Hull, 80 p., 2008, 978-90-812588-2-1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7504060⟩</w:t>
+              <w:t xml:space="preserve">University of Hull, 53 p., 2008, 978-90-812588-3-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7504154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188302v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to stress and strain analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Fagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">University of Hull, 63 p., 2007, 978-90-812588-1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7503946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28003,1134 +28137,1134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical principles of medical ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus-Vitold Jenderka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christoph F. Dietrich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFSUMB Course Book 2nd Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.1-23, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.37713/ECB01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic Principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus-Vitold Jenderka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jan Tuma; Radu Badea; Christoph F. Dietrich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFSUMB Course Book STUDENT EDITION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.9-26, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.4890927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic Principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kotopoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus-Vitold Jenderka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christoph F. Dietrich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFSUMB Course Book</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.9-26, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.4890937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waves and sound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Attenborough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michiel Postema. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamentals of Medical Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spon Press, pp.63-87, 2011, 978-0-415-56353-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.4777614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bubble physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michiel Postema. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamentals of Medical Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spon Press, pp.177-204, 2011, 978-0-415-56353-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.4777637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Attenborough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michiel Postema. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamentals of Medical Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spon Press, pp.51-61, 2011, 978-0-415-56353-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.4777598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress, strain, and elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Fagan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michiel Postema. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamentals of Medical Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spon Press, pp.25-49, 2011, 978-0-415-56353-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.4777588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEUS and sonoporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odd Helge Gilja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemieke van Wamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michiel Postema. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamentals of Medical Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spon Press, pp.205-217, 2011, 978-0-415-56353-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.4777675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optoakustik in der medizinischen Bildgebung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten M. Hiltawsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Haisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin P Mienkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">W. Niederlag, H.U. Lemke, W. Semmler, C. Bremer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mole­cu­lar Ima­ging: In­no­va­tio­nen und Vi­sio­nen in der me­di­zi­ni­schen Bild­ge­bung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006/1, pp.177-192, 2006, Health Academy, 978-3-00-017900-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultraschallkontrastmittel: Grundlegende Überlegungen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten M. Hiltawsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">W. Niederlag, H.U. Lemke, W. Semmler, C. Bremer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mole­cu­lar Ima­ging: In­no­va­tio­nen und Vi­sio­nen in der me­di­zi­ni­schen Bild­ge­bung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006/1, pp.221-236, 2006, Health Academy, 3-00-017900-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternatieve detectie (detectie zonder lussen)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Krans, Rutger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projectboek Hindervrij wegonderhoud: wegen naar de Toekomst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministerie van Verkeer en Waterstaat, pp.12, 1998, 90-369-1654-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7504670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29140,254 +29274,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device for the identification, separation and/or cell type-specific manipulation of at least one cell of a cellular system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US 2016/0060615. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03530990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vorrichtung und Verfahren zur Identifikation, Separation und/oder zelltypspezifischen Manipulation wenigstens einer Zelle eines Zellsystems sowie von Mikroorganismen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Germany, Patent n° : EP2634246. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03530989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tablet processing unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew John Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United Kingdom, Patent n° : WO 2010/055337. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03530987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29397,147 +29531,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic identification technique in recycling of lithium ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyajit Phadke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Novell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuthbert Nyamupangedengu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29547,95 +29681,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review: onderzoek naar de veilige toepassing van ultrageluid gebruikt om blauwalg te bestrijden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">University of Hull. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29645,171 +29779,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical Bubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fluid Dynamics [physics.flu-dyn]. University of Twente, 2004. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03195194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination between quarry blasts and micro-earthquakes using spectral analysis, applied to local Israeli events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geophysics [physics.geo-ph]. Utrecht University, 1996. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03923754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29819,105 +29953,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbulles et cellules acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Postema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université François-Rabelais de Tours, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03188314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId627"/>
+      <w:footerReference w:type="default" r:id="rId631"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -30064,51 +30198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216904v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vered Aharonson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verushen Coopoo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Stuart Carlson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Postema" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2025-0172" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019059v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annele Heikkil&#228;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Rossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Vanhanen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Koivum&#228;ki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phro.2025.100760" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Voimanen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eedit Koivukangas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Nurkkala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoru Hashimoto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24492/use.46.0_1J2-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737599v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acm2.14530" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216922v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Boman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Aula" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Laaksomaa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2025.105097" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737473v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Hopia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2024-2114" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737501v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Putter-Katz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Tetin Schneider" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2024-2004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737545v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Wright" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2024-2168" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737524v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Anderton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Otake" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Xinyue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2024-2035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Mankinen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.103203" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373393v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoka Yamasaku" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/ad1bc2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411113v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hannula" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joona Sorjonen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/ad21be" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222320v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24492/use.44.0_3P5-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215141v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2023-1007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895903v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Thijs Poortinga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuki Kudo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/acaadd" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091720v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayache Bouakaz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40629-023-00249-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215115v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Gebbie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse van der Merwe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Schlesinger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2023-1005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215182v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Bruin Jordaan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken J Nixon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2023-1003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222303v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24492/use.44.0_2E1-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2023-1010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185222v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15212/bioi-2023-0004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222339v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24492/use.44.0_2P2-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215162v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Hyttinen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2023-1002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516687v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryunosuke Matsumoto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ri-Ichiro Shimizu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/ac4adc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503073v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Pohl" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew John Smith" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/ac467f" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696313v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gering" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kellom&#228;ki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2022-1010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696318v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2022-1199" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366911v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phmed.2021.100043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696317v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2022-1020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696315v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2022-1012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696320v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl Smalberger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malavika Nathan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Milton Rubin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marietha Nel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiros Kotopoulis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2022-1024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696311v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2022-1009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338989v4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Panfilova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiran Chen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud J.G. van Sloun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessel Wijkstra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15242" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192658v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamin Achari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Letts" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pantanowitz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.593417" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387809v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/ac3184" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192432v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Gritzman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-020-01849-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192654v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Fushino" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryu Shinzato" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/abef0f" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192696v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deroubaix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Penny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SAIEE.2021.9340534" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338945v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24492/use.42.0_2E2-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243904v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15212/bioi-2021-0004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338965v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24492/use.42.0_2E4-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192701v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Govender" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SAIEE.2020.9142605" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192706v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keir" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107336" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192686v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/ab7f19" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192434v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Seedat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Israeli-Korn" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Hassin-Baer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15212/bioi-2020-0006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199326v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24492/use.41.0_2E5-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192723v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardos Hailu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Krejcar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawit Assefa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids5020091" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192674v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/ab79e7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199118v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24492/use.40.0_2E3-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199109v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24492/use.40.0_2E2-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192786v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline van Leusden" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertjan J. M. den Hartog" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aalt Bast" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Der Linden" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.07.028" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498755v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sennoga" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert T Poortinga" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.03.021" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498660v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Trots" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Nowicki" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2776040" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192733v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jethro Polliack" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids3040082" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229385v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4771047" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498747v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.05.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192804v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Johansen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Kimmel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/aoa-2017-0013" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498802v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habtamu Abraham" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.033588" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198815v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.06.028" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192744v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Stapelmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Fiebrandt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Raguse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Wilm Lackmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201600198" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192798v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Kujawska" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Secomski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Byra" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.12.008" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195271v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4770207" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192818v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dimcevski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tormod Bj&#229;nes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Hoem" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schj&#246;tt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2016.10.007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192424v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Gjorgji Dimcevski" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2016.34.15_suppl.e15703" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192425v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmet Mc Cormack" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Tore Gjertsen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4950209" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192827v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziemowit Klimonda" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Litniewski" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2574399" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189362v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/aoa-2016-0038" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192852v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kulakov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Yakimov" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bugaev" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Voloshinov" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.06.017" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192839v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torstein Yddal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd Helge Gilja" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Cochran" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.02.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192764v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4883605" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201145v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4841051" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192860v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.12.017" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192844v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fo00405a" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192427v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2014.12.375" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192969v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.230" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193011v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198520v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Leduc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2015.03.010" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192888v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bmt-2014-0046" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193023v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasma Mazzawi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.127.103" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193038v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.127.99" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179273v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Popa" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Mamaeva" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-013-0672-5" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193174v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haydar Ayg&#252;n" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Attenborough" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oalib.1100994" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193048v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Johnston" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Tapia-Siles" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Gerold" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2014.06.011" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200844v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195625v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.03.095" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191015v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4891092" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193216v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4808149" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193185v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eder" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Greve" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil Holst" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bmt-2013-4037" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186072v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4749348" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193199v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Wang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bmt-2012-4135" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-QXT940TD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193228v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mignet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/TDE.12.100" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817350v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189342v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1274749" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195121v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Tabareau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2011.08.020" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFPZ0TNL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193255v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2011.1984" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193261v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v17.i1.28" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599721v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4770758" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193260v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Mcdougall" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcgloin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3579499" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193243v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2011.05.284" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186064v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijs Rovers" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193286v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.09.028" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195548v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BMT.2010.260" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193298v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lauriks" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Langton" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3242358" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193309v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Mleczko" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Schmitz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2008.09.012" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193301v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2009.05.001" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191071v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Winder" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Paulson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4841291" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191768v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193313v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Schommartz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2009.02.003" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195568v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Stipdonk" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap van Toorenburg" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191698v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192418v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68764-1_12" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B30D7FF32CCE6AE73DE98ABFF45D67A9AC1E5269/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193328v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert J. ten Cate" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico de Jong" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemieke van Wamel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157018007778992847" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193322v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2006.09.013" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193321v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138920107783018453" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189389v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2210361" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193345v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14737159.6.3.493" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193334v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.06.003" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193382v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Versluis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2005.1504026" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193350v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.2133718" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189335v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil K Chaudhry" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Khaled" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Ermert" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189339v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189337v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P Mienkina" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hansen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189234v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189250v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles T Lanc&#233;e" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-917370" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191040v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4890963" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193389v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2004.02.010" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193398v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2003.12.007" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189226v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195034v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193394v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmottant" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles T. Lanc&#233;e" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hilgenfeldt" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2004.08.008" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559152v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4771041" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193417v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien Ting Chin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2003.1201465" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189246v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229169v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4770280" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414694v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Czedik-Eysenberg" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Reuter" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855020v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71568/dasdaga2025.036" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855022v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71568/dasdaga2025.035" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855028v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71568/dasdaga2025.037" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800546v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780084v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410525v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kudzai L. Shava" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolline Hlakudi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECET52533.2021.9698577" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696297v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696826v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283933v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Heikkil&#228;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRICON51333.2021.9570946" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696294v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192420v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ward" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anderson" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAUPEC/RobMech/PRASA48453.2020.9041051" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533840v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696875v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261322v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4957391" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696951v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261400v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4957513" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192436v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyajit Phadke" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuthbert Nyamupangedengu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRICON46755.2019.9133954" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696945v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192909v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195142v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4770774" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192902v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192944v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189344v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697182v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245661v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4891808" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193064v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0208" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193082v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Haugse" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Mujic" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Sulen" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein-Erik Gullaksen" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0292" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193145v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0355" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245632v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4891804" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193156v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0518" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245680v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245682v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Muji&#263;" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576297v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200855v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576290v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245676v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195603v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197833v2" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Prentice" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4779125" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197807v2" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4779143" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195601v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576280v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245745v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197797v2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4779438" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197775v2" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Enger" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4779479" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576285v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128171v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198792v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4841127" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245747v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576258v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189343v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195599v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193454v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Bibinov" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bandow" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576263v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576255v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189367v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4892171" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189353v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195597v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576270v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697165v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576253v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576277v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195559v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195561v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188333v2" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935943" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199047v2" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576240v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193318v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0417" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195585v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576238v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199604v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576243v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198692v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576249v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576241v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189330v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193337v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.397" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576235v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191659v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189332v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193342v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.350" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576244v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576209v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193369v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2005.1603013" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189259v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576251v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195214v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2005.1615344" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193373v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2005.1603194" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599597v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193406v2" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2004.1417653" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189256v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4841069" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189253v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193423v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2002.1192681" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193431v2" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2001.992044" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342053v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Nurmi" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ressler" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342049v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viivi-Maaria Ulenius" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785716v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315437v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315408v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130586v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849813v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849806v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543379v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568752v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564368v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576189v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810119v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574827v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576220v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965084v2" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7583988" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229405v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hagen" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4770993" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195266v2" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Rune God&#248;" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4779072" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192439v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1201/9781482266641" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781482266641" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188303v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7504154" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188302v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7504060" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188300v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fagan" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7503946" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191256v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Vitold Jenderka" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37713/ECB01" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245417v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4890927" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245403v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4890937" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198035v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4777614" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198001v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4777637" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198036v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4777598" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198047v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Fagan" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4777588" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197990v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4777675" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191292v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten M. Hiltawsky" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Haisch" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191343v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923645v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7504670" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530990v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walther" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530989v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530987v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498795v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922870v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03195194v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03923754v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03188314v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562039v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eedit Koivukangas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Nurmi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Malafeev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Voimanen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Swaminathan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2026.100947" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019059v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annele Heikkil&#228;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Rossi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Vanhanen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Koivum&#228;ki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Postema" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phro.2025.100760" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216904v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vered Aharonson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verushen Coopoo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Stuart Carlson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2025-0172" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Nurkkala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoru Hashimoto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24492/use.46.0_1J2-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737599v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acm2.14530" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216922v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Boman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Aula" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Laaksomaa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2025.105097" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737524v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Anderton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Otake" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Xinyue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2024-2035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737545v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Wright" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2024-2168" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737501v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Putter-Katz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Tetin Schneider" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2024-2004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737473v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Hopia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2024-2114" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366710v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Mankinen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2023.103203" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoka Yamasaku" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/ad1bc2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411113v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hannula" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joona Sorjonen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/ad21be" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215115v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Gebbie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse van der Merwe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Schlesinger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2023-1005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091720v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayache Bouakaz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40629-023-00249-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215141v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2023-1007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222320v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24492/use.44.0_3P5-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895903v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Thijs Poortinga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuki Kudo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/acaadd" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222303v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24492/use.44.0_2E1-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215182v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Bruin Jordaan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken J Nixon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2023-1003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2023-1010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185222v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15212/bioi-2023-0004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222339v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24492/use.44.0_2P2-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215162v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Hyttinen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2023-1002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2022-1199" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696313v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gering" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kellom&#228;ki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2022-1010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503073v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Pohl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew John Smith" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/ac467f" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366911v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phmed.2021.100043" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516687v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryunosuke Matsumoto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ri-Ichiro Shimizu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/ac4adc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696315v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2022-1012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2022-1020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696320v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl Smalberger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malavika Nathan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Milton Rubin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marietha Nel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiros Kotopoulis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2022-1024" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696311v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cdbme-2022-1009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387809v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/ac3184" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192658v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamin Achari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Letts" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pantanowitz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.593417" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192432v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Gritzman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-020-01849-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192654v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Fushino" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryu Shinzato" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/abef0f" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338989v4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Panfilova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiran Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud J.G. van Sloun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessel Wijkstra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15242" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192696v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deroubaix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Penny" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SAIEE.2021.9340534" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338945v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24492/use.42.0_2E2-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243904v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15212/bioi-2021-0004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338965v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24492/use.42.0_2E4-4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192434v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Seedat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Israeli-Korn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Hassin-Baer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15212/bioi-2020-0006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192686v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/ab7f19" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192706v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keir" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107336" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199326v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24492/use.41.0_2E5-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192723v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardos Hailu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Krejcar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawit Assefa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids5020091" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192701v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Govender" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SAIEE.2020.9142605" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192674v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/ab79e7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199118v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24492/use.40.0_2E3-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199109v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24492/use.40.0_2E2-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192786v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline van Leusden" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertjan J. M. den Hartog" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aalt Bast" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Der Linden" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.07.028" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498755v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sennoga" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert T Poortinga" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.03.021" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498660v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Trots" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Nowicki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2776040" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498747v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.05.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192733v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jethro Polliack" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids3040082" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229385v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4771047" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192804v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Johansen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Kimmel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/aoa-2017-0013" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498802v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habtamu Abraham" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.033588" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198815v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.06.028" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192744v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Stapelmann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Fiebrandt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Raguse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Wilm Lackmann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201600198" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192798v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Kujawska" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Secomski" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Byra" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.12.008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192852v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kulakov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Yakimov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bugaev" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Voloshinov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.06.017" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192827v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziemowit Klimonda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Litniewski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2574399" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189362v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/aoa-2016-0038" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192425v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dimcevski" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmet Mc Cormack" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Tore Gjertsen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4950209" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192424v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Gjorgji Dimcevski" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tormod Bj&#229;nes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Hoem" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schj&#246;tt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2016.34.15_suppl.e15703" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192818v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2016.10.007" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201145v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd Helge Gilja" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4841051" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192764v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4883605" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192839v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torstein Yddal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Cochran" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.02.005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195271v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4770207" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192860v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.12.017" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192844v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fo00405a" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192969v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.230" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193011v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192427v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2014.12.375" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198520v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Leduc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2015.03.010" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192888v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bmt-2014-0046" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193023v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasma Mazzawi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.127.103" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193038v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.127.99" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193048v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Johnston" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Tapia-Siles" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Gerold" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2014.06.011" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179273v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Popa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Mamaeva" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-013-0672-5" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193174v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haydar Ayg&#252;n" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Attenborough" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oalib.1100994" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200844v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191015v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4891092" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195625v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.03.095" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193216v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4808149" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193185v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eder" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Greve" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil Holst" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bmt-2013-4037" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186072v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4749348" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193199v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Wang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bmt-2012-4135" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-QXT940TD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193228v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mignet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/TDE.12.100" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817350v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189342v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1274749" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193255v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2011.1984" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193261v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v17.i1.28" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195121v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Tabareau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2011.08.020" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFPZ0TNL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599721v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4770758" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193260v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Mcdougall" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcgloin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3579499" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186064v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijs Rovers" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193243v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2011.05.284" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193286v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.09.028" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195548v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BMT.2010.260" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191071v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Winder" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Paulson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4841291" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193298v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lauriks" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Langton" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3242358" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193309v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Mleczko" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Schmitz" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2008.09.012" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193301v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2009.05.001" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191768v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193313v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Schommartz" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2009.02.003" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195568v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Stipdonk" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap van Toorenburg" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191698v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193328v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert J. ten Cate" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico de Jong" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemieke van Wamel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157018007778992847" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192418v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68764-1_12" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B30D7FF32CCE6AE73DE98ABFF45D67A9AC1E5269/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193322v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2006.09.013" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193321v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138920107783018453" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189389v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2210361" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193345v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14737159.6.3.493" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193334v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.06.003" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193382v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Versluis" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2005.1504026" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193350v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.2133718" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189335v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil K Chaudhry" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Khaled" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Ermert" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189339v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189337v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P Mienkina" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hansen" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189234v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189250v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles T Lanc&#233;e" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-917370" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191040v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4890963" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193398v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2003.12.007" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193389v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2004.02.010" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189226v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195034v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193394v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmottant" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles T. Lanc&#233;e" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hilgenfeldt" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2004.08.008" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559152v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4771041" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193417v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien Ting Chin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2003.1201465" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189246v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229169v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4770280" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414694v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Czedik-Eysenberg" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Reuter" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855020v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71568/dasdaga2025.036" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855022v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71568/dasdaga2025.035" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855028v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71568/dasdaga2025.037" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800546v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780084v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410525v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kudzai L. Shava" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolline Hlakudi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECET52533.2021.9698577" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696297v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696826v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283933v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Heikkil&#228;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRICON51333.2021.9570946" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192420v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ward" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anderson" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAUPEC/RobMech/PRASA48453.2020.9041051" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696294v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533840v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261322v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4957391" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696951v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261400v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4957513" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696875v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192436v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyajit Phadke" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuthbert Nyamupangedengu" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRICON46755.2019.9133954" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696945v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192909v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195142v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4770774" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192902v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192944v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189344v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245661v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4891808" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193082v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Haugse" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Mujic" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Sulen" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein-Erik Gullaksen" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0292" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193064v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0208" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193145v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0355" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697182v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245632v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4891804" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193156v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0518" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245682v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Muji&#263;" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245680v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576297v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576290v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200855v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195603v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245676v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197807v2" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4779143" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195601v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197833v2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Prentice" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4779125" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576280v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197797v2" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4779438" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245745v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197775v2" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Enger" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4779479" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576285v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128171v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198792v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4841127" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245747v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193454v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Bibinov" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bandow" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576255v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576263v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195599v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189343v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195597v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189367v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4892171" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189353v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576258v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576270v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697165v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576253v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576277v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195561v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195559v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188333v2" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935943" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199047v2" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576240v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195585v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193318v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0417" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576238v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199604v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576243v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198692v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576249v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576241v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193337v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.397" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576235v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189330v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191659v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189332v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576244v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193342v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.350" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189259v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193369v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2005.1603013" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576209v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576251v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195214v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2005.1615344" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193373v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2005.1603194" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599597v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193406v2" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2004.1417653" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189256v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4841069" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189253v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193423v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2002.1192681" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193431v2" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2001.992044" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342053v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ressler" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342049v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viivi-Maaria Ulenius" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785716v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315437v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315408v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130586v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849806v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849813v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543379v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568752v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564368v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576189v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810119v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574827v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576220v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965084v2" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7583988" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229405v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hagen" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4770993" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195266v2" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Rune God&#248;" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4779072" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192439v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1201/9781482266641" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781482266641" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188302v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7504060" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188303v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7504154" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188300v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fagan" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7503946" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191256v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Vitold Jenderka" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37713/ECB01" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245417v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4890927" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245403v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4890937" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198035v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4777614" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198001v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4777637" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198036v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4777598" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198047v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Fagan" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4777588" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197990v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4777675" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191292v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten M. Hiltawsky" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Haisch" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191343v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923645v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7504670" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530990v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walther" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530989v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530987v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498795v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922870v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03195194v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03923754v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03188314v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>