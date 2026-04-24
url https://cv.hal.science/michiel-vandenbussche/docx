--- v0 (2026-03-27)
+++ v1 (2026-04-24)
@@ -835,1125 +835,1125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LCO Receptors Involved in Arbuscular Mycorrhiza Are Functional for Rhizobia Perception in Legumes</w:t>
+                <w:t xml:space="preserve">Strigolactones Play an Important Role in Shaping Exodermal Morphology via a KAI2-Dependent Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Girardin</w:t>
+                <w:t xml:space="preserve">Guowei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tongming Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yi Ding</w:t>
+                <w:t xml:space="preserve">Marina Stirnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Keller</w:t>
+                <w:t xml:space="preserve">Christian Gübeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Buendia</w:t>
+                <w:t xml:space="preserve">Susanne Egloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2019.11.038⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17, pp.144-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2019.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628042v1</w:t>
+                <w:t xml:space="preserve">hal-02389739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strigolactones Play an Important Role in Shaping Exodermal Morphology via a KAI2-Dependent Pathway</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guowei Liu</w:t>
+                <w:t xml:space="preserve">Divergent Functional Diversification Patterns in the SEP/AGL6/AP1 MADS-box Transcription Factor Superclade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chambrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Stirnemann</w:t>
+                <w:t xml:space="preserve">Véronique Boltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gübeli</w:t>
+                <w:t xml:space="preserve">Sophy Chamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Egloff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+                <w:t xml:space="preserve">Frédérique Rozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2019.06.024⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, tpc.00162.2019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.19.00162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389739v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent Functional Diversification Patterns in the SEP/AGL6/AP1 MADS-box Transcription Factor Superclade</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chambrier</w:t>
+                <w:t xml:space="preserve">LCO Receptors Involved in Arbuscular Mycorrhiza Are Functional for Rhizobia Perception in Legumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Boltz</w:t>
+                <w:t xml:space="preserve">Tongming Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophy Chamot</w:t>
+                <w:t xml:space="preserve">Jean Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Rozier</w:t>
+                <w:t xml:space="preserve">Luis Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, tpc.00162.2019. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (24), pp.4249-4259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.19.00162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2019.11.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349131v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Evolve a Perianth: A Review of Cadastral Mechanisms for Perianth Identity</w:t>
+                <w:t xml:space="preserve">TM8 represses developmental timing in Nicotiana benthamiana and has functionally diversified in angiosperms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Monniaux</w:t>
+                <w:t xml:space="preserve">Heleen Coenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Viaene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Vandenbussche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Geuten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01573⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-018-1349-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349121v1</w:t>
+                <w:t xml:space="preserve">hal-02389867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rosa genome provides new insights into the domestication of modern roses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Just</w:t>
+                <w:t xml:space="preserve">The Floral C-Lineage Genes Trigger Nectary Development in Petunia and Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Badouin</w:t>
+                <w:t xml:space="preserve">Klaas Heijmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Verdenaud</w:t>
+                <w:t xml:space="preserve">Kai Ament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chopy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41588-018-0110-3⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (9), pp.2020-2037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.18.00425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798003v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TM8 represses developmental timing in Nicotiana benthamiana and has functionally diversified in angiosperms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A miR172 target-deficient AP2-like gene correlates with the double flower phenotype in roses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Viaene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michiel Vandenbussche</w:t>
+                <w:t xml:space="preserve">Léa François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koen Geuten</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Verdenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaopeng Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darcy Ruleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-018-1349-7⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.12912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-30918-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389867v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Floral C-Lineage Genes Trigger Nectary Development in Petunia and Arabidopsis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to Evolve a Perianth: A Review of Cadastral Mechanisms for Perianth Identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Vandenbussche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.18.00425⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02389760v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A miR172 target-deficient AP2-like gene correlates with the double flower phenotype in roses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">The Rosa genome provides new insights into the domestication of modern roses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Badouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Verdenaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annick Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.12912. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (6), pp.772-777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-30918-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41588-018-0110-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389731v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergence of the floral a-function between an asterid and a rosid species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaas Heijmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Rozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Zethof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophy Chamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (7), pp.1605-1621. </w:t>
@@ -1985,412 +1985,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petunia, Your Next Supermodel?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insight into the evolution of the Solanaceae from the parental genomes of Petunia hybrida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Rodrigues Bento</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aureliano Bombarely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avichai Amrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manzhu Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bapaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00072⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nplants.2016.74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641265v1</w:t>
+                <w:t xml:space="preserve">hal-02640501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the evolution of the Solanaceae from the parental genomes of Petunia hybrida</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">MYB-FL controls gain and loss of floral UV absorbance, a key trait affecting pollinator preference and reproductive isolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hester Sheehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Bapaume</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Klahre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korinna Esfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dell'Olivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nplants.2016.74⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (2), pp.159-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.3462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640501v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MYB-FL controls gain and loss of floral UV absorbance, a key trait affecting pollinator preference and reproductive isolation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Korinna Esfeld</w:t>
+                <w:t xml:space="preserve">Petunia, Your Next Supermodel?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Vandenbussche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chambrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dell'Olivo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suzanne Rodrigues Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 48 (2), pp.159-166. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ng.3462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638244v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Petunia GRAS Transcription Factor ATA/RAM1 regulates symbiotic gene expression and fungal morphogenesis in arbuscular mycorrhiza</w:t>
               </w:r>
@@ -2402,51 +2402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie K Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Schorderet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bapaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Falquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2614,51 +2614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of WOX genes in flower development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Trehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Vandenbussche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2839,64 +2839,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redefining C and D in the Petunia ABC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaas Heijmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Ament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anneke S. Rijpkema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2973,51 +2973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MADS-box Genes and Floral Development: the Dark Side</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaas Heijmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3223,51 +3223,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flower Development in the Solanaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Vandenbussche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3353,51 +3353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Rodrigues Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chambrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4315,51 +4315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Verni&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Pellen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Teyssier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garrigues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2408539121" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ding" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Lesterps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fuchs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Gaston" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60717-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232663v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chopy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cavallini-Speisser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad258" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423982v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangjiang Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cerri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Strazzer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbang Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Spelt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109749" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164327v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Vandenbussche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa599" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999116v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chopy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodrigues Bento" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandenbussche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1283.28" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Girardin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongming Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Keller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buendia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.11.038" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Liu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Stirnemann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G&#252;beli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Egloff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2019.06.024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349131v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boltz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Chamot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rozier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00162" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monniaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01573" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0110-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389867v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heleen Coenen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Viaene" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Geuten" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-018-1349-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389760v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Heijmans" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Ament" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trehin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00425" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389731v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fran&#231;ois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Fu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darcy Ruleman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dubois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30918-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608198v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zethof" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.17.00098" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641265v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rodrigues Bento" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00072" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640501v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aureliano Bombarely" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avichai Amrad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzhu Bao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bapaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2016.74" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638244v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Sheehan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Klahre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korinna Esfeld" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dell'Olivo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3462" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633688v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie K Rich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schorderet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00310" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641424v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Scutt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu224" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638862v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Costanzo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu123" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644110v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verhoef" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Yokota" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyomi Shibata" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Jan de Boer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gerats" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert102" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644081v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke S. Rijpkema" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Wolters-Arts" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.097030" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648602v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers233" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958643v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231574v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3299-4_2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389878v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90698-0_2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811032v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-568-2_16" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810937v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-568-2_18" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809411v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-568-2_17" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348004v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Tiwari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chauderon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Causse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721380v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731025v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Passeri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Mart&#237;nez I Calv&#243;&#8217;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Verni&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Pellen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Teyssier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garrigues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2408539121" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ding" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Lesterps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fuchs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Gaston" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60717-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232663v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chopy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cavallini-Speisser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad258" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423982v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangjiang Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cerri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Strazzer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbang Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Spelt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109749" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164327v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Vandenbussche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa599" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999116v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chopy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodrigues Bento" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandenbussche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1283.28" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389739v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Stirnemann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G&#252;beli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Egloff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2019.06.024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349131v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boltz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Chamot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rozier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00162" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Girardin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongming Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Keller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buendia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.11.038" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389867v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heleen Coenen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Viaene" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Geuten" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-018-1349-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Heijmans" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Ament" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trehin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00425" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389731v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fran&#231;ois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Fu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darcy Ruleman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dubois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30918-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349121v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monniaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01573" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0110-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608198v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zethof" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.17.00098" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640501v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aureliano Bombarely" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avichai Amrad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzhu Bao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bapaume" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2016.74" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638244v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Sheehan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Klahre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korinna Esfeld" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dell'Olivo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3462" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641265v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rodrigues Bento" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00072" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633688v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie K Rich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schorderet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00310" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641424v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Scutt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu224" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638862v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Costanzo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu123" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644110v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verhoef" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Yokota" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyomi Shibata" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Jan de Boer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gerats" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert102" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644081v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke S. Rijpkema" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Wolters-Arts" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.097030" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648602v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers233" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958643v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231574v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3299-4_2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389878v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90698-0_2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811032v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-568-2_16" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810937v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-568-2_18" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809411v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-568-2_17" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348004v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Tiwari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chauderon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Causse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721380v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731025v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Passeri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Mart&#237;nez I Calv&#243;&#8217;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>