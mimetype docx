--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -1985,412 +1985,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the evolution of the Solanaceae from the parental genomes of Petunia hybrida</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Petunia, Your Next Supermodel?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Vandenbussche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chambrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aureliano Bombarely</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suzanne Rodrigues Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nplants.2016.74⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640501v1</w:t>
+                <w:t xml:space="preserve">hal-02641265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MYB-FL controls gain and loss of floral UV absorbance, a key trait affecting pollinator preference and reproductive isolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hester Sheehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Klahre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korinna Esfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dell'Olivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48 (2), pp.159-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ng.3462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petunia, Your Next Supermodel?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chambrier</w:t>
+                <w:t xml:space="preserve">Insight into the evolution of the Solanaceae from the parental genomes of Petunia hybrida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aureliano Bombarely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avichai Amrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manzhu Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Rodrigues Bento</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Bapaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nplants.2016.74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641265v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Petunia GRAS Transcription Factor ATA/RAM1 regulates symbiotic gene expression and fungal morphogenesis in arbuscular mycorrhiza</w:t>
               </w:r>
@@ -2402,51 +2402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie K Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Schorderet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bapaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Falquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2833,265 +2833,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redefining C and D in the Petunia ABC</w:t>
+                <w:t xml:space="preserve">MADS-box Genes and Floral Development: the Dark Side</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaas Heijmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Vandenbussche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.112.097030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (15), pp.5397 - 5404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ers233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644081v1</w:t>
+                <w:t xml:space="preserve">hal-02648602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MADS-box Genes and Floral Development: the Dark Side</w:t>
+                <w:t xml:space="preserve">Redefining C and D in the Petunia ABC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaas Heijmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Ament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneke S. Rijpkema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Zethof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mieke Wolters-Arts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 63 (15), pp.5397 - 5404. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (6), pp.2305 - 2317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/ers233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.112.097030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648602v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3353,51 +3353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Rodrigues Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chambrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4315,51 +4315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Verni&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Pellen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Teyssier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garrigues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2408539121" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ding" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Lesterps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fuchs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Gaston" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60717-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232663v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chopy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cavallini-Speisser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad258" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423982v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangjiang Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cerri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Strazzer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbang Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Spelt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109749" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164327v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Vandenbussche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa599" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999116v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chopy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodrigues Bento" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandenbussche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1283.28" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389739v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Stirnemann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G&#252;beli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Egloff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2019.06.024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349131v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boltz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Chamot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rozier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00162" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Girardin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongming Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Keller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buendia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.11.038" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389867v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heleen Coenen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Viaene" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Geuten" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-018-1349-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Heijmans" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Ament" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trehin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00425" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389731v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fran&#231;ois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Fu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darcy Ruleman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dubois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30918-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349121v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monniaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01573" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0110-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608198v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zethof" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.17.00098" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640501v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aureliano Bombarely" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avichai Amrad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzhu Bao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bapaume" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2016.74" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638244v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Sheehan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Klahre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korinna Esfeld" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dell'Olivo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3462" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641265v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rodrigues Bento" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00072" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633688v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie K Rich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schorderet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00310" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641424v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Scutt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu224" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638862v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Costanzo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu123" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644110v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verhoef" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Yokota" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyomi Shibata" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Jan de Boer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gerats" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert102" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644081v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke S. Rijpkema" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Wolters-Arts" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.097030" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648602v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers233" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958643v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231574v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3299-4_2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389878v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90698-0_2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811032v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-568-2_16" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810937v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-568-2_18" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809411v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-568-2_17" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348004v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Tiwari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chauderon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Causse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721380v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731025v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Passeri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Mart&#237;nez I Calv&#243;&#8217;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Verni&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Pellen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Teyssier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garrigues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2408539121" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ding" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Lesterps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fuchs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Gaston" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60717-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232663v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chopy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cavallini-Speisser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad258" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423982v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangjiang Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cerri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Strazzer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbang Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Spelt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109749" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164327v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Vandenbussche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa599" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999116v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chopy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodrigues Bento" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandenbussche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1283.28" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389739v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Stirnemann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G&#252;beli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Egloff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2019.06.024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349131v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boltz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Chamot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rozier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00162" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Girardin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongming Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Keller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buendia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.11.038" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389867v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heleen Coenen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Viaene" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Geuten" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-018-1349-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Heijmans" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Ament" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trehin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00425" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389731v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fran&#231;ois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Fu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darcy Ruleman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dubois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30918-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349121v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monniaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01573" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0110-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608198v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zethof" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.17.00098" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641265v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rodrigues Bento" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00072" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638244v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Sheehan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Klahre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korinna Esfeld" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dell'Olivo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3462" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aureliano Bombarely" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avichai Amrad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzhu Bao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bapaume" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2016.74" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633688v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie K Rich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schorderet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00310" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641424v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Scutt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu224" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638862v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Costanzo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu123" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644110v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verhoef" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Yokota" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyomi Shibata" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Jan de Boer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gerats" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert102" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648602v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers233" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644081v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke S. Rijpkema" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Wolters-Arts" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.097030" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958643v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231574v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3299-4_2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389878v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90698-0_2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811032v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-568-2_16" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810937v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-568-2_18" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809411v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-568-2_17" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348004v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Tiwari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chauderon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Causse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721380v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731025v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Passeri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Mart&#237;nez I Calv&#243;&#8217;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>