--- v0 (2026-03-29)
+++ v1 (2026-05-17)
@@ -92,53 +92,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-2551-7554</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=x05M9WsAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/AEL-7738-2022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -173,4049 +194,4049 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CHIME/FRB Discovery of the Extremely Active Fast Radio Burst Source FRB 20240114A</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovery and Localization of the Swift-Observed FRB 20241228A in a Star-forming Host Galaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Curtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxwell Fine</w:t>
+                <w:t xml:space="preserve">Shion Andrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayush Pandhi</w:t>
+                <w:t xml:space="preserve">Sunil Simha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shion Andrew</w:t>
+                <w:t xml:space="preserve">Alice Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenzie Nimmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrophys.J.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 997 (2), pp.334. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ae2fc4⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 998 (1), pp.97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ae2ea0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096983v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery and Localization of the Swift-Observed FRB 20241228A in a Star-forming Host Galaxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The CHIME/FRB Discovery of the Extremely Active Fast Radio Burst Source FRB 20240114A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaitlyn Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Curtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell Fine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayush Pandhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shion Andrew</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kenzie Nimmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrophys.J.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 998 (1), pp.97. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ae2ea0⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 997 (2), pp.334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ae2fc4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05164652v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHIME/FRB Outriggers: Design Overview</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Searching for Historical Extragalactic Optical Transients Associated with Fast Radio Bursts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridget C Andersen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shion Andrew</w:t>
+                <w:t xml:space="preserve">Y Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bandura</w:t>
+                <w:t xml:space="preserve">C.D Kilpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohit Bhardwaj</w:t>
+                <w:t xml:space="preserve">W Fong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P Curtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Opoku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/adfdcc⟩</w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 991 (2), pp.199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/adfb74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057682v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for Historical Extragalactic Optical Transients Associated with Fast Radio Bursts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CHIME/FRB Outriggers: Design Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Fong</w:t>
+                <w:t xml:space="preserve">Mandana Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.P Curtin</w:t>
+                <w:t xml:space="preserve">Bridget C Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shion Andrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Opoku</w:t>
+                <w:t xml:space="preserve">Kevin Bandura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohit Bhardwaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/adfb74⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 993 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/adfdcc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05120469v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRB 20250316A: A Brilliant and Nearby One-off Fast Radio Burst Localized to 13 pc Precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Amouyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shion Andrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bandura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 989 (2), pp.L48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/2041-8213/adf62f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pulsar-like polarization angle swing from a nearby fast radio burst</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarization properties of 28 repeating fast radio burst sources with CHIME/FRB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarraneh Eftekhari</w:t>
+                <w:t xml:space="preserve">C Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Kilpatrick</w:t>
+                <w:t xml:space="preserve">A Pandhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aida Kirichenko</w:t>
+                <w:t xml:space="preserve">R Mckinven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P Curtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-08184-4⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 982 (2), pp.154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/adb0bc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04921323v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization properties of 28 repeating fast radio burst sources with CHIME/FRB</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A pulsar-like polarization angle swing from a nearby fast radio burst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pandhi</w:t>
+                <w:t xml:space="preserve">Ryan Mckinven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohit Bhardwaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Mckinven</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.P Curtin</w:t>
+                <w:t xml:space="preserve">Tarraneh Eftekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Shin</w:t>
+                <w:t xml:space="preserve">Charles Kilpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Kirichenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/adb0bc⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 637 (8044), pp.43-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-08184-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831451v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04921323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updating the First CHIME/FRB Catalog of Fast Radio Bursts with Baseband Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandana Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget C. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shion Andrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bandura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Bhardwaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 969, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/ad464b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04676468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization properties of the 128 non-repeating fast radio bursts from the first CHIME/FRB baseband catalog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayush Pandhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziggy Pleunis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Mckinven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.M Gaensler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianing Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 968 (2), pp.50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/ad40aa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Repeating Fast Radio Burst Source in a Low-Luminosity Dwarf Galaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danté M Hewitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Bhardwaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa C Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Kirichenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenzie Nimmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 977 (1), pp.L4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/2041-8213/ad8ce1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do All Fast Radio Bursts Repeat? Constraints from CHIME/FRB Far Sidelobe FRBs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsiu-Hsien Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherry Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ue-Li Pen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Bhardwaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 975, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/ad779d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04783094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CHIME/FRB Study of Burst Rate and Morphological Evolution of the Periodically Repeating FRB 20180916B</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subarcminute Localization of 13 Repeating Fast Radio Bursts Detected by CHIME/FRB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Breitman</w:t>
+                <w:t xml:space="preserve">Daniele Michilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohit Bhardwaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Michilli</w:t>
+                <w:t xml:space="preserve">Charanjot Brar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">B. Gaensler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Victoria Kaspi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pragya Chawla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 956 (1), pp.23. </w:t>
+              <w:t xml:space="preserve">, 2023, 950 (2), pp.134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/acf221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/accf89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447845v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subarcminute Localization of 13 Repeating Fast Radio Bursts Detected by CHIME/FRB</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">A CHIME/FRB Study of Burst Rate and Morphological Evolution of the Periodically Repeating FRB 20180916B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketan Sand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Breitman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Michilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Kaspi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pragya Chawla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 950 (2), pp.134. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/accf89⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 956 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/acf221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442946v1</w:t>
+                <w:t xml:space="preserve">hal-04447845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LOFAR Tied-Array All-Sky Survey: Timing of 35 radio pulsars and an overview of the properties of the LOFAR pulsar discoveries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. van der Wateren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.G. Bassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.W. Stappers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 669, pp.A160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202245122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for Gravitational Waves Associated with Fast Radio Bursts Detected by CHIME/FRB During the LIGO--Virgo Observing Run O3a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 955 (2), pp.155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/acd770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-second periodicity in a fast radio burst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridget Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bandura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Bhardwaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charanjot Brar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 607 (7918), pp.256-259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41586-022-04841-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotation Measure Evolution of the Repeating Fast Radio Burst Source FRB 121102</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.H. Hilmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Michilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.G. Spitler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.S. Wharton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Demorest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 908 (1), pp.L10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/2041-8213/abdec0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOFAR Detection of 110–188 MHz Emission and Frequency-dependent Activity from FRB 20180916B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Pleunis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Michilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Naidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 911 (1), pp.L3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/2041-8213/abec72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization Pipeline for Fast Radio Bursts Detected by CHIME/FRB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mckinven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Michilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Masui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cubranic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gaensler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 920 (2), pp.138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/ac126a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analysis Pipeline for CHIME/FRB Full-array Baseband Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Michilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Masui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Masui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Mckinven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cubranic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bruneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 910 (2), pp.147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/abe626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LOFAR Tied-Array All-Sky Survey: Timing of 21 pulsars including the first binary pulsar discovered with LOFAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.G. Bassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W.T. Hessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.I. Kondratiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 492 (4), pp.5878-5896. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/staa113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LOFAR Tied-Array All-Sky Survey (LOTAAS): Characterization of 20 pulsar discoveries and their single-pulse behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Michilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W.T. J Hessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.I. Kondratiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 491 (1), pp.725-739. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/stz2997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02407092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LOFAR Tied-Array All-Sky Survey (LOTAAS): Survey overview and initial pulsar discoveries</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-frequency Faraday rotation measures towards pulsars using LOFAR: probing the 3D Galactic halo magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Kondratiev</w:t>
+                <w:t xml:space="preserve">C. Sobey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bilous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J W T Hessels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Karastergiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935609⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 484 (3), pp.3646-3664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02177943v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02149819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency Faraday rotation measures towards pulsars using LOFAR: probing the 3D Galactic halo magnetic field</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bilous</w:t>
+                <w:t xml:space="preserve">The LOFAR Tied-Array All-Sky Survey (LOTAAS): Survey overview and initial pulsar discoveries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sanidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A Karastergiou</w:t>
+                <w:t xml:space="preserve">S. Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hessels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kondratiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz214⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 626, pp.A104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02149819v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02177943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First detection of frequency-dependent, time-variable dispersion measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P.W. Verbiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tiburzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Osłowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Michilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 624, pp.A22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201834059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extreme magneto-ionic environment associated with the fast radio burst source FRB 121102</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Michilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Seymour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J W T Hessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L G Spitler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 553 (7687), pp.182-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature25149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOFAR Discovery of a 23.5 s Radio Pulsar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.G. Bassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.J. Dijkema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 866 (1), pp.54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/aade88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01880714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-frequency pulse profile variation in PSR B2217+47: evidence for echoes from the interstellar medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Michilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. T. Hessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Serylak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 476, pp.2704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/sty368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering analysis of LOFAR pulsar observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Karastergiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. I. Kondratiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zagkouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 470 (3), pp.2659-2679. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/stx1151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01576018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A LOFAR census of non-recycled pulsars: average profiles, dispersion measures, flux densities, and spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Bilous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. I. Kondratiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. F. Keane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. W. T. Hessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 591 (A134), 34 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201527702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01360944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4225,177 +4246,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the low-frequency pulse profile of PSR B2217+47</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Michilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. W. T. Hessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Y. Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Serylak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pulsar Astrophysics the Next Fifty Years</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, à renseigner, Unknown Region. pp.291-294, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1743921317010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03566309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId171"/>
+      <w:footerReference w:type="default" r:id="rId172"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4463,51 +4484,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84A25161"/>
+    <w:nsid w:val="879070A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4694,51 +4715,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michilli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2551-7554" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AEL-7738-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096983v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlyn Shin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Curtin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Fine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Pandhi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shion Andrew" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ae2fc4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164652v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Simha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzie Nimmo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ae2ea0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Amiri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget C Andersen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bandura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Bhardwaj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adfdcc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120469v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D Kilpatrick" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P Curtin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Opoku" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adfb74" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05492265v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Abbott" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amouyal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Andersen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adf62f" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04921323v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Mckinven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarraneh Eftekhari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kilpatrick" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Kirichenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08184-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pandhi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mckinven" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Shin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adb0bc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget C. Andersen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad464b" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziggy Pleunis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M Gaensler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Su" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad40aa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780871v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dant&#233; M Hewitt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa C Gordon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad8ce1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04783094v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Hsien Lin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Scholz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherry Ng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ue-Li Pen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad779d" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447845v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Sand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Breitman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Michilli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Kaspi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragya Chawla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acf221" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442946v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charanjot Brar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaensler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/accf89" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892290v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van der Wateren" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Bassa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cooper" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Griessmeier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W. Stappers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245122" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Abbott" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adams" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acd770" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442832v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04841-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966264v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Hilmarsson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michilli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Spitler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Wharton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demorest" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abdec0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447849v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pleunis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hessels" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naidu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abec72" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447841v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mckinven" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Masui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cubranic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac126a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442914v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abe626" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483971v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Tan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W.T. Hessels" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Kondratiev" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa113" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02407092v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W.T. J Hessels" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2997" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02177943v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanidas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kondratiev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935609" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02149819v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sobey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bilous" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W T Hessels" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Karastergiou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz214" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051545v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Donner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.W. Verbiest" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiburzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Os&#322;owski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834059" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442843v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seymour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L G Spitler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gajjar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature25149" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880714v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Dijkema" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Esposito" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aade88" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719635v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. T. Hessels" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serylak" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty368" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01576018v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karastergiou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. I. Kondratiev" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zagkouris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kramer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1151" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360944v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Bilous" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Keane" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. T. Hessels" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527702" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566309v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Donner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921317010006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michilli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2551-7554" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=x05M9WsAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AEL-7738-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164652v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Curtin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shion Andrew" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Simha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzie Nimmo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ae2ea0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096983v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlyn Shin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Fine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Pandhi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ae2fc4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D Kilpatrick" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P Curtin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Opoku" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adfb74" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057682v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Amiri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget C Andersen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bandura" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Bhardwaj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adfdcc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05492265v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Abbott" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amouyal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Andersen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adf62f" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pandhi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mckinven" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Shin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adb0bc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04921323v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Mckinven" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarraneh Eftekhari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kilpatrick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Kirichenko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08184-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676468v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget C. Andersen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad464b" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455655v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziggy Pleunis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M Gaensler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Su" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad40aa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dant&#233; M Hewitt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa C Gordon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad8ce1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04783094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiu-Hsien Lin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Scholz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherry Ng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ue-Li Pen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad779d" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442946v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Michilli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charanjot Brar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaensler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Kaspi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/accf89" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447845v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Sand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Breitman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragya Chawla" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acf221" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892290v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van der Wateren" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Bassa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cooper" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Griessmeier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W. Stappers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245122" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738490v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Abbott" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adams" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acd770" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04841-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966264v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Hilmarsson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michilli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Spitler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Wharton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demorest" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abdec0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447849v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pleunis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hessels" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naidu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abec72" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447841v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mckinven" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Masui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cubranic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac126a" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442914v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abe626" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483971v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Tan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W.T. Hessels" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Kondratiev" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa113" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02407092v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W.T. J Hessels" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2997" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02149819v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sobey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bilous" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W T Hessels" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Karastergiou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz214" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02177943v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanidas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kondratiev" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935609" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051545v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Donner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.W. Verbiest" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiburzi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Os&#322;owski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834059" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442843v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seymour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L G Spitler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gajjar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature25149" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880714v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Dijkema" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Esposito" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aade88" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719635v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. T. Hessels" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serylak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty368" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01576018v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karastergiou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. I. Kondratiev" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zagkouris" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kramer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1151" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360944v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Bilous" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Keane" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. T. Hessels" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527702" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566309v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Donner" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921317010006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>