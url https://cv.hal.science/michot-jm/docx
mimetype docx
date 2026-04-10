--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -779,295 +779,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04773439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S226: EFFICACY OF ANTI-PD1 THERAPY IN RELAPSED OR REFRACTORY EXTRANODAL NK/T CELL LYMPHOMA: A MATCHED COHORT ANALYSIS FROM THE LYSA</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prognosis of immune checkpoint inhibitors-induced myocarditis: a case series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Michot</w:t>
+                <w:t xml:space="preserve">Cyrille Coustal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Rossignol</w:t>
+                <w:t xml:space="preserve">Juliette Vanoverschelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Golfier</w:t>
+                <w:t xml:space="preserve">Xavier Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HemaSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/01.hs9.0000967816.41118.bf⟩</w:t>
+              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (5), pp.e004792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jitc-2022-004792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406218v1</w:t>
+                <w:t xml:space="preserve">hal-04116183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognosis of immune checkpoint inhibitors-induced myocarditis: a case series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Coustal</w:t>
+                <w:t xml:space="preserve">S226: EFFICACY OF ANTI-PD1 THERAPY IN RELAPSED OR REFRACTORY EXTRANODAL NK/T CELL LYMPHOMA: A MATCHED COHORT ANALYSIS FROM THE LYSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Marouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammara Chaubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Vanoverschelde</w:t>
+                <w:t xml:space="preserve">J.M. Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Quantin</w:t>
+                <w:t xml:space="preserve">Julien Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candice Lesage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Michot</w:t>
+                <w:t xml:space="preserve">Camille Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (5), pp.e004792. </w:t>
+              <w:t xml:space="preserve">HemaSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Hemasphere, 7 (S3), pp.e41118bf. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jitc-2022-004792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/01.hs9.0000967816.41118.bf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116183v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outcomes of older patients with diffuse large B-cell lymphoma treated with R-CHOP: 10-year follow-up of the LNH03-6B trial</w:t>
               </w:r>
@@ -2233,51 +2233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Liévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Malignant Lymphoma,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lugano, Switzerland. pp.502-503, </w:t>
@@ -2484,51 +2484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456570v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine de la Porte Des Vaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Provost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Herbrecht" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Denis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaf122" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926143v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Marouf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammara Chaubard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Li&#233;vin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70081" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960905v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pla&#231;ais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Laparra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault Jacques Maria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Kramkimel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Perret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27339" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04981546v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Rodriguez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Baldini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bayle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pages" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Danlos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/PO.23.00631" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773439v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Ito" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Kogure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Koya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-24-0132" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Michot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossignol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Golfier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.hs9.0000967816.41118.bf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116183v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Coustal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vanoverschelde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quantin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Lesage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2022-004792" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946564v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Camus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Oberic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sibon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ghesqui&#232;res" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2022007609" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antonarelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scott&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Spano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barri&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2021.10.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532592v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cabani&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ammari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pobel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.07.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02996544v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Joseph" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Simonaggio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Stoclin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vieillard-Baron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00761-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02530293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Manson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poizeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Danlos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kostine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40425-019-0821-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508716v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Schultz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hollebecque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Varga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2018.04.019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534637v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mekki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dercle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lichtenstein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marabelle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2018.03.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T83XK6S6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01995062v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Driss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Guitton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Moh Klaren" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.12875" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/70A090165300621EBB2C23F79F1CE1F8843194C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.3164_369" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456570v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine de la Porte Des Vaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Provost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Herbrecht" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Denis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaf122" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926143v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Marouf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammara Chaubard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Li&#233;vin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70081" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960905v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pla&#231;ais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Laparra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault Jacques Maria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Kramkimel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Perret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27339" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04981546v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Rodriguez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Baldini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bayle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pages" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Danlos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/PO.23.00631" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773439v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Ito" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Kogure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Koya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-24-0132" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116183v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Coustal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vanoverschelde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quantin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Lesage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2022-004792" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406218v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Michot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossignol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Golfier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.hs9.0000967816.41118.bf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946564v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Camus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Oberic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sibon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ghesqui&#232;res" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2022007609" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antonarelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scott&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Spano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barri&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2021.10.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532592v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cabani&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ammari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pobel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.07.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02996544v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Joseph" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Simonaggio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Stoclin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vieillard-Baron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00761-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02530293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Manson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poizeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Danlos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kostine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40425-019-0821-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508716v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Schultz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hollebecque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Varga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2018.04.019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534637v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mekki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dercle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lichtenstein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marabelle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2018.03.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T83XK6S6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01995062v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Driss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Guitton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Moh Klaren" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.12875" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/70A090165300621EBB2C23F79F1CE1F8843194C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.3164_369" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>