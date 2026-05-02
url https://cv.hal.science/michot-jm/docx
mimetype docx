--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -779,295 +779,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04773439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognosis of immune checkpoint inhibitors-induced myocarditis: a case series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S226: EFFICACY OF ANTI-PD1 THERAPY IN RELAPSED OR REFRACTORY EXTRANODAL NK/T CELL LYMPHOMA: A MATCHED COHORT ANALYSIS FROM THE LYSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Marouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammara Chaubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Coustal</w:t>
+                <w:t xml:space="preserve">J.M. Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Vanoverschelde</w:t>
+                <w:t xml:space="preserve">Julien Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Quantin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Michot</w:t>
+                <w:t xml:space="preserve">Camille Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jitc-2022-004792⟩</w:t>
+              <w:t xml:space="preserve">HemaSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Hemasphere, 7 (S3), pp.e41118bf. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.hs9.0000967816.41118.bf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116183v1</w:t>
+                <w:t xml:space="preserve">hal-04406218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S226: EFFICACY OF ANTI-PD1 THERAPY IN RELAPSED OR REFRACTORY EXTRANODAL NK/T CELL LYMPHOMA: A MATCHED COHORT ANALYSIS FROM THE LYSA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sammara Chaubard</w:t>
+                <w:t xml:space="preserve">Prognosis of immune checkpoint inhibitors-induced myocarditis: a case series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Coustal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Michot</w:t>
+                <w:t xml:space="preserve">Juliette Vanoverschelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Rossignol</w:t>
+                <w:t xml:space="preserve">Xavier Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Golfier</w:t>
+                <w:t xml:space="preserve">Candice Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HemaSphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Hemasphere, 7 (S3), pp.e41118bf. </w:t>
+              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (5), pp.e004792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/01.hs9.0000967816.41118.bf⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jitc-2022-004792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406218v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outcomes of older patients with diffuse large B-cell lymphoma treated with R-CHOP: 10-year follow-up of the LNH03-6B trial</w:t>
               </w:r>
@@ -1532,51 +1532,51 @@
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Geri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13613-020-00761-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2233,51 +2233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Liévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Malignant Lymphoma,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lugano, Switzerland. pp.502-503, </w:t>
@@ -2484,51 +2484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456570v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine de la Porte Des Vaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Provost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Herbrecht" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Denis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaf122" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926143v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Marouf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammara Chaubard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Li&#233;vin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70081" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960905v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pla&#231;ais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Laparra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault Jacques Maria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Kramkimel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Perret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27339" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04981546v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Rodriguez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Baldini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bayle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pages" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Danlos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/PO.23.00631" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773439v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Ito" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Kogure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Koya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-24-0132" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116183v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Coustal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vanoverschelde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quantin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Lesage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2022-004792" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406218v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Michot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossignol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Golfier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.hs9.0000967816.41118.bf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946564v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Camus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Oberic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sibon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ghesqui&#232;res" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2022007609" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antonarelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scott&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Spano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barri&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2021.10.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532592v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cabani&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ammari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pobel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.07.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02996544v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Joseph" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Simonaggio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Stoclin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vieillard-Baron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00761-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02530293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Manson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poizeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Danlos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kostine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40425-019-0821-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508716v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Schultz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hollebecque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Varga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2018.04.019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534637v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mekki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dercle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lichtenstein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marabelle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2018.03.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T83XK6S6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01995062v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Driss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Guitton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Moh Klaren" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.12875" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/70A090165300621EBB2C23F79F1CE1F8843194C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.3164_369" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456570v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine de la Porte Des Vaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Provost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Herbrecht" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Denis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaf122" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926143v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Marouf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammara Chaubard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Li&#233;vin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Michot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70081" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960905v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pla&#231;ais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Laparra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault Jacques Maria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Kramkimel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Perret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27339" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04981546v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Rodriguez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Baldini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bayle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pages" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Danlos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/PO.23.00631" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773439v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Ito" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Kogure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Koya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-24-0132" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Michot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossignol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Golfier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.hs9.0000967816.41118.bf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116183v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Coustal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vanoverschelde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quantin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Lesage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2022-004792" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946564v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Camus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Oberic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sibon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ghesqui&#232;res" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2022007609" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antonarelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scott&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Spano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barri&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2021.10.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532592v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cabani&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ammari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pobel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.07.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02996544v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Joseph" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Simonaggio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Stoclin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vieillard-Baron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00761-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02530293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Manson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poizeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Danlos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kostine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40425-019-0821-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508716v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Schultz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hollebecque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Varga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2018.04.019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534637v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mekki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dercle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lichtenstein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marabelle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2018.03.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T83XK6S6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01995062v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Driss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Guitton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Moh Klaren" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.12875" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/70A090165300621EBB2C23F79F1CE1F8843194C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.3164_369" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>