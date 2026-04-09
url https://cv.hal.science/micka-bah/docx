--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -174,5137 +174,5271 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care pathways for critically ill children aged 0–5 years arriving at district hospitals in Burkina Faso, Guinea, Mali, and Niger (2022): a cross-sectional study</w:t>
+                <w:t xml:space="preserve">Elastic properties of domains and domain walls in (K0.5Na0.5)NbO3 single crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emelyne Gres</w:t>
+                <w:t xml:space="preserve">Katarina Žiberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Louart</w:t>
+                <w:t xml:space="preserve">Maja Koblar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Meda</w:t>
+                <w:t xml:space="preserve">Andraž Bradeško</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Peters-Bokol</w:t>
+                <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Désiré Kargougou</w:t>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.3934. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (15), pp.117566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-025-24835-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367112v1</w:t>
+                <w:t xml:space="preserve">hal-05562752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of artificial multifunctional K0.5Na0.5NbO3 - CoFe2O4 ceramics</w:t>
+                <w:t xml:space="preserve">Care pathways for critically ill children aged 0–5 years arriving at district hospitals in Burkina Faso, Guinea, Mali, and Niger (2022): a cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadi Issa</w:t>
+                <w:t xml:space="preserve">Emelyne Gres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+                <w:t xml:space="preserve">Sarah Louart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgile Trannoy</w:t>
+                <w:t xml:space="preserve">Bertrand Meda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Dine</w:t>
+                <w:t xml:space="preserve">Lucie Peters-Bokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Brault</w:t>
+                <w:t xml:space="preserve">G. Désiré Kargougou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45 (15), pp.117620. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.3934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-025-24835-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110702v1</w:t>
+                <w:t xml:space="preserve">hal-05367112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of tribological behavior of stainless steels in food cleaning process by sodium hydrogen carbonate</w:t>
+                <w:t xml:space="preserve">Optimization of artificial multifunctional K0.5Na0.5NbO3 - CoFe2O4 ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaouthar Bouguerra</w:t>
+                <w:t xml:space="preserve">Hadi Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan-Ming Chen</w:t>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Romaine</w:t>
+                <w:t xml:space="preserve">Virgile Trannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Ducommun</w:t>
+                <w:t xml:space="preserve">Sarah Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-François Cardey</w:t>
+                <w:t xml:space="preserve">Damien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 202, pp.110382. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (15), pp.117620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2024.110382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128068v1</w:t>
+                <w:t xml:space="preserve">hal-05110702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcoercive-field dielectric response of 0.5 (Ba 0.7 Ca 0.3 TiO 3 ) -0.5 (BaZr 0.2 Ti 0.8 O 3 ) thin film: peculiar third harmonic signature of phase transitions and residual ferroelectricity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of tribological behavior of stainless steels in food cleaning process by sodium hydrogen carbonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume F Nataf</w:t>
+                <w:t xml:space="preserve">Kaouthar Bouguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazir Jaber</w:t>
+                <w:t xml:space="preserve">Yan-Ming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micka Bah</w:t>
+                <w:t xml:space="preserve">Alexandre Romaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+                <w:t xml:space="preserve">Nadège Ducommun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Cardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0182718⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 202, pp.110382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2024.110382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410474v1</w:t>
+                <w:t xml:space="preserve">hal-05128068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead-free room-temperature ferroelectric thermal conductivity switch using anisotropies in thermal conductivities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Féger</w:t>
+                <w:t xml:space="preserve">Subcoercive-field dielectric response of 0.5 (Ba 0.7 Ca 0.3 TiO 3 ) -0.5 (BaZr 0.2 Ti 0.8 O 3 ) thin film: peculiar third harmonic signature of phase transitions and residual ferroelectricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Escorihuela-Sayalero</w:t>
+                <w:t xml:space="preserve">Guillaume F Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Micka Bah</w:t>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (9), pp.094403. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (4), pp.042901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.094403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0182718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691547v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomechanical characterization of BiFeO3 ferroelectric ceramics</w:t>
+                <w:t xml:space="preserve">Lead-free room-temperature ferroelectric thermal conductivity switch using anisotropies in thermal conductivities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarina Žiberna</w:t>
+                <w:t xml:space="preserve">Lucile Féger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Koblar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Carlos Escorihuela-Sayalero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Goran Dražić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44 (12), pp.7025-7031. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (9), pp.094403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.094403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676636v1</w:t>
+                <w:t xml:space="preserve">hal-04691547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Interfaces in AlScN/GaN Heterostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanomechanical characterization of BiFeO3 ferroelectric ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Žiberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Koblar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Streicher</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Micka Bah</w:t>
+                <w:t xml:space="preserve">Goran Dražić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202403027⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (12), pp.7025-7031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579433v1</w:t>
+                <w:t xml:space="preserve">hal-04676636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting the role of 3C–SiC in the performance optimization of (Al,Ga)N‒based High‒Electron mobility transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Understanding Interfaces in AlScN/GaN Heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Streicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107977⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202403027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378667v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the long time relaxation of the weak ferroelectricity in PbZrO 3 antiferroelectric thin film using Positive Up Negative Down and First Order Reversal Curves measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+                <w:t xml:space="preserve">Highlighting the role of 3C–SiC in the performance optimization of (Al,Ga)N‒based High‒Electron mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Borderon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stephane Ginestar</w:t>
+                <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2023.139817⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 171, pp.107977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084453v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Low-Resistance Ohmic Contacts with Bilayer NiO/Al-Doped ZnO Thin Films to p-type GaN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+                <w:t xml:space="preserve">Study of the long time relaxation of the weak ferroelectricity in PbZrO 3 antiferroelectric thin film using Positive Up Negative Down and First Order Reversal Curves measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Mauduit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthew Charles</w:t>
+                <w:t xml:space="preserve">Stephane Ginestar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c21106⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 773, pp.139817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2023.139817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052512v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastable and field-induced ferroelectric response in antiferroelectric lead zirconate thin film studied by the hyperbolic law and third harmonic response</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Development of Low-Resistance Ohmic Contacts with Bilayer NiO/Al-Doped ZnO Thin Films to p-type GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Ginestar</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0143659⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.8723-8729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c21106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088698v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance improvement with non-alloyed ohmic contacts technology on AlGaN/GaN High Electron Mobility Transistors on 6H-SiC substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois Vaurette</w:t>
+                <w:t xml:space="preserve">Metastable and field-induced ferroelectric response in antiferroelectric lead zirconate thin film studied by the hyperbolic law and third harmonic response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ginestar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2023.111998⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133 (17), pp.174102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0143659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084512v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real‐time capturing of microscale events controlling the sintering of lead‐free piezoelectric potassium‐sodium niobate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Micka Bah</w:t>
+                <w:t xml:space="preserve">Performance improvement with non-alloyed ohmic contacts technology on AlGaN/GaN High Electron Mobility Transistors on 6H-SiC substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Fouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Podor</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+                <w:t xml:space="preserve">Francois Vaurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202106825⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 276, pp.111998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2023.111998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605175v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis routes for enhanced piezoelectric properties in spark plasma sintered Ta-doped KNN ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real‐time capturing of microscale events controlling the sintering of lead‐free piezoelectric potassium‐sodium niobate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dubernet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Bustillo</w:t>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.12.030⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.2106825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202106825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562253v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural features and piezoelectric properties of spark plasma sintered lead-free $$\hbox {K}_{\mathbf {0.5}}{} \mathbf{Na} _{\mathbf {0.5}}{} \mathbf{NbO} _{\mathbf {3\,}}$$ ceramics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Dielectric, piezoelectric and electrostrictive properties of antiferroelectric lead-zirconate thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Dubernet</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ginestar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00573-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 914, pp.165340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.165340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174791v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of Al 2 O 3 nanolamination in ALD ZrO 2 capacitor on physical and electrical characteristics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical, morphological and structural properties of Ti ohmic contacts formed on n-type 4H–SiC by laser thermal annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0128507⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 151, pp.106983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2022.106983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980029v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric, piezoelectric and electrostrictive properties of antiferroelectric lead-zirconate thin films</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Synthesis routes for enhanced piezoelectric properties in spark plasma sintered Ta-doped KNN ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Pitcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Ginestar</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.165340⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (5), pp.2188-2194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.12.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665708v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical, morphological and structural properties of Ti ohmic contacts formed on n-type 4H–SiC by laser thermal annealing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Microstructural features and piezoelectric properties of spark plasma sintered lead-free $$\hbox {K}_{\mathbf {0.5}}{} \mathbf{Na} _{\mathbf {0.5}}{} \mathbf{NbO} _{\mathbf {3\,}}$$ ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2022.106983⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 231 (24), pp.4185-4193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00573-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03755512v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the electrical activity of individual ZnO nanowires thermally annealed in air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Micka Bah</w:t>
+                <w:t xml:space="preserve">The influence of Al 2 O 3 nanolamination in ALD ZrO 2 capacitor on physical and electrical characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Tlemcani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vivet</w:t>
+                <w:t xml:space="preserve">Pascal Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1na00860a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (23), pp.234103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0128507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604085v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional energy storage and piezoelectric properties of 0.65Pb(Mg&amp;lt;sub&amp;gt;1/3&amp;lt;/sub&amp;gt;Nb&amp;lt;sub&amp;gt;2/3&amp;lt;/sub&amp;gt;)O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;–0.35PbTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thick films on stainless-steel substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the electrical activity of individual ZnO nanowires thermally annealed in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tlemcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boubenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Justeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matej Sadl</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Udo Eckstein</w:t>
+                <w:t xml:space="preserve">Nicolas Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2515-7655/ac5fd5⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.1125-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1na00860a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165080v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaN/GaN High Electron Mobility Transistors Grown by MOVPE on 3C-SiC/Si(111) for RF Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Lesecq</w:t>
+                <w:t xml:space="preserve">Multifunctional energy storage and piezoelectric properties of 0.65Pb(Mg&amp;lt;sub&amp;gt;1/3&amp;lt;/sub&amp;gt;Nb&amp;lt;sub&amp;gt;2/3&amp;lt;/sub&amp;gt;)O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;–0.35PbTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thick films on stainless-steel substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matej Sadl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Frayssinet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Defrance</w:t>
+                <w:t xml:space="preserve">Udo Eckstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/p-2wi7o8⟩</w:t>
+              <w:t xml:space="preserve">Journal of physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (2), pp.024004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2515-7655/ac5fd5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741438v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of thermal annealing on dielectric and ferroelectric properties of aerosol-deposited 0.65Pb(Mg1/3Nb2/3)O3-0.35 PbTiO3 thick films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matej Sadl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Ursic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 120 (11), pp.112902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0087389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low intrinsic thermal conductivity of Spark Plasma Sintered dense KNbO3 and NaNbO3 perovskite ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AlGaN/GaN High Electron Mobility Transistors Grown by MOVPE on 3C-SiC/Si(111) for RF Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Delorme</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Jean</w:t>
+                <w:t xml:space="preserve">Marc Portail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tca.2020.178807⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1062, pp.482-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-2wi7o8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052381v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of composition on morphology of semiconducting oxides microwires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low intrinsic thermal conductivity of Spark Plasma Sintered dense KNbO3 and NaNbO3 perovskite ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schoenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Giovannelli</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2021.110248⟩</w:t>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 695, pp.178807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2020.178807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634524v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of residual ferroelectric contribution in antiferroelectric lead-zirconate thin films by first-order reversal curves</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of composition on morphology of semiconducting oxides microwires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Monot-Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0043293⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 158, pp.110248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2021.110248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124796v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical activity at the AlN/Si Interface: identifying the main origin of propagation losses in GaN-on-Si devices at microwave frequencies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Evidence of residual ferroelectric contribution in antiferroelectric lead-zirconate thin films by first-order reversal curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maxime Garcia Barros</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ginestar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.14166. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (4), pp.042902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-71064-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0043293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929022v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature piezoelectric properties of flux-grown α-GeO 2 single crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical activity at the AlN/Si Interface: identifying the main origin of propagation losses in GaN-on-Si devices at microwave frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Papet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Ménaert</w:t>
+                <w:t xml:space="preserve">Maxime Garcia Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5116026⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.14166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-71064-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316058v1</w:t>
+                <w:t xml:space="preserve">hal-02929022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic emission monitoring during gas permeation: a new operando diagnostic tool for porous membranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">High temperature piezoelectric properties of flux-grown α-GeO 2 single crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Papet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Haidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ruffle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etoungh Manga</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martin Drobek</w:t>
+                <w:t xml:space="preserve">Bertrand Ménaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2018.02.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (14), pp.144102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5116026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804071v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite microstructures and piezoelectric properties in tantalum substituted lead-free K 0.5 Na 0.5 Nb 1-x Ta x O 3 ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic emission monitoring during gas permeation: a new operando diagnostic tool for porous membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etoungh Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Jean</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Marchet</w:t>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.02.163⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 555, pp.88 - 96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2018.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816567v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Growth and Piezoelectric Properties of Lead-free Based K0.5Na0.5NbO3 by the Floating Zone Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Composite microstructures and piezoelectric properties in tantalum substituted lead-free K 0.5 Na 0.5 Nb 1-x Ta x O 3 ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Le Clezio</w:t>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5b01271⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (8), pp.9463 - 9471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.02.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255208v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric Properties of Oxygen Deficient (K0.5Na0.5)NbO3 Ceramics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Crystal Growth and Piezoelectric Properties of Lead-free Based K0.5Na0.5NbO3 by the Floating Zone Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florian Jean</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Zouaoui Jabli</w:t>
+                <w:t xml:space="preserve">Emmanuel Le Clezio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 162, pp.24--27. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.315-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2015.09.124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5b01271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01755969v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the domain structure and hierarchy in potassium–sodium niobate lead-free piezoelectric single crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Thermoelectric Properties of Oxygen Deficient (K0.5Na0.5)NbO3 Ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Zouaoui Jabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 162, pp.24--27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2015.09.124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6RA07205D⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02153225v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, microstructure and electromechanical properties of undoped (K 0·5 Na 0·5 )NbO 3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Investigation of the domain structure and hierarchy in potassium–sodium niobate lead-free piezoelectric single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Alyabyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Le Clézio</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/1743676114Y.0000000230⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (54), pp.49060-49067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RA07205D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627787v1</w:t>
+                <w:t xml:space="preserve">hal-02153225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic transducers based on undoped lead-free (K0.5Na0.5)NbO3 ceramics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Synthesis, microstructure and electromechanical properties of undoped (K 0·5 Na 0·5 )NbO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Brosseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Robert Deschamps</w:t>
+                <w:t xml:space="preserve">Emmanuel Le Clézio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.06.007⟩</w:t>
+              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (4), pp.211 - 219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/1743676114Y.0000000230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01627834v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromechanical Properties and Microstructure of Undoped K&amp;lt;sub&amp;gt;0.5&amp;lt;/sub&amp;gt;Na&amp;lt;sub&amp;gt;0.5&amp;lt;/sub&amp;gt;NbO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Ceramics and KNbO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-NaNbO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic transducers based on undoped lead-free (K0.5Na0.5)NbO3 ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Le Clézio</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90, pp.25 - 32. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63, pp.23 - 30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.90.25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839014v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High electromechanical performance with spark plasma sintering of undoped K0.5Na0.5NbO3 ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Clezio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40 (5), pp.7473 - 7480. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2013.12.097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and interface optical waves in superlattices: transverse electric localized and resonant modes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electromechanical Properties and Microstructure of Undoped K&amp;lt;sub&amp;gt;0.5&amp;lt;/sub&amp;gt;Na&amp;lt;sub&amp;gt;0.5&amp;lt;/sub&amp;gt;NbO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Ceramics and KNbO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-NaNbO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Clézio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/8/23/010⟩</w:t>
+              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.25 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.90.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070050v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of capping layers on surface phonon polaritons in superlattices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Surface and interface optical waves in superlattices: transverse electric localized and resonant modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 8 (23), pp.4171-4188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/8/23/010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The influence of capping layers on surface phonon polaritons in superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Boudouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1995, 7 (18), pp.3445-3452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/7/18/008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5314,2547 +5448,2547 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new high-entropy perovskite (LaNdSmSrBa)Co0.2Fe0.8O3-δ oxygen electrodes for reversible solid oxide cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Salma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THERMEC‘2025 – International Conference on Processing &amp; Manufacturing of advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universtié de Lille; Université de Tours; Université de Toulouse Capitole; CNRS, Jun 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of head-to-Head Domain Walls by Light Ion Implantation and Annealing in LiTaO3 Single Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Montoussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mercone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drouin Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of head-to-head domain walls by light ion implantation and annealing in LiTaO3 single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Montoussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mercone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BCTZ lead free thin films with Ce doping gradient: enhanced piezoelectricity and relaxor behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAPD 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous nanostructuration of ferroelectrics for thermal switches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+                <w:t xml:space="preserve">Structural and Microstructural Defects in Mechanically Deformed Lead-free Ferroelectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Žiberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Koblar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Uršič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMD31</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Cleveland - Ohio, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mam/ozae044.564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883842v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of domain structures on thermal conductivity in ferroelectric and ferroelastic materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlos Escorihuela-Sayalero</w:t>
+                <w:t xml:space="preserve">Enhanced piezoelectricity properties and relaxor behaviour in (Ce, Y) co-doped BCTZ thin films libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAPD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">2024 ISAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883801v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced piezoelectricity properties and relaxor behaviour in (Ce, Y) co-doped BCTZ thin films libraries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+                <w:t xml:space="preserve">Spontaneous nanostructuration of ferroelectrics for thermal switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Féger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Limelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi El Kamily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Escorihuela-Sayalero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 ISAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">CMD31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794690v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Microstructural Defects in Mechanically Deformed Lead-free Ferroelectrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of domain structures on thermal conductivity in ferroelectric and ferroelastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Radouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarina Žiberna</w:t>
+                <w:t xml:space="preserve">Lucile Féger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Koblar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Micka Bah</w:t>
+                <w:t xml:space="preserve">Carlos Escorihuela-Sayalero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Levassort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hana Uršič</w:t>
+                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECAPD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trondheim, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976128v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity of ferroelectric domains with different orientations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Féger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Escorihuela-Sayalero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriaki Kontou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Annual Workshop on Fundamental Physics of Ferroelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of Ni/Au, Ni/AZO and Ni/ITO bilayer structures for Ohmic Contacts to p-GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiling Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Rouvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Nitride Semiconductors (ICNS-14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of AlGaN/GaN High Electron Mobility Transistors grown by MOVPE on 3C-SiC/Si(111), Si(111) and 6H-SiC for RF applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride Semi-conductors, IWN 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance improvement with non-alloyed ohmic contacts technology on AlGaN/GaN High Electron Mobility Transistors on 6H-SiC substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Vaurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society 2022 Fall meeting, (E-MRS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlGaN/GaN High Electron Mobility Transistors Grown by MOVPE on 3C-SiC/Si(111) for RF Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Conference on Silicon Carbide and Related Materials (ECSCRM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a residual ferroelectric contribution in antiferroelectric lead-zirconate thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Symposium on Applications of Ferroelectrics (ISAF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Sydney, Australia. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISAF51943.2021.9477343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of electrical activity at the AlN/Si interface using scanning capacitance microscopy and scanning spreading resistance microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Garcia Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wocsdice Exmatec 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Bristol (virtual), United Kingdom. pp.131-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Footprint of Gas Permeation through Porous Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etoungh Dimitri Manga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Réunion Annuelle du Groupe Français des Zéolithes- GFZ2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom-scale simulation of adsorption and transport in nanoporous media (Key-note lecture)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Coasne</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Etoungh Dimitri Manga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Acoustics of Nanoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Salford, Feb 2019, Salford, Angleterre, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic emission: towards a real-time diagnosis tool for studying gas permeation through porous ceramic membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.D. Manga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Clézio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Despaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on the Characterization of Porous Solids (COPS-XI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du mode de frittage sur les propriétés de KNN : de la piézoélectricité à la thermoélectricité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales sur le frittage par courant pulsé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 13 Oct 2017, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Mn, Co, Ta and La doping on microstructure and piezoelectric properties of K0.5Na0.5NbO3 ceramics sintered by various technics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPCTS, Jun 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7864,279 +7998,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric inversion layer induced by ion implantation and annealing in LiTaO3 single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Montoussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mercone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELENAM: Metrology at the nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Ta on structure, microstructure and properties of K0.5Na0.5NbO3 ceramics sintered by various techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Piezo 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Cercedilla, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8146,165 +8280,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcoercive-field dielectric response of 0.5 (Ba 0.7 Ca 0.3 TiO 3 ) -0.5 (BaZr 0.2 Ti 0.8 O 3 ) thin film: peculiar third harmonic signature of phase transitions and residual ferroelectricity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId242"/>
+      <w:footerReference w:type="default" r:id="rId245"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8372,51 +8506,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF6DA89B"/>
+    <w:nsid w:val="6E574260"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8603,51 +8737,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/micka-bah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6636-2854" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185151205" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367112v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne Gres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Louart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Peters-Bokol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#233;sir&#233; Kargougou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-24835-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Issa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117620" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128068v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Bouguerra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Ming Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Romaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ducommun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Cardey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.110382" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Nataf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182718" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691547v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile F&#233;ger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escorihuela-Sayalero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.094403" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#381;iberna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Koblar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Dra&#382;i&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.05.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579433v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Streicher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Leone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesecq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Defrance" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107977" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084453v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borderon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Renoud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ginestar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139817" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052512v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mauduit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Charles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c21106" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088698v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143659" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084512v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Fouzi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abboud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vaurette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.111998" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605175v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202106825" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562253v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubernet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Pitcher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.12.030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00573-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03980029v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Guillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Riou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128507" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665708v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.165340" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03755512v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.106983" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604085v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tlemcani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Justeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00860a" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165080v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Sadl" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Eckstein" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ac5fd5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741438v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-2wi7o8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611590v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ursic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087389" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052381v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delorme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2020.178807" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634524v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giovannelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monot-Laffez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2021.110248" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124796v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0043293" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929022v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garcia Barros" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71064-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316058v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Haidoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;naert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116026" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804071v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etoungh Manga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blasco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Da Costa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2018.02.025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01816567v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenstein" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.02.163" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255208v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b01271" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755969v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Zouaoui Jabli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.09.124" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LPGF48K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02153225v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alyabyeva" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA07205D" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627787v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676114Y.0000000230" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627834v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brosseau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Deschamps" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.06.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSZRXMFG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01839014v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.90.25" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627776v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2013.12.097" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98K2K3MV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070050v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bah" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Akjouj" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Boudouti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Dobrzynski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/8/23/010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070488v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/7/18/008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190949v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thepin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Salma" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;pin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142832v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Montouss&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Nataf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mercone" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drouin Alexis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137394v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794693v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883842v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Kamily" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883801v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Radouane" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794690v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976128v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ur&#353;i&#269;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae044.564" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883729v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506140v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rouvre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037282v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frayssinet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039596v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fouzi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abboud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038119v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frayssinet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521598v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Coulibaly" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF51943.2021.9477343" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284079v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886071v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etoungh Dimitri Manga" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04855431v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coasne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe da Costa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065974v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Manga" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Despaux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774911v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851995v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883647v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885675v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259437v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/micka-bah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6636-2854" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185151205" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562752v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#381;iberna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Koblar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra&#382; Brade&#353;ko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117566" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367112v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne Gres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Louart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Peters-Bokol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#233;sir&#233; Kargougou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-24835-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Issa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117620" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128068v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Bouguerra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Ming Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Romaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ducommun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Cardey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.110382" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410474v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Nataf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182718" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691547v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile F&#233;ger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escorihuela-Sayalero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.094403" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Dra&#382;i&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.05.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Streicher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Leone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403027" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesecq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Defrance" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107977" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084453v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borderon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Renoud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ginestar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139817" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052512v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mauduit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Charles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c21106" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088698v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143659" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084512v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Fouzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abboud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vaurette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.111998" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202106825" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665708v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.165340" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03755512v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.106983" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562253v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubernet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Pitcher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.12.030" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174791v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00573-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03980029v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Guillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Riou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128507" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604085v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tlemcani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Justeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00860a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165080v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Sadl" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Eckstein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ac5fd5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611590v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ursic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087389" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741438v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-2wi7o8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052381v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delorme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2020.178807" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634524v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giovannelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monot-Laffez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2021.110248" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124796v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0043293" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929022v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garcia Barros" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71064-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316058v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Haidoux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;naert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116026" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804071v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etoungh Manga" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blasco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Da Costa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2018.02.025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01816567v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenstein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.02.163" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255208v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b01271" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755969v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Zouaoui Jabli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.09.124" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LPGF48K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02153225v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alyabyeva" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA07205D" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627787v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676114Y.0000000230" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627834v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brosseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Deschamps" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.06.007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSZRXMFG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627776v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2013.12.097" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98K2K3MV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01839014v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.90.25" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070050v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bah" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Akjouj" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Boudouti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Dobrzynski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/8/23/010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070488v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/7/18/008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190949v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thepin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Salma" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;pin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142832v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Montouss&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Nataf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mercone" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drouin Alexis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137394v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794693v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976128v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ur&#353;i&#269;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae044.564" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794690v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883842v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Kamily" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883801v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Radouane" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883729v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506140v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rouvre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037282v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frayssinet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039596v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fouzi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abboud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038119v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frayssinet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521598v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Coulibaly" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF51943.2021.9477343" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284079v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886071v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etoungh Dimitri Manga" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04855431v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coasne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe da Costa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065974v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Manga" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Despaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774911v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851995v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883647v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885675v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259437v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>