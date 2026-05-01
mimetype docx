--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -208,3088 +208,3088 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic properties of domains and domain walls in (K0.5Na0.5)NbO3 single crystal</w:t>
+                <w:t xml:space="preserve">Care pathways for critically ill children aged 0–5 years arriving at district hospitals in Burkina Faso, Guinea, Mali, and Niger (2022): a cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarina Žiberna</w:t>
+                <w:t xml:space="preserve">Emelyne Gres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Koblar</w:t>
+                <w:t xml:space="preserve">Sarah Louart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andraž Bradeško</w:t>
+                <w:t xml:space="preserve">Bertrand Meda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micka Bah</w:t>
+                <w:t xml:space="preserve">Lucie Peters-Bokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Levassort</w:t>
+                <w:t xml:space="preserve">G. Désiré Kargougou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45 (15), pp.117566. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.3934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-025-24835-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562752v1</w:t>
+                <w:t xml:space="preserve">hal-05367112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care pathways for critically ill children aged 0–5 years arriving at district hospitals in Burkina Faso, Guinea, Mali, and Niger (2022): a cross-sectional study</w:t>
+                <w:t xml:space="preserve">Elastic properties of domains and domain walls in (K0.5Na0.5)NbO3 single crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emelyne Gres</w:t>
+                <w:t xml:space="preserve">Katarina Žiberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Louart</w:t>
+                <w:t xml:space="preserve">Maja Koblar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Meda</w:t>
+                <w:t xml:space="preserve">Andraž Bradeško</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Peters-Bokol</w:t>
+                <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Désiré Kargougou</w:t>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.3934. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (15), pp.117566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-025-24835-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367112v1</w:t>
+                <w:t xml:space="preserve">hal-05562752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of artificial multifunctional K0.5Na0.5NbO3 - CoFe2O4 ceramics</w:t>
+                <w:t xml:space="preserve">Improvement of tribological behavior of stainless steels in food cleaning process by sodium hydrogen carbonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadi Issa</w:t>
+                <w:t xml:space="preserve">Kaouthar Bouguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+                <w:t xml:space="preserve">Yan-Ming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgile Trannoy</w:t>
+                <w:t xml:space="preserve">Alexandre Romaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Dine</w:t>
+                <w:t xml:space="preserve">Nadège Ducommun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Brault</w:t>
+                <w:t xml:space="preserve">Pierre-François Cardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45 (15), pp.117620. </w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 202, pp.110382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2024.110382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110702v1</w:t>
+                <w:t xml:space="preserve">hal-05128068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of tribological behavior of stainless steels in food cleaning process by sodium hydrogen carbonate</w:t>
+                <w:t xml:space="preserve">Optimization of artificial multifunctional K0.5Na0.5NbO3 - CoFe2O4 ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaouthar Bouguerra</w:t>
+                <w:t xml:space="preserve">Hadi Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan-Ming Chen</w:t>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Romaine</w:t>
+                <w:t xml:space="preserve">Virgile Trannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Ducommun</w:t>
+                <w:t xml:space="preserve">Sarah Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-François Cardey</w:t>
+                <w:t xml:space="preserve">Damien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 202, pp.110382. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (15), pp.117620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2024.110382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128068v1</w:t>
+                <w:t xml:space="preserve">hal-05110702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcoercive-field dielectric response of 0.5 (Ba 0.7 Ca 0.3 TiO 3 ) -0.5 (BaZr 0.2 Ti 0.8 O 3 ) thin film: peculiar third harmonic signature of phase transitions and residual ferroelectricity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+                <w:t xml:space="preserve">Highlighting the role of 3C–SiC in the performance optimization of (Al,Ga)N‒based High‒Electron mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume F Nataf</w:t>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazir Jaber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Micka Bah</w:t>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+                <w:t xml:space="preserve">Nicolas Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0182718⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 171, pp.107977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410474v1</w:t>
+                <w:t xml:space="preserve">hal-04378667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead-free room-temperature ferroelectric thermal conductivity switch using anisotropies in thermal conductivities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Féger</w:t>
+                <w:t xml:space="preserve">Nanomechanical characterization of BiFeO3 ferroelectric ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Žiberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Koblar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Escorihuela-Sayalero</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Micka Bah</w:t>
+                <w:t xml:space="preserve">Goran Dražić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.094403⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (12), pp.7025-7031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691547v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomechanical characterization of BiFeO3 ferroelectric ceramics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Understanding Interfaces in AlScN/GaN Heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Streicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Goran Dražić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.05.011⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202403027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676636v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Interfaces in AlScN/GaN Heterostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabel Streicher</w:t>
+                <w:t xml:space="preserve">Subcoercive-field dielectric response of 0.5 (Ba 0.7 Ca 0.3 TiO 3 ) -0.5 (BaZr 0.2 Ti 0.8 O 3 ) thin film: peculiar third harmonic signature of phase transitions and residual ferroelectricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Leone</w:t>
+                <w:t xml:space="preserve">Guillaume F Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiling Zhang</w:t>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Micka Bah</w:t>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (4), pp.042901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202403027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0182718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579433v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting the role of 3C–SiC in the performance optimization of (Al,Ga)N‒based High‒Electron mobility transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lead-free room-temperature ferroelectric thermal conductivity switch using anisotropies in thermal conductivities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Féger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Escorihuela-Sayalero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 171, pp.107977. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (9), pp.094403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.094403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04378667v1</w:t>
+                <w:t xml:space="preserve">hal-04691547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the long time relaxation of the weak ferroelectricity in PbZrO 3 antiferroelectric thin film using Positive Up Negative Down and First Order Reversal Curves measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+                <w:t xml:space="preserve">Development of Low-Resistance Ohmic Contacts with Bilayer NiO/Al-Doped ZnO Thin Films to p-type GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Borderon</w:t>
+                <w:t xml:space="preserve">Clément Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Renoud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephane Ginestar</w:t>
+                <w:t xml:space="preserve">Matthew Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2023.139817⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.8723-8729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c21106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04084453v1</w:t>
+                <w:t xml:space="preserve">hal-04052512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Low-Resistance Ohmic Contacts with Bilayer NiO/Al-Doped ZnO Thin Films to p-type GaN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+                <w:t xml:space="preserve">Metastable and field-induced ferroelectric response in antiferroelectric lead zirconate thin film studied by the hyperbolic law and third harmonic response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Mauduit</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Raphaël Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Charles</w:t>
+                <w:t xml:space="preserve">Stephane Ginestar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (6), pp.8723-8729. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133 (17), pp.174102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c21106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0143659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052512v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastable and field-induced ferroelectric response in antiferroelectric lead zirconate thin film studied by the hyperbolic law and third harmonic response</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Ginestar</w:t>
+                <w:t xml:space="preserve">Performance improvement with non-alloyed ohmic contacts technology on AlGaN/GaN High Electron Mobility Transistors on 6H-SiC substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Fouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Vaurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0143659⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 276, pp.111998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2023.111998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088698v1</w:t>
+                <w:t xml:space="preserve">hal-04084512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance improvement with non-alloyed ohmic contacts technology on AlGaN/GaN High Electron Mobility Transistors on 6H-SiC substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois Vaurette</w:t>
+                <w:t xml:space="preserve">Study of the long time relaxation of the weak ferroelectricity in PbZrO 3 antiferroelectric thin film using Positive Up Negative Down and First Order Reversal Curves measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ginestar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 276, pp.111998. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 773, pp.139817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2023.111998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2023.139817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084512v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real‐time capturing of microscale events controlling the sintering of lead‐free piezoelectric potassium‐sodium niobate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dielectric, piezoelectric and electrostrictive properties of antiferroelectric lead-zirconate thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ginestar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202106825⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 914, pp.165340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.165340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605175v1</w:t>
+                <w:t xml:space="preserve">hal-03665708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric, piezoelectric and electrostrictive properties of antiferroelectric lead-zirconate thin films</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Electrical, morphological and structural properties of Ti ohmic contacts formed on n-type 4H–SiC by laser thermal annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.165340⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 151, pp.106983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2022.106983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665708v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical, morphological and structural properties of Ti ohmic contacts formed on n-type 4H–SiC by laser thermal annealing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of Al 2 O 3 nanolamination in ALD ZrO 2 capacitor on physical and electrical characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Berger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Micka Bah</w:t>
+                <w:t xml:space="preserve">Benoit Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Michaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Billoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2022.106983⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (23), pp.234103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0128507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03755512v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis routes for enhanced piezoelectric properties in spark plasma sintered Ta-doped KNN ceramics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Microstructural features and piezoelectric properties of spark plasma sintered lead-free $$\hbox {K}_{\mathbf {0.5}}{} \mathbf{Na} _{\mathbf {0.5}}{} \mathbf{NbO} _{\mathbf {3\,}}$$ ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dubernet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.12.030⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 231 (24), pp.4185-4193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00573-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562253v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural features and piezoelectric properties of spark plasma sintered lead-free $$\hbox {K}_{\mathbf {0.5}}{} \mathbf{Na} _{\mathbf {0.5}}{} \mathbf{NbO} _{\mathbf {3\,}}$$ ceramics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Synthesis routes for enhanced piezoelectric properties in spark plasma sintered Ta-doped KNN ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Pitcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Dubernet</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (5), pp.2188-2194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.12.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00573-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04174791v1</w:t>
+                <w:t xml:space="preserve">hal-03562253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of Al 2 O 3 nanolamination in ALD ZrO 2 capacitor on physical and electrical characteristics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Billoué</w:t>
+                <w:t xml:space="preserve">Assessing the electrical activity of individual ZnO nanowires thermally annealed in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Defforge</w:t>
+                <w:t xml:space="preserve">T. Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Gardes</w:t>
+                <w:t xml:space="preserve">Sarah Boubenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Justeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0128507⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.1125-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1na00860a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980029v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the electrical activity of individual ZnO nanowires thermally annealed in air</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multifunctional energy storage and piezoelectric properties of 0.65Pb(Mg&amp;lt;sub&amp;gt;1/3&amp;lt;/sub&amp;gt;Nb&amp;lt;sub&amp;gt;2/3&amp;lt;/sub&amp;gt;)O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;–0.35PbTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thick films on stainless-steel substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matej Sadl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Camille Justeau</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vivet</w:t>
+                <w:t xml:space="preserve">Udo Eckstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (4), pp.1125-1135. </w:t>
+              <w:t xml:space="preserve">Journal of physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (2), pp.024004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1na00860a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2515-7655/ac5fd5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604085v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional energy storage and piezoelectric properties of 0.65Pb(Mg&amp;lt;sub&amp;gt;1/3&amp;lt;/sub&amp;gt;Nb&amp;lt;sub&amp;gt;2/3&amp;lt;/sub&amp;gt;)O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;–0.35PbTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thick films on stainless-steel substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of thermal annealing on dielectric and ferroelectric properties of aerosol-deposited 0.65Pb(Mg1/3Nb2/3)O3-0.35 PbTiO3 thick films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matej Sadl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matej Sadl</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hana Ursic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2515-7655/ac5fd5⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120 (11), pp.112902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0087389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165080v1</w:t>
+                <w:t xml:space="preserve">hal-03611590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of thermal annealing on dielectric and ferroelectric properties of aerosol-deposited 0.65Pb(Mg1/3Nb2/3)O3-0.35 PbTiO3 thick films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">AlGaN/GaN High Electron Mobility Transistors Grown by MOVPE on 3C-SiC/Si(111) for RF Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Portail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 120 (11), pp.112902. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1062, pp.482-486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0087389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/p-2wi7o8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611590v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaN/GaN High Electron Mobility Transistors Grown by MOVPE on 3C-SiC/Si(111) for RF Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Lesecq</w:t>
+                <w:t xml:space="preserve">Real‐time capturing of microscale events controlling the sintering of lead‐free piezoelectric potassium‐sodium niobate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Frayssinet</w:t>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Portail</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Defrance</w:t>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1062, pp.482-486. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.2106825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/p-2wi7o8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202106825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741438v1</w:t>
+                <w:t xml:space="preserve">hal-03605175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low intrinsic thermal conductivity of Spark Plasma Sintered dense KNbO3 and NaNbO3 perovskite ceramics</w:t>
               </w:r>
@@ -3314,51 +3314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3526,103 +3526,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of residual ferroelectric contribution in antiferroelectric lead-zirconate thin films by first-order reversal curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ginestar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 118 (4), pp.042902. </w:t>
@@ -3660,90 +3660,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical activity at the AlN/Si Interface: identifying the main origin of propagation losses in GaN-on-Si devices at microwave frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Garcia Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3807,51 +3807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature piezoelectric properties of flux-grown α-GeO 2 single crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Papet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Haidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3922,765 +3922,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic emission monitoring during gas permeation: a new operando diagnostic tool for porous membranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Composite microstructures and piezoelectric properties in tantalum substituted lead-free K 0.5 Na 0.5 Nb 1-x Ta x O 3 ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Da Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Drobek</w:t>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2018.02.025⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (8), pp.9463 - 9471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.02.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01804071v1</w:t>
+                <w:t xml:space="preserve">hal-01816567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite microstructures and piezoelectric properties in tantalum substituted lead-free K 0.5 Na 0.5 Nb 1-x Ta x O 3 ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic emission monitoring during gas permeation: a new operando diagnostic tool for porous membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etoungh Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Jean</w:t>
+                <w:t xml:space="preserve">Hugues Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Micka Bah</w:t>
+                <w:t xml:space="preserve">Philippe Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Marchet</w:t>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 44 (8), pp.9463 - 9471. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 555, pp.88 - 96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.02.163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2018.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816567v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Growth and Piezoelectric Properties of Lead-free Based K0.5Na0.5NbO3 by the Floating Zone Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thermoelectric Properties of Oxygen Deficient (K0.5Na0.5)NbO3 Ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Le Clezio</w:t>
+                <w:t xml:space="preserve">Mouna Zouaoui Jabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 162, pp.24--27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2015.09.124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5b01271⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255208v1</w:t>
+                <w:t xml:space="preserve">hal-01755969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric Properties of Oxygen Deficient (K0.5Na0.5)NbO3 Ceramics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Investigation of the domain structure and hierarchy in potassium–sodium niobate lead-free piezoelectric single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Zouaoui Jabli</w:t>
+                <w:t xml:space="preserve">Natalia Alyabyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2015.09.124⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (54), pp.49060-49067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RA07205D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01755969v1</w:t>
+                <w:t xml:space="preserve">hal-02153225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the domain structure and hierarchy in potassium–sodium niobate lead-free piezoelectric single crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Crystal Growth and Piezoelectric Properties of Lead-free Based K0.5Na0.5NbO3 by the Floating Zone Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Alyabyeva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+                <w:t xml:space="preserve">Emmanuel Le Clezio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (54), pp.49060-49067. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.315-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6RA07205D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5b01271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153225v1</w:t>
+                <w:t xml:space="preserve">hal-01255208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, microstructure and electromechanical properties of undoped (K 0·5 Na 0·5 )NbO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4744,77 +4744,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic transducers based on undoped lead-free (K0.5Na0.5)NbO3 ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4890,103 +4890,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High electromechanical performance with spark plasma sintering of undoped K0.5Na0.5NbO3 ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Clezio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40 (5), pp.7473 - 7480. </w:t>
@@ -5036,77 +5036,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromechanical Properties and Microstructure of Undoped K&amp;lt;sub&amp;gt;0.5&amp;lt;/sub&amp;gt;Na&amp;lt;sub&amp;gt;0.5&amp;lt;/sub&amp;gt;NbO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Ceramics and KNbO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-NaNbO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5501,51 +5501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Salma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5639,51 +5639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mercone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drouin Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
@@ -5738,77 +5738,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Montoussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mercone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
@@ -5831,855 +5831,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BCTZ lead free thin films with Ce doping gradient: enhanced piezoelectricity and relaxor behaviour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and Microstructural Defects in Mechanically Deformed Lead-free Ferroelectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Žiberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Koblar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nazir Jaber</w:t>
+                <w:t xml:space="preserve">Hana Uršič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAPD 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Cleveland - Ohio, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mam/ozae044.564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794693v1</w:t>
+                <w:t xml:space="preserve">hal-04976128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Microstructural Defects in Mechanically Deformed Lead-free Ferroelectrics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hana Uršič</w:t>
+                <w:t xml:space="preserve">Enhanced piezoelectricity properties and relaxor behaviour in (Ce, Y) co-doped BCTZ thin films libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024 ISAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976128v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced piezoelectricity properties and relaxor behaviour in (Ce, Y) co-doped BCTZ thin films libraries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+                <w:t xml:space="preserve">Spontaneous nanostructuration of ferroelectrics for thermal switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Féger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Limelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi El Kamily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Escorihuela-Sayalero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 ISAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">CMD31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794690v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous nanostructuration of ferroelectrics for thermal switches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Influence of domain structures on thermal conductivity in ferroelectric and ferroelastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Radouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Féger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Escorihuela-Sayalero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMD31</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">ECAPD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883842v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of domain structures on thermal conductivity in ferroelectric and ferroelastic materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Thermal conductivity of ferroelectric domains with different orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Féger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Escorihuela-Sayalero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriaki Kontou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAPD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">35th Annual Workshop on Fundamental Physics of Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883801v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of ferroelectric domains with different orientations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Micka Bah</w:t>
+                <w:t xml:space="preserve">BCTZ lead free thin films with Ce doping gradient: enhanced piezoelectricity and relaxor behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Annual Workshop on Fundamental Physics of Ferroelectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">ECAPD 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883729v1</w:t>
+                <w:t xml:space="preserve">hal-04794693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of Ni/Au, Ni/AZO and Ni/ITO bilayer structures for Ohmic Contacts to p-GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiling Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Rouvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6721,103 +6721,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of AlGaN/GaN High Electron Mobility Transistors grown by MOVPE on 3C-SiC/Si(111), Si(111) and 6H-SiC for RF applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride Semi-conductors, IWN 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
@@ -6846,103 +6846,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance improvement with non-alloyed ohmic contacts technology on AlGaN/GaN High Electron Mobility Transistors on 6H-SiC substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Vaurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society 2022 Fall meeting, (E-MRS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Warsaw, Poland</w:t>
@@ -6965,661 +6965,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaN/GaN High Electron Mobility Transistors Grown by MOVPE on 3C-SiC/Si(111) for RF Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Lesecq</w:t>
+                <w:t xml:space="preserve">Study of a residual ferroelectric contribution in antiferroelectric lead-zirconate thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Frayssinet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Defrance</w:t>
+                <w:t xml:space="preserve">Mamadou Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Conference on Silicon Carbide and Related Materials (ECSCRM 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Symposium on Applications of Ferroelectrics (ISAF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Sydney, Australia. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISAF51943.2021.9477343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038119v1</w:t>
+                <w:t xml:space="preserve">hal-03521598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a residual ferroelectric contribution in antiferroelectric lead-zirconate thin films</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Investigation of electrical activity at the AlN/Si interface using scanning capacitance microscopy and scanning spreading resistance microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Garcia Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Symposium on Applications of Ferroelectrics (ISAF)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Wocsdice Exmatec 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bristol (virtual), United Kingdom. pp.131-132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521598v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of electrical activity at the AlN/Si interface using scanning capacitance microscopy and scanning spreading resistance microscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">AlGaN/GaN High Electron Mobility Transistors Grown by MOVPE on 3C-SiC/Si(111) for RF Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Portail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Defrance</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Garcia Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wocsdice Exmatec 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bristol (virtual), United Kingdom. pp.131-132</w:t>
+              <w:t xml:space="preserve">13th European Conference on Silicon Carbide and Related Materials (ECSCRM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284079v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Footprint of Gas Permeation through Porous Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Atom-scale simulation of adsorption and transport in nanoporous media (Key-note lecture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etoungh Dimitri Manga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Ayral</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Réunion Annuelle du Groupe Français des Zéolithes- GFZ2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Symposium on Acoustics of Nanoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Salford, Feb 2019, Salford, Angleterre, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886071v1</w:t>
+                <w:t xml:space="preserve">hal-04855431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom-scale simulation of adsorption and transport in nanoporous media (Key-note lecture)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Acoustic Footprint of Gas Permeation through Porous Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etoungh Dimitri Manga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe da Costa</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Drobek</w:t>
+                <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Acoustics of Nanoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Salford, Feb 2019, Salford, Angleterre, United Kingdom</w:t>
+              <w:t xml:space="preserve">35ème Réunion Annuelle du Groupe Français des Zéolithes- GFZ2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855431v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic emission: towards a real-time diagnosis tool for studying gas permeation through porous ceramic membranes</w:t>
               </w:r>
@@ -7631,51 +7631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.D. Manga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Clézio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7730,103 +7730,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du mode de frittage sur les propriétés de KNN : de la piézoélectricité à la thermoélectricité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales sur le frittage par courant pulsé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 13 Oct 2017, Villetaneuse, France</w:t>
@@ -7855,103 +7855,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Mn, Co, Ta and La doping on microstructure and piezoelectric properties of K0.5Na0.5NbO3 ceramics sintered by various technics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPCTS, Jun 2016, Limoges, France</w:t>
@@ -8038,77 +8038,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Montoussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mercone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELENAM: Metrology at the nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Fréjus, France</w:t>
@@ -8176,64 +8176,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Piezo 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Cercedilla, France</w:t>
@@ -8294,103 +8294,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcoercive-field dielectric response of 0.5 (Ba 0.7 Ca 0.3 TiO 3 ) -0.5 (BaZr 0.2 Ti 0.8 O 3 ) thin film: peculiar third harmonic signature of phase transitions and residual ferroelectricity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8506,51 +8506,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E574260"/>
+    <w:nsid w:val="B1191594"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8737,51 +8737,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/micka-bah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6636-2854" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185151205" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562752v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#381;iberna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Koblar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra&#382; Brade&#353;ko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117566" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367112v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne Gres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Louart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Peters-Bokol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#233;sir&#233; Kargougou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-24835-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Issa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117620" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128068v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Bouguerra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Ming Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Romaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ducommun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Cardey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.110382" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410474v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Nataf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182718" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691547v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile F&#233;ger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escorihuela-Sayalero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.094403" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Dra&#382;i&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.05.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Streicher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Leone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403027" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesecq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Defrance" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107977" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084453v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borderon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Renoud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ginestar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139817" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052512v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mauduit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Charles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c21106" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088698v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143659" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084512v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Fouzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abboud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vaurette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.111998" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202106825" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665708v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.165340" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03755512v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.106983" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562253v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubernet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Pitcher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.12.030" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174791v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00573-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03980029v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Guillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Riou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128507" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604085v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tlemcani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Justeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00860a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165080v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Sadl" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Eckstein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ac5fd5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611590v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ursic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087389" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741438v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-2wi7o8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052381v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delorme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2020.178807" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634524v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giovannelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monot-Laffez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2021.110248" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124796v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0043293" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929022v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garcia Barros" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71064-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316058v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Haidoux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;naert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116026" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804071v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etoungh Manga" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blasco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Da Costa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2018.02.025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01816567v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenstein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.02.163" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255208v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b01271" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755969v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Zouaoui Jabli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.09.124" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LPGF48K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02153225v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alyabyeva" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA07205D" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627787v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676114Y.0000000230" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627834v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brosseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Deschamps" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.06.007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSZRXMFG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627776v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2013.12.097" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98K2K3MV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01839014v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.90.25" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070050v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bah" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Akjouj" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Boudouti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Dobrzynski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/8/23/010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070488v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/7/18/008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190949v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thepin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Salma" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;pin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142832v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Montouss&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Nataf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mercone" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drouin Alexis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137394v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794693v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976128v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ur&#353;i&#269;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae044.564" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794690v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883842v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Kamily" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883801v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Radouane" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883729v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506140v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rouvre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037282v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frayssinet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039596v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fouzi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abboud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038119v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frayssinet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521598v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Coulibaly" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF51943.2021.9477343" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284079v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886071v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etoungh Dimitri Manga" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04855431v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coasne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe da Costa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065974v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Manga" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Despaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774911v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851995v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883647v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885675v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259437v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/micka-bah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6636-2854" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185151205" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367112v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne Gres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Louart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Peters-Bokol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#233;sir&#233; Kargougou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-24835-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#381;iberna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Koblar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra&#382; Brade&#353;ko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117566" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128068v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Bouguerra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Ming Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Romaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ducommun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Cardey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.110382" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110702v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Issa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117620" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378667v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesecq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Defrance" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107977" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Dra&#382;i&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.05.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579433v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Streicher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Leone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403027" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410474v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Nataf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182718" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691547v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile F&#233;ger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escorihuela-Sayalero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.094403" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mauduit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Charles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c21106" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088698v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borderon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Renoud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ginestar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143659" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Fouzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abboud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vaurette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.111998" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084453v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139817" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.165340" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03755512v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.106983" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03980029v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Guillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Riou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128507" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174791v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubernet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00573-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562253v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Pitcher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.12.030" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604085v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tlemcani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Justeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00860a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165080v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Sadl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Eckstein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ac5fd5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611590v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ursic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087389" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741438v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-2wi7o8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605175v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202106825" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052381v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delorme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2020.178807" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634524v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giovannelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monot-Laffez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2021.110248" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124796v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0043293" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929022v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garcia Barros" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71064-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316058v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Haidoux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;naert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116026" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01816567v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenstein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.02.163" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804071v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etoungh Manga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blasco" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Da Costa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2018.02.025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755969v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Zouaoui Jabli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.09.124" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LPGF48K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02153225v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alyabyeva" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA07205D" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255208v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b01271" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627787v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676114Y.0000000230" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627834v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brosseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Deschamps" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.06.007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSZRXMFG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627776v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2013.12.097" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98K2K3MV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01839014v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.90.25" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070050v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bah" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Akjouj" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Boudouti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Dobrzynski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/8/23/010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070488v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/7/18/008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190949v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thepin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Salma" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;pin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142832v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Montouss&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Nataf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mercone" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drouin Alexis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137394v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976128v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ur&#353;i&#269;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae044.564" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794690v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883842v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Kamily" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883801v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Radouane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883729v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794693v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506140v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rouvre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037282v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frayssinet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039596v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fouzi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abboud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521598v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Coulibaly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF51943.2021.9477343" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284079v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038119v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frayssinet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04855431v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coasne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etoungh Dimitri Manga" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe da Costa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886071v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065974v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Manga" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Despaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774911v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851995v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883647v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885675v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259437v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>