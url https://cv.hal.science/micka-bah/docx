--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -208,295 +208,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care pathways for critically ill children aged 0–5 years arriving at district hospitals in Burkina Faso, Guinea, Mali, and Niger (2022): a cross-sectional study</w:t>
+                <w:t xml:space="preserve">Elastic properties of domains and domain walls in (K0.5Na0.5)NbO3 single crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emelyne Gres</w:t>
+                <w:t xml:space="preserve">Katarina Žiberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Louart</w:t>
+                <w:t xml:space="preserve">Maja Koblar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Meda</w:t>
+                <w:t xml:space="preserve">Andraž Bradeško</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Peters-Bokol</w:t>
+                <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Désiré Kargougou</w:t>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.3934. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (15), pp.117566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-025-24835-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367112v1</w:t>
+                <w:t xml:space="preserve">hal-05562752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic properties of domains and domain walls in (K0.5Na0.5)NbO3 single crystal</w:t>
+                <w:t xml:space="preserve">Optimization of artificial multifunctional K0.5Na0.5NbO3 - CoFe2O4 ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarina Žiberna</w:t>
+                <w:t xml:space="preserve">Hadi Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Koblar</w:t>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andraž Bradeško</w:t>
+                <w:t xml:space="preserve">Virgile Trannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micka Bah</w:t>
+                <w:t xml:space="preserve">Sarah Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Levassort</w:t>
+                <w:t xml:space="preserve">Damien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 45 (15), pp.117566. </w:t>
+              <w:t xml:space="preserve">, 2025, 45 (15), pp.117620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562752v1</w:t>
+                <w:t xml:space="preserve">hal-05110702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of tribological behavior of stainless steels in food cleaning process by sodium hydrogen carbonate</w:t>
               </w:r>
@@ -610,4835 +610,4835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of artificial multifunctional K0.5Na0.5NbO3 - CoFe2O4 ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanomechanical characterization of BiFeO3 ferroelectric ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Žiberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Koblar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadi Issa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Damien Brault</w:t>
+                <w:t xml:space="preserve">Goran Dražić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 45 (15), pp.117620. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117620⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 44 (12), pp.7025-7031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110702v1</w:t>
+                <w:t xml:space="preserve">hal-04676636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting the role of 3C–SiC in the performance optimization of (Al,Ga)N‒based High‒Electron mobility transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Understanding Interfaces in AlScN/GaN Heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Streicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107977⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202403027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378667v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomechanical characterization of BiFeO3 ferroelectric ceramics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Highlighting the role of 3C–SiC in the performance optimization of (Al,Ga)N‒based High‒Electron mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Goran Dražić</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.05.011⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 171, pp.107977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676636v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Interfaces in AlScN/GaN Heterostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subcoercive-field dielectric response of 0.5 (Ba 0.7 Ca 0.3 TiO 3 ) -0.5 (BaZr 0.2 Ti 0.8 O 3 ) thin film: peculiar third harmonic signature of phase transitions and residual ferroelectricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume F Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Streicher</w:t>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Leone</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Micka Bah</w:t>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202403027⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (4), pp.042901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0182718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579433v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcoercive-field dielectric response of 0.5 (Ba 0.7 Ca 0.3 TiO 3 ) -0.5 (BaZr 0.2 Ti 0.8 O 3 ) thin film: peculiar third harmonic signature of phase transitions and residual ferroelectricity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+                <w:t xml:space="preserve">Lead-free room-temperature ferroelectric thermal conductivity switch using anisotropies in thermal conductivities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Féger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Escorihuela-Sayalero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume F Nataf</w:t>
+                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazir Jaber</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0182718⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (9), pp.094403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.094403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410474v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead-free room-temperature ferroelectric thermal conductivity switch using anisotropies in thermal conductivities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Low-Resistance Ohmic Contacts with Bilayer NiO/Al-Doped ZnO Thin Films to p-type GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Féger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Micka Bah</w:t>
+                <w:t xml:space="preserve">Matthew Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.094403⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.8723-8729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c21106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691547v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Low-Resistance Ohmic Contacts with Bilayer NiO/Al-Doped ZnO Thin Films to p-type GaN</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Metastable and field-induced ferroelectric response in antiferroelectric lead zirconate thin film studied by the hyperbolic law and third harmonic response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthew Charles</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ginestar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c21106⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133 (17), pp.174102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0143659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052512v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastable and field-induced ferroelectric response in antiferroelectric lead zirconate thin film studied by the hyperbolic law and third harmonic response</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+                <w:t xml:space="preserve">Performance improvement with non-alloyed ohmic contacts technology on AlGaN/GaN High Electron Mobility Transistors on 6H-SiC substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Fouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Borderon</w:t>
+                <w:t xml:space="preserve">N. Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Renoud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephane Ginestar</w:t>
+                <w:t xml:space="preserve">Francois Vaurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0143659⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 276, pp.111998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2023.111998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088698v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance improvement with non-alloyed ohmic contacts technology on AlGaN/GaN High Electron Mobility Transistors on 6H-SiC substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois Vaurette</w:t>
+                <w:t xml:space="preserve">Study of the long time relaxation of the weak ferroelectricity in PbZrO 3 antiferroelectric thin film using Positive Up Negative Down and First Order Reversal Curves measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ginestar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2023.111998⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 773, pp.139817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2023.139817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084512v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the long time relaxation of the weak ferroelectricity in PbZrO 3 antiferroelectric thin film using Positive Up Negative Down and First Order Reversal Curves measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Dielectric, piezoelectric and electrostrictive properties of antiferroelectric lead-zirconate thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ginestar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2023.139817⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 914, pp.165340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.165340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084453v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric, piezoelectric and electrostrictive properties of antiferroelectric lead-zirconate thin films</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Electrical, morphological and structural properties of Ti ohmic contacts formed on n-type 4H–SiC by laser thermal annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.165340⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 151, pp.106983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2022.106983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665708v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical, morphological and structural properties of Ti ohmic contacts formed on n-type 4H–SiC by laser thermal annealing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis routes for enhanced piezoelectric properties in spark plasma sintered Ta-doped KNN ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Pitcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Berger</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2022.106983⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (5), pp.2188-2194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.12.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03755512v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of Al 2 O 3 nanolamination in ALD ZrO 2 capacitor on physical and electrical characteristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructural features and piezoelectric properties of spark plasma sintered lead-free $$\hbox {K}_{\mathbf {0.5}}{} \mathbf{Na} _{\mathbf {0.5}}{} \mathbf{NbO} _{\mathbf {3\,}}$$ ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgil Guillon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Gardes</w:t>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0128507⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 231 (24), pp.4185-4193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00573-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980029v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural features and piezoelectric properties of spark plasma sintered lead-free $$\hbox {K}_{\mathbf {0.5}}{} \mathbf{Na} _{\mathbf {0.5}}{} \mathbf{NbO} _{\mathbf {3\,}}$$ ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of Al 2 O 3 nanolamination in ALD ZrO 2 capacitor on physical and electrical characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Billoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marion Dubernet</w:t>
+                <w:t xml:space="preserve">Pascal Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00573-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (23), pp.234103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0128507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174791v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis routes for enhanced piezoelectric properties in spark plasma sintered Ta-doped KNN ceramics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Microstructural features and piezoelectric properties of spark plasma sintered lead-free $$\hbox {K}_{\mathbf {0.5}}{} \mathbf{Na} _{\mathbf {0.5}}{} \mathbf{NbO} _{\mathbf {3\,}}$$ ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dubernet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.12.030⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 231 (24), pp.4185-4193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00573-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562253v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the electrical activity of individual ZnO nanowires thermally annealed in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boubenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Justeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (4), pp.1125-1135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d1na00860a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional energy storage and piezoelectric properties of 0.65Pb(Mg&amp;lt;sub&amp;gt;1/3&amp;lt;/sub&amp;gt;Nb&amp;lt;sub&amp;gt;2/3&amp;lt;/sub&amp;gt;)O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;–0.35PbTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thick films on stainless-steel substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matej Sadl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udo Eckstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (2), pp.024004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2515-7655/ac5fd5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of thermal annealing on dielectric and ferroelectric properties of aerosol-deposited 0.65Pb(Mg1/3Nb2/3)O3-0.35 PbTiO3 thick films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matej Sadl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Ursic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 120 (11), pp.112902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0087389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlGaN/GaN High Electron Mobility Transistors Grown by MOVPE on 3C-SiC/Si(111) for RF Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1062, pp.482-486. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/p-2wi7o8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real‐time capturing of microscale events controlling the sintering of lead‐free piezoelectric potassium‐sodium niobate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022, pp.2106825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/smll.202106825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low intrinsic thermal conductivity of Spark Plasma Sintered dense KNbO3 and NaNbO3 perovskite ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 695, pp.178807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tca.2020.178807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of composition on morphology of semiconducting oxides microwires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Monot-Laffez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 158, pp.110248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpcs.2021.110248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of residual ferroelectric contribution in antiferroelectric lead-zirconate thin films by first-order reversal curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ginestar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 118 (4), pp.042902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0043293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical activity at the AlN/Si Interface: identifying the main origin of propagation losses in GaN-on-Si devices at microwave frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Valente</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Garcia Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.14166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-71064-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature piezoelectric properties of flux-grown α-GeO 2 single crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Papet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Haidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ruffle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ménaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 126 (14), pp.144102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5116026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite microstructures and piezoelectric properties in tantalum substituted lead-free K 0.5 Na 0.5 Nb 1-x Ta x O 3 ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 44 (8), pp.9463 - 9471. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.02.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic emission monitoring during gas permeation: a new operando diagnostic tool for porous membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etoungh Manga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 555, pp.88 - 96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.memsci.2018.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoelectric Properties of Oxygen Deficient (K0.5Na0.5)NbO3 Ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Zouaoui Jabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 162, pp.24--27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matlet.2015.09.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the domain structure and hierarchy in potassium–sodium niobate lead-free piezoelectric single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Alyabyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (54), pp.49060-49067. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6RA07205D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Growth and Piezoelectric Properties of Lead-free Based K0.5Na0.5NbO3 by the Floating Zone Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Clezio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (1), pp.315-324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.cgd.5b01271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, microstructure and electromechanical properties of undoped (K 0·5 Na 0·5 )NbO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Clézio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 114 (4), pp.211 - 219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1179/1743676114Y.0000000230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic transducers based on undoped lead-free (K0.5Na0.5)NbO3 ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63, pp.23 - 30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High electromechanical performance with spark plasma sintering of undoped K0.5Na0.5NbO3 ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Clezio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40 (5), pp.7473 - 7480. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ceramint.2013.12.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromechanical Properties and Microstructure of Undoped K&amp;lt;sub&amp;gt;0.5&amp;lt;/sub&amp;gt;Na&amp;lt;sub&amp;gt;0.5&amp;lt;/sub&amp;gt;NbO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Ceramics and KNbO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-NaNbO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Clézio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90, pp.25 - 32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.90.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface and interface optical waves in superlattices: transverse electric localized and resonant modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 8 (23), pp.4171-4188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/8/23/010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of capping layers on surface phonon polaritons in superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Dobrzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 7 (18), pp.3445-3452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/7/18/008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5448,2547 +5448,2547 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new high-entropy perovskite (LaNdSmSrBa)Co0.2Fe0.8O3-δ oxygen electrodes for reversible solid oxide cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Thepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Salma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THERMEC‘2025 – International Conference on Processing &amp; Manufacturing of advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universtié de Lille; Université de Tours; Université de Toulouse Capitole; CNRS, Jun 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of head-to-Head Domain Walls by Light Ion Implantation and Annealing in LiTaO3 Single Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Montoussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mercone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drouin Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of head-to-head domain walls by light ion implantation and annealing in LiTaO3 single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Montoussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mercone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Microstructural Defects in Mechanically Deformed Lead-free Ferroelectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Žiberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Koblar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Uršič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Cleveland - Ohio, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mam/ozae044.564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced piezoelectricity properties and relaxor behaviour in (Ce, Y) co-doped BCTZ thin films libraries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+                <w:t xml:space="preserve">Spontaneous nanostructuration of ferroelectrics for thermal switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Féger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Limelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi El Kamily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Escorihuela-Sayalero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 ISAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">CMD31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794690v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous nanostructuration of ferroelectrics for thermal switches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Influence of domain structures on thermal conductivity in ferroelectric and ferroelastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Radouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Féger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Escorihuela-Sayalero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMD31</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">ECAPD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883842v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of domain structures on thermal conductivity in ferroelectric and ferroelastic materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kyriaki Kontou</w:t>
+                <w:t xml:space="preserve">Enhanced piezoelectricity properties and relaxor behaviour in (Ce, Y) co-doped BCTZ thin films libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAPD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">2024 ISAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883801v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity of ferroelectric domains with different orientations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Féger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Escorihuela-Sayalero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriaki Kontou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Annual Workshop on Fundamental Physics of Ferroelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BCTZ lead free thin films with Ce doping gradient: enhanced piezoelectricity and relaxor behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAPD 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of Ni/Au, Ni/AZO and Ni/ITO bilayer structures for Ohmic Contacts to p-GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiling Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Rouvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Nitride Semiconductors (ICNS-14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of AlGaN/GaN High Electron Mobility Transistors grown by MOVPE on 3C-SiC/Si(111), Si(111) and 6H-SiC for RF applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride Semi-conductors, IWN 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance improvement with non-alloyed ohmic contacts technology on AlGaN/GaN High Electron Mobility Transistors on 6H-SiC substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Vaurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society 2022 Fall meeting, (E-MRS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a residual ferroelectric contribution in antiferroelectric lead-zirconate thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Symposium on Applications of Ferroelectrics (ISAF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Sydney, Australia. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISAF51943.2021.9477343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of electrical activity at the AlN/Si interface using scanning capacitance microscopy and scanning spreading resistance microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Valente</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Garcia Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wocsdice Exmatec 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Bristol (virtual), United Kingdom. pp.131-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlGaN/GaN High Electron Mobility Transistors Grown by MOVPE on 3C-SiC/Si(111) for RF Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Conference on Silicon Carbide and Related Materials (ECSCRM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom-scale simulation of adsorption and transport in nanoporous media (Key-note lecture)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etoungh Dimitri Manga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Acoustics of Nanoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Salford, Feb 2019, Salford, Angleterre, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Footprint of Gas Permeation through Porous Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etoungh Dimitri Manga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Réunion Annuelle du Groupe Français des Zéolithes- GFZ2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic emission: towards a real-time diagnosis tool for studying gas permeation through porous ceramic membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.D. Manga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Clézio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Despaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on the Characterization of Porous Solids (COPS-XI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du mode de frittage sur les propriétés de KNN : de la piézoélectricité à la thermoélectricité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales sur le frittage par courant pulsé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 13 Oct 2017, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Mn, Co, Ta and La doping on microstructure and piezoelectric properties of K0.5Na0.5NbO3 ceramics sintered by various technics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPCTS, Jun 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7998,279 +7998,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric inversion layer induced by ion implantation and annealing in LiTaO3 single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Montoussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mercone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELENAM: Metrology at the nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Ta on structure, microstructure and properties of K0.5Na0.5NbO3 ceramics sintered by various techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Piezo 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Cercedilla, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8280,165 +8280,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcoercive-field dielectric response of 0.5 (Ba 0.7 Ca 0.3 TiO 3 ) -0.5 (BaZr 0.2 Ti 0.8 O 3 ) thin film: peculiar third harmonic signature of phase transitions and residual ferroelectricity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId245"/>
+      <w:footerReference w:type="default" r:id="rId239"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8506,51 +8506,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1191594"/>
+    <w:nsid w:val="8E9D3436"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8737,51 +8737,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/micka-bah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6636-2854" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185151205" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367112v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne Gres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Louart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Peters-Bokol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#233;sir&#233; Kargougou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-24835-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#381;iberna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Koblar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra&#382; Brade&#353;ko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117566" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128068v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Bouguerra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Ming Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Romaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ducommun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Cardey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.110382" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110702v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Issa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117620" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378667v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesecq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Defrance" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107977" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Dra&#382;i&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.05.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579433v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Streicher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Leone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403027" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410474v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Nataf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182718" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691547v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile F&#233;ger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escorihuela-Sayalero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.094403" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mauduit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Charles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c21106" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088698v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borderon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Renoud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ginestar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143659" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Fouzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abboud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vaurette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.111998" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084453v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139817" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.165340" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03755512v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.106983" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03980029v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Guillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Riou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128507" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174791v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubernet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00573-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562253v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Pitcher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.12.030" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604085v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tlemcani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Justeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00860a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165080v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Sadl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Eckstein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ac5fd5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611590v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ursic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087389" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741438v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-2wi7o8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605175v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202106825" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052381v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delorme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2020.178807" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634524v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giovannelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monot-Laffez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2021.110248" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124796v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0043293" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929022v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garcia Barros" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71064-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316058v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Haidoux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;naert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116026" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01816567v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenstein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.02.163" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804071v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etoungh Manga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blasco" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Da Costa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2018.02.025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755969v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Zouaoui Jabli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.09.124" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LPGF48K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02153225v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alyabyeva" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA07205D" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255208v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b01271" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627787v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676114Y.0000000230" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627834v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brosseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Deschamps" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.06.007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSZRXMFG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627776v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2013.12.097" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98K2K3MV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01839014v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.90.25" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070050v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bah" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Akjouj" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Boudouti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Dobrzynski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/8/23/010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070488v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/7/18/008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190949v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thepin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Salma" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;pin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142832v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Montouss&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Nataf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mercone" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drouin Alexis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137394v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976128v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ur&#353;i&#269;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae044.564" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794690v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883842v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Kamily" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883801v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Radouane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883729v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794693v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506140v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rouvre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037282v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frayssinet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039596v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fouzi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abboud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521598v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Coulibaly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF51943.2021.9477343" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284079v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038119v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frayssinet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04855431v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coasne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etoungh Dimitri Manga" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe da Costa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886071v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065974v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Manga" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Despaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774911v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851995v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883647v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885675v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259437v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/micka-bah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6636-2854" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185151205" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562752v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#381;iberna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Koblar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra&#382; Brade&#353;ko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117566" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Issa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117620" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128068v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Bouguerra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Ming Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Romaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ducommun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Cardey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.110382" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676636v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Dra&#382;i&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.05.011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579433v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Streicher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Leone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesecq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Defrance" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107977" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F Nataf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Jaber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182718" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691547v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile F&#233;ger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escorihuela-Sayalero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.094403" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052512v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mauduit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Charles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c21106" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088698v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borderon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Renoud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ginestar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143659" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084512v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Fouzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abboud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vaurette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2023.111998" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084453v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139817" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665708v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.165340" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03755512v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2022.106983" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubernet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Pitcher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.12.030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174791v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00573-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03980029v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Guillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Riou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Billou&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128507" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612667v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604085v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tlemcani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Justeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00860a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165080v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Sadl" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Eckstein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ac5fd5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611590v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ursic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087389" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741438v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-2wi7o8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605175v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202106825" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052381v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delorme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2020.178807" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634524v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giovannelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bah" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monot-Laffez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2021.110248" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124796v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0043293" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929022v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garcia Barros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71064-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316058v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Haidoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ruffle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;naert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116026" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01816567v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenstein" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.02.163" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804071v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etoungh Manga" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blasco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Da Costa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2018.02.025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755969v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Zouaoui Jabli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.09.124" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LPGF48K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02153225v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alyabyeva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA07205D" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255208v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b01271" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627787v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676114Y.0000000230" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627834v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brosseau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Deschamps" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.06.007" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSZRXMFG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627776v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2013.12.097" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98K2K3MV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01839014v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.90.25" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070050v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Akjouj" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Boudouti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Dobrzynski" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/8/23/010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070488v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/7/18/008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190949v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thepin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Salma" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;pin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142832v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Montouss&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Nataf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mercone" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drouin Alexis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137394v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976128v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ur&#353;i&#269;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae044.564" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883842v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Kamily" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883801v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Radouane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794690v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Negulescu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883729v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04794693v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506140v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Rouvre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037282v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frayssinet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039596v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fouzi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abboud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521598v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Coulibaly" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF51943.2021.9477343" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284079v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038119v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frayssinet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04855431v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coasne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etoungh Dimitri Manga" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe da Costa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886071v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065974v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Manga" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Despaux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774911v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851995v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883647v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885675v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259437v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>