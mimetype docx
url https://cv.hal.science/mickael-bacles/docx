--- v0 (2026-05-01)
+++ v1 (2026-05-23)
@@ -638,217 +638,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near real-time assimilation of volcanic sulfur Near real-time assimilation of volcanic sulfur dioxide from IASI and other sensors in the dioxide from IASI and other sensors in the MOCAGE model: various case studies MOCAGE model: various case studies</w:t>
+                <w:t xml:space="preserve">Volcanic SO2 plume forecasting: a comparative assessment of satellite data assimilation and source inversion procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Bacles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinna K. Behera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Boichu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IASI conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826907v1</w:t>
+                <w:t xml:space="preserve">meteo-04725178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanic SO2 plume forecasting: a comparative assessment of satellite data assimilation and source inversion procedures</w:t>
+                <w:t xml:space="preserve">Near real-time assimilation of volcanic sulfur Near real-time assimilation of volcanic sulfur dioxide from IASI and other sensors in the dioxide from IASI and other sensors in the MOCAGE model: various case studies MOCAGE model: various case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Bacles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Boichu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Würzburg, Germany</w:t>
+              <w:t xml:space="preserve">6th IASI conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-04725178v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Météo-France update : evolution of the MOCAGE model and research results</w:t>
               </w:r>
@@ -1135,256 +1135,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-04178038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation of satellite aerosol optical depth observations at global and regional scales in the MOCAGE CTM in operations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Halogen chemistry in Mount Etna's volcanic plume in December 2018: Comparisons between 3D MOCAGE CTM simulations and TROPOMI satellite measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herizo Luc Angelo Narivelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marécal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul David Hamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Surl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tjarda Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-03800464v1</w:t>
+                <w:t xml:space="preserve">insu-04089916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halogen chemistry in Mount Etna's volcanic plume in December 2018: Comparisons between 3D MOCAGE CTM simulations and TROPOMI satellite measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assimilation of satellite aerosol optical depth observations at global and regional scales in the MOCAGE CTM in operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laaziz El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bacles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUMETSAT, Sep 2022, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2729⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-04089916v1</w:t>
+                <w:t xml:space="preserve">meteo-03800464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near real-time assimilation of volcanic sulphur dioxide from different instruments in the MOCAGE model</w:t>
               </w:r>
@@ -2128,51 +2128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bacles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Am&#233;ric" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-2659-2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03963793v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamotte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mar&#233;cal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Guth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Salerno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Corradini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15030758" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04004824v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herizo Luc Angelo Narivelo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul David Hamer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Surl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjarda Roberts" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-10533-2023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03805828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Cornut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14081949" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826907v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bacles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04725178v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinna K. Behera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04694731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217178v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-2931" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04178038v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03800464v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2729" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03824373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04694756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03559302v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjarda J Roberts" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12205" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Belalia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frebourg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bacles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Am&#233;ric" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-2659-2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03963793v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamotte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mar&#233;cal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Guth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Salerno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Corradini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15030758" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04004824v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herizo Luc Angelo Narivelo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul David Hamer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Surl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjarda Roberts" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-10533-2023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03805828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Cornut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14081949" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04725178v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bacles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinna K. Behera" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826907v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04694731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217178v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-2931" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04178038v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089916v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2729" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03800464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03824373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04694756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03559302v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjarda J Roberts" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12205" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03658318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Belalia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frebourg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>