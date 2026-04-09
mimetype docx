--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1969,138 +1969,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitionnement sous contrainte de similarité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Haenn</w:t>
+                <w:t xml:space="preserve">Knowledge Graphs for Data Integration in Retail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Baron</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40e Conférence sur la Gestion de Données : Principes, Technologies et Applications (BDA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BDA, Oct 2024, Orléans, France</w:t>
+              <w:t xml:space="preserve">27th International symposium on methodologies for intelligent systems (ISMIS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Poitiers - Futuroscope, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791528v1</w:t>
+                <w:t xml:space="preserve">hal-04582725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering Under Radius Constraints Using Minimum Dominating Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Haenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2119,214 +2132,201 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Symposium on Methodologies for Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Poitiers, France. pp.14-23, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-62700-2_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Graphs for Data Integration in Retail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Perrot</w:t>
+                <w:t xml:space="preserve">Partitionnement sous contrainte de similarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Haenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Baron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International symposium on methodologies for intelligent systems (ISMIS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Poitiers - Futuroscope, France</w:t>
+              <w:t xml:space="preserve">40e Conférence sur la Gestion de Données : Principes, Technologies et Applications (BDA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BDA, Oct 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582725v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thesaurus-based Transformation: A Classification Method for Real Dirty Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2791,51 +2791,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Addressing the Empty Answer Problem in Uncertain Knowledge Bases</w:t>
+                <w:t xml:space="preserve">Traitement coopératif des requêtes RDF dans le contexte des bases de connaissances incertaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Dellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jean</w:t>
@@ -2866,106 +2866,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 28th International Conference on Database and Expert Systems Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356196v1</w:t>
+                <w:t xml:space="preserve">hal-04161962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement coopératif des requêtes RDF dans le contexte des bases de connaissances incertaines</w:t>
+                <w:t xml:space="preserve">On Addressing the Empty Answer Problem in Uncertain Knowledge Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Dellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jean</w:t>
@@ -2996,73 +2987,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 28th International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lyon, France. pp.120-129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-64468-4_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161962v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RDF Query Relaxation Strategies Based on Failure Causes</w:t>
               </w:r>
@@ -3483,356 +3483,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation et Vérification Formelles de Systèmes Interactifs Multi-Modaux Fondées sur la Preuve.</w:t>
+                <w:t xml:space="preserve">Étude et comparaison de scénarios de développements formels d'interfaces multi-modales fondés sur la preuve et le raffinement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Aït-Sadoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Baron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Mota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18es Conférence Francophone sur l'Interaction Homme-Machine (IHM 2006).</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MOSIM 2006 - 6ème Conférence Francophone de Modélisation et Simulation. Modélisation, Optimisation et Simulation des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. pp.578-588</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633908v1</w:t>
+                <w:t xml:space="preserve">hal-00633903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-MADe : un environnement pour le noyau du modèle de description de l'activité</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Scapin</w:t>
+                <w:t xml:space="preserve">Validation et Vérification Formelles de Systèmes Interactifs Multi-Modaux Fondées sur la Preuve.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Aït-Sadoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Mota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 14e conférence francophone sur l'Interaction Homme-Machine (IHM 2006)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1132736.1132786⟩</w:t>
+              <w:t xml:space="preserve">18es Conférence Francophone sur l'Interaction Homme-Machine (IHM 2006).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Montréal, Canada. pp.123-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1132736.1132752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592592v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et comparaison de scénarios de développements formels d'interfaces multi-modales fondés sur la preuve et le raffinement.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickael Baron</w:t>
+                <w:t xml:space="preserve">K-MADe : un environnement pour le noyau du modèle de description de l'activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lucquiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Autard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Scapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2006 - 6ème Conférence Francophone de Modélisation et Simulation. Modélisation, Optimisation et Simulation des Systèmes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes de la 14e conférence francophone sur l'Interaction Homme-Machine (IHM 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Montreal, Canada. pp.287-288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1132736.1132786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633903v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using formal methods in safety-critical interactive system design : from architecture-based approaches to tool-based development</w:t>
               </w:r>
@@ -4080,329 +4080,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating formal approaches in Human-Computer Interaction methods and tools: an experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formal validation of HCI user tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamine Ait-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Closing the Gaps: Software Engineering and Human-Computer Interaction (Interact 2003 Workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Zürich, Switzerland. pp.55-62</w:t>
+              <w:t xml:space="preserve">Proc. International Conference on Software Engineering Research and Practice (SERP 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Las Vegas, Unknown Region. pp.732-738</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759396v1</w:t>
+                <w:t xml:space="preserve">hal-03759393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal validation of HCI user tasks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SUIDT : Un outil de construction d'interfaces utilisateurs sûres (Article de Démonstration)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. International Conference on Software Engineering Research and Practice (SERP 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Las Vegas, Unknown Region. pp.732-738</w:t>
+              <w:t xml:space="preserve">15ème Conférence Francophone sur l'Interaction Homme-Machine (IHM 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Caen, France. pp.198-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759393v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUIDT : Un outil de construction d'interfaces utilisateurs sûres (Article de Démonstration)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating formal approaches in Human-Computer Interaction methods and tools: an experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Girard</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Conférence Francophone sur l'Interaction Homme-Machine (IHM 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Caen, France. pp.198-201</w:t>
+              <w:t xml:space="preserve">Closing the Gaps: Software Engineering and Human-Computer Interaction (Interact 2003 Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Zürich, Switzerland. pp.55-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759405v1</w:t>
+                <w:t xml:space="preserve">hal-03759396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de techniques formelles dans la modélisation d'Interfaces Homme-Machine. Une expérience comparative entre B et Promela/SPIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Ait-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4447,105 +4447,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la conception à la construction d'application sûre</w:t>
+                <w:t xml:space="preserve">Intégration d'un modèle de tâche dans une démarche sûre de construction d'interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 14e conférence francophone sur l'Interaction Homme-Machine (IHM 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2002, Poitiers, France. pp.285-286, </w:t>
+              <w:t xml:space="preserve">, Nov 2002, Poitiers, France. pp.73-80, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/777005.777056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/777005.777016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592550v1</w:t>
+                <w:t xml:space="preserve">hal-03592581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUIDT: A task model based GUI-Builder</w:t>
               </w:r>
@@ -4607,105 +4607,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d'un modèle de tâche dans une démarche sûre de construction d'interface</w:t>
+                <w:t xml:space="preserve">De la conception à la construction d'application sûre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 14e conférence francophone sur l'Interaction Homme-Machine (IHM 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2002, Poitiers, France. pp.73-80, </w:t>
+              <w:t xml:space="preserve">, Nov 2002, Poitiers, France. pp.285-286, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/777005.777016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/777005.777056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592581v1</w:t>
+                <w:t xml:space="preserve">hal-03592550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing robustness to end-user programming</w:t>
               </w:r>
@@ -5218,51 +5218,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Parkin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allel Hadjali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Baron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-022-01710-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185269v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Dellal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-019-01332-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204287v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.21.1-2.9-35" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204314v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ponchateau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ordonez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.2018070101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sardet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-015-1633-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204293v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Fokou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-016-0941-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir A&#239;t-Sadoune" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mota" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.59" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bery Mbaiossoum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Khouri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Boukhari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2012.08.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95S4PK7P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Scapin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jambon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2010.06.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-5BLKSX8T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Kamel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-009-0109-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC70F31A20466497962B7AB7DC8DF7252CF145C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634197v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-006-0008-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6194EEFDE6492605F61B5D006340172AF05216B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Haenn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hariri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02049-9_6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791528v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533921v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62700-2_2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582725v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161946v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_23" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721609v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Sellami" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bechchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05760-1_45" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356184v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86472-9_27" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721614v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_44" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356196v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64468-4_9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161962v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-34129-3_27" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592799v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Bazhar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695440v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633908v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132752" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592592v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lucquiaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Autard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scapin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132786" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633903v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010575v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592566v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/964442.964529" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592574v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759396v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759393v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine Ait-Ameur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759405v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592550v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777056" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592530v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592581v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592533v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HCC.2001.995252" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592697v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592684v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03592883v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Parkin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allel Hadjali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Baron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-022-01710-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185269v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Dellal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-019-01332-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204287v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.21.1-2.9-35" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204314v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ponchateau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ordonez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.2018070101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sardet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-015-1633-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204293v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Fokou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-016-0941-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir A&#239;t-Sadoune" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mota" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.59" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bery Mbaiossoum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Khouri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Boukhari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2012.08.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95S4PK7P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Scapin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jambon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2010.06.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-5BLKSX8T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Kamel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-009-0109-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC70F31A20466497962B7AB7DC8DF7252CF145C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634197v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-006-0008-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6194EEFDE6492605F61B5D006340172AF05216B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Haenn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hariri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02049-9_6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582725v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533921v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62700-2_2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791528v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161946v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_23" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721609v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Sellami" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bechchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05760-1_45" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356184v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86472-9_27" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721614v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_44" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356196v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64468-4_9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-34129-3_27" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592799v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Bazhar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695440v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633908v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132752" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lucquiaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Autard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scapin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132786" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010575v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592566v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/964442.964529" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592574v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759393v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine Ait-Ameur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759405v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592581v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592530v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592550v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777056" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592533v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HCC.2001.995252" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592697v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592684v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03592883v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>