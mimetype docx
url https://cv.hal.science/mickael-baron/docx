--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -1969,239 +1969,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Graphs for Data Integration in Retail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Perrot</w:t>
+                <w:t xml:space="preserve">Clustering Under Radius Constraints Using Minimum Dominating Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Haenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Baron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International symposium on methodologies for intelligent systems (ISMIS 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Symposium on Methodologies for Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Poitiers, France. pp.14-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-62700-2_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582725v1</w:t>
+                <w:t xml:space="preserve">hal-04533921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Under Radius Constraints Using Minimum Dominating Sets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Haenn</w:t>
+                <w:t xml:space="preserve">Knowledge Graphs for Data Integration in Retail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Baron</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Symposium on Methodologies for Intelligent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27th International symposium on methodologies for intelligent systems (ISMIS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Poitiers - Futuroscope, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533921v1</w:t>
+                <w:t xml:space="preserve">hal-04582725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitionnement sous contrainte de similarité</w:t>
               </w:r>
@@ -2282,51 +2282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thesaurus-based Transformation: A Classification Method for Real Dirty Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3578,261 +3578,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation et Vérification Formelles de Systèmes Interactifs Multi-Modaux Fondées sur la Preuve.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Mota</w:t>
+                <w:t xml:space="preserve">K-MADe : un environnement pour le noyau du modèle de description de l'activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lucquiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Autard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Scapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18es Conférence Francophone sur l'Interaction Homme-Machine (IHM 2006).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1132736.1132752⟩</w:t>
+              <w:t xml:space="preserve">Actes de la 14e conférence francophone sur l'Interaction Homme-Machine (IHM 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Montreal, Canada. pp.287-288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1132736.1132786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633908v1</w:t>
+                <w:t xml:space="preserve">hal-03592592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-MADe : un environnement pour le noyau du modèle de description de l'activité</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Scapin</w:t>
+                <w:t xml:space="preserve">Validation et Vérification Formelles de Systèmes Interactifs Multi-Modaux Fondées sur la Preuve.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Aït-Sadoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Mota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 14e conférence francophone sur l'Interaction Homme-Machine (IHM 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Montreal, Canada. pp.287-288, </w:t>
+              <w:t xml:space="preserve">18es Conférence Francophone sur l'Interaction Homme-Machine (IHM 2006).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Montréal, Canada. pp.123-130, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1132736.1132786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1132736.1132752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592592v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using formal methods in safety-critical interactive system design : from architecture-based approaches to tool-based development</w:t>
               </w:r>
@@ -5218,51 +5218,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Parkin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allel Hadjali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Baron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-022-01710-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185269v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Dellal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-019-01332-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204287v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.21.1-2.9-35" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204314v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ponchateau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ordonez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.2018070101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sardet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-015-1633-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204293v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Fokou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-016-0941-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir A&#239;t-Sadoune" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mota" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.59" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bery Mbaiossoum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Khouri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Boukhari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2012.08.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95S4PK7P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Scapin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jambon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2010.06.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-5BLKSX8T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Kamel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-009-0109-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC70F31A20466497962B7AB7DC8DF7252CF145C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634197v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-006-0008-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6194EEFDE6492605F61B5D006340172AF05216B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Haenn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hariri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02049-9_6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582725v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533921v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62700-2_2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791528v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161946v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_23" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721609v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Sellami" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bechchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05760-1_45" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356184v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86472-9_27" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721614v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_44" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356196v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64468-4_9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-34129-3_27" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592799v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Bazhar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695440v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633908v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132752" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lucquiaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Autard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scapin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132786" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010575v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592566v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/964442.964529" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592574v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759393v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine Ait-Ameur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759405v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592581v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592530v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592550v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777056" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592533v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HCC.2001.995252" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592697v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592684v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03592883v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Parkin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allel Hadjali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Baron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-022-01710-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185269v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Dellal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-019-01332-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204287v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.21.1-2.9-35" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204314v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ponchateau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ordonez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.2018070101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sardet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-015-1633-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204293v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Fokou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-016-0941-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir A&#239;t-Sadoune" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mota" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.59" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bery Mbaiossoum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Khouri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Boukhari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2012.08.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95S4PK7P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Scapin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jambon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2010.06.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-5BLKSX8T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Kamel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-009-0109-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC70F31A20466497962B7AB7DC8DF7252CF145C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634197v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-006-0008-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6194EEFDE6492605F61B5D006340172AF05216B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Haenn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hariri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02049-9_6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533921v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62700-2_2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582725v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791528v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161946v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_23" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721609v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Sellami" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bechchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05760-1_45" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356184v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86472-9_27" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721614v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_44" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356196v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64468-4_9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-34129-3_27" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592799v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Bazhar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695440v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592592v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lucquiaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Autard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scapin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132786" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633908v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132752" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010575v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592566v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/964442.964529" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592574v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759393v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine Ait-Ameur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759405v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592581v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592530v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592550v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777056" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592533v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HCC.2001.995252" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592697v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592684v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03592883v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>