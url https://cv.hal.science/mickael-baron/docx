--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -3483,356 +3483,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et comparaison de scénarios de développements formels d'interfaces multi-modales fondés sur la preuve et le raffinement.</w:t>
+                <w:t xml:space="preserve">Validation et Vérification Formelles de Systèmes Interactifs Multi-Modaux Fondées sur la Preuve.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Aït-Sadoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Mota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2006 - 6ème Conférence Francophone de Modélisation et Simulation. Modélisation, Optimisation et Simulation des Systèmes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18es Conférence Francophone sur l'Interaction Homme-Machine (IHM 2006).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Montréal, Canada. pp.123-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1132736.1132752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633903v1</w:t>
+                <w:t xml:space="preserve">hal-00633908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-MADe : un environnement pour le noyau du modèle de description de l'activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lucquiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Autard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Scapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 14e conférence francophone sur l'Interaction Homme-Machine (IHM 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Montreal, Canada. pp.287-288, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1132736.1132786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation et Vérification Formelles de Systèmes Interactifs Multi-Modaux Fondées sur la Preuve.</w:t>
+                <w:t xml:space="preserve">Étude et comparaison de scénarios de développements formels d'interfaces multi-modales fondés sur la preuve et le raffinement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Aït-Sadoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Baron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Mota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18es Conférence Francophone sur l'Interaction Homme-Machine (IHM 2006).</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MOSIM 2006 - 6ème Conférence Francophone de Modélisation et Simulation. Modélisation, Optimisation et Simulation des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. pp.578-588</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1132736.1132752⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00633908v1</w:t>
+                <w:t xml:space="preserve">hal-00633903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using formal methods in safety-critical interactive system design : from architecture-based approaches to tool-based development</w:t>
               </w:r>
@@ -4080,329 +4080,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal validation of HCI user tasks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yamine Ait-Ameur</w:t>
+                <w:t xml:space="preserve">Integrating formal approaches in Human-Computer Interaction methods and tools: an experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Girard</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. International Conference on Software Engineering Research and Practice (SERP 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Las Vegas, Unknown Region. pp.732-738</w:t>
+              <w:t xml:space="preserve">Closing the Gaps: Software Engineering and Human-Computer Interaction (Interact 2003 Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Zürich, Switzerland. pp.55-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759393v1</w:t>
+                <w:t xml:space="preserve">hal-03759396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUIDT : Un outil de construction d'interfaces utilisateurs sûres (Article de Démonstration)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formal validation of HCI user tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamine Ait-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Conférence Francophone sur l'Interaction Homme-Machine (IHM 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Caen, France. pp.198-201</w:t>
+              <w:t xml:space="preserve">Proc. International Conference on Software Engineering Research and Practice (SERP 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Las Vegas, Unknown Region. pp.732-738</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759405v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating formal approaches in Human-Computer Interaction methods and tools: an experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SUIDT : Un outil de construction d'interfaces utilisateurs sûres (Article de Démonstration)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Closing the Gaps: Software Engineering and Human-Computer Interaction (Interact 2003 Workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Zürich, Switzerland. pp.55-62</w:t>
+              <w:t xml:space="preserve">15ème Conférence Francophone sur l'Interaction Homme-Machine (IHM 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Caen, France. pp.198-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759396v1</w:t>
+                <w:t xml:space="preserve">hal-03759405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de techniques formelles dans la modélisation d'Interfaces Homme-Machine. Une expérience comparative entre B et Promela/SPIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Ait-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4447,187 +4447,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d'un modèle de tâche dans une démarche sûre de construction d'interface</w:t>
+                <w:t xml:space="preserve">SUIDT: A task model based GUI-Builder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 14e conférence francophone sur l'Interaction Homme-Machine (IHM 2002)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TAMODIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Bucharest, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592581v1</w:t>
+                <w:t xml:space="preserve">hal-03592530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUIDT: A task model based GUI-Builder</w:t>
+                <w:t xml:space="preserve">Intégration d'un modèle de tâche dans une démarche sûre de construction d'interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Baron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAMODIA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes de la 14e conférence francophone sur l'Interaction Homme-Machine (IHM 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Poitiers, France. pp.73-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/777005.777016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592530v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la conception à la construction d'application sûre</w:t>
               </w:r>
@@ -5218,51 +5218,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Parkin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allel Hadjali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Baron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-022-01710-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185269v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Dellal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-019-01332-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204287v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.21.1-2.9-35" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204314v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ponchateau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ordonez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.2018070101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sardet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-015-1633-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204293v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Fokou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-016-0941-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir A&#239;t-Sadoune" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mota" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.59" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bery Mbaiossoum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Khouri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Boukhari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2012.08.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95S4PK7P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Scapin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jambon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2010.06.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-5BLKSX8T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Kamel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-009-0109-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC70F31A20466497962B7AB7DC8DF7252CF145C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634197v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-006-0008-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6194EEFDE6492605F61B5D006340172AF05216B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Haenn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hariri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02049-9_6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533921v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62700-2_2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582725v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791528v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161946v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_23" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721609v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Sellami" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bechchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05760-1_45" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356184v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86472-9_27" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721614v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_44" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356196v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64468-4_9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-34129-3_27" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592799v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Bazhar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695440v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592592v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lucquiaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Autard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scapin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132786" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633908v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132752" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010575v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592566v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/964442.964529" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592574v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759393v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine Ait-Ameur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759405v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592581v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592530v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592550v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777056" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592533v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HCC.2001.995252" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592697v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592684v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03592883v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Parkin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allel Hadjali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Baron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-022-01710-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185269v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Dellal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-019-01332-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204287v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.21.1-2.9-35" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204314v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ponchateau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ordonez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDWM.2018070101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sardet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-015-1633-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204293v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Fokou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-016-0941-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir A&#239;t-Sadoune" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mota" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.59" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bery Mbaiossoum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Khouri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Boukhari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2012.08.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95S4PK7P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Scapin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jambon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2010.06.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-5BLKSX8T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Kamel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-009-0109-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC70F31A20466497962B7AB7DC8DF7252CF145C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634197v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-006-0008-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6194EEFDE6492605F61B5D006340172AF05216B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Haenn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hariri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02049-9_6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533921v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62700-2_2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582725v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791528v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161946v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_23" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721609v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Sellami" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bechchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05760-1_45" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356184v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86472-9_27" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721614v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_44" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356196v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64468-4_9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-34129-3_27" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592799v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Bazhar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695440v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633908v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132752" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592592v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lucquiaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Autard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scapin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132786" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633903v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010575v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592566v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/964442.964529" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592574v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759396v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759393v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine Ait-Ameur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759405v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592530v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592581v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592550v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777056" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592533v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HCC.2001.995252" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592697v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592684v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03592883v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>