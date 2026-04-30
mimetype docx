--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -100,563 +100,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Socio-Demographic, Occupational and Lifestyle Variables on Sleep Time</w:t>
+                <w:t xml:space="preserve">Impact of Teleworking on Work‐Related and Home‐Related Stress at During the First Global Lockdown–The International COVISTRESS Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Dutheil</w:t>
+                <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Saint-Arroman</w:t>
+                <w:t xml:space="preserve">Guillaume Decormeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
+                <w:t xml:space="preserve">Louis Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+                <w:t xml:space="preserve">Fouad Marhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Fantini</w:t>
+                <w:t xml:space="preserve">Karen Gbaglo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature and Science of Sleep</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Volume 17, pp.195-210. </w:t>
+              <w:t xml:space="preserve">Brain and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/NSS.S495455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/brb3.70592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378716v1</w:t>
+                <w:t xml:space="preserve">hal-05092209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Teleworking on Work‐Related and Home‐Related Stress at During the First Global Lockdown–The International COVISTRESS Study</w:t>
+                <w:t xml:space="preserve">Influence of Socio-Demographic, Occupational and Lifestyle Variables on Sleep Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Couarraze</w:t>
+                <w:t xml:space="preserve">Frederic Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Decormeille</w:t>
+                <w:t xml:space="preserve">Chloé Saint-Arroman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Delamarre</w:t>
+                <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Marhar</w:t>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Gbaglo</w:t>
+                <w:t xml:space="preserve">Maria Fantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (6), </w:t>
+              <w:t xml:space="preserve">Nature and Science of Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Volume 17, pp.195-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/brb3.70592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2147/NSS.S495455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05092209v1</w:t>
+                <w:t xml:space="preserve">hal-05378716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of socioeconomic status, working memory and academic self-concept on academic achievement</w:t>
+                <w:t xml:space="preserve">Accès aux soins dentaires pendant la pandémie de Covid-19 en France : l’enquête COVISTRESS-santé orale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Chevalère</w:t>
+                <w:t xml:space="preserve">Estelle Pegon-Machat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loreleï Cazenave</w:t>
+                <w:t xml:space="preserve">Amal Skandrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Wollast</w:t>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Berthon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ruben Martinez</w:t>
+                <w:t xml:space="preserve">Nelly Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10212-022-00599-9⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (HS1), pp.45-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.hs1.2023.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707470v1</w:t>
+                <w:t xml:space="preserve">hal-04323302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès aux soins dentaires pendant la pandémie de Covid-19 en France : l’enquête COVISTRESS-santé orale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of socioeconomic status, working memory and academic self-concept on academic achievement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Chevalère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Pegon-Machat</w:t>
+                <w:t xml:space="preserve">Loreleï Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Skandrani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
+                <w:t xml:space="preserve">Robin Wollast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Mickaël Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Garnier</w:t>
+                <w:t xml:space="preserve">Ruben Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (HS1), pp.45-56. </w:t>
+              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38, pp.287-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.hs1.2023.0045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10212-022-00599-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323302v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID‐19 lockdown consequences on body mass index and perceived fragility related to physical activity: A worldwide cohort study</w:t>
               </w:r>
@@ -776,90 +776,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensating the socioeconomic achievement gap with computer‐assisted instruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Chevalère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loreleï Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -910,90 +910,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-assisted instruction versus inquiry-based learning: The importance of working memory capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Chevalère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loreleï Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1347,51 +1347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constanta Urzeala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keri Kulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1687,321 +1687,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived acculturation preferences of minority groups and intergroup discrimination: When culture-specific intergroup norms matter</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The explicit judgment of long durations of several minutes in everyday life: Conscious retrospective memory judgment and the role of affects?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panos Trahanias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michail Maniadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jasp.12530⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0195397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162245v1</w:t>
+                <w:t xml:space="preserve">hal-01782682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The explicit judgment of long durations of several minutes in everyday life: Conscious retrospective memory judgment and the role of affects?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perceived acculturation preferences of minority groups and intergroup discrimination: When culture-specific intergroup norms matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Anier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantina Badea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (9), pp.506-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jasp.12530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0195397⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01782682v1</w:t>
+                <w:t xml:space="preserve">hal-03162245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotion and Implicit Timing: The Arousal Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (176), </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2361,51 +2361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Saint-Arroman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Clinchamps" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S495455" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092209v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couarraze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decormeille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delamarre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Marhar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gbaglo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.70592" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707470v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cheval&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Cazenave" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wollast" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Berthon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Martinez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-022-00599-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04323302v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pegon-Machat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Skandrani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2023.0045" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03450029v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanta Urzeala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ukadike Chris Ugbolue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Bota" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Berthon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13282" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428446v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12616" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259664" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Corman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Aubret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Ghazal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbtep.2019.101525" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghane Tossonian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lucas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.558443" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ukadike Ugbolue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keri Kulik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9103352" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969158v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Anier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kleinlogel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2019.07.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405897v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.12530" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162245v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782682v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monceau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Trahanias" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Maniadakis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195397" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00176" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Victeur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couarraze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decormeille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delamarre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Marhar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gbaglo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.70592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Saint-Arroman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Clinchamps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S495455" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04323302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pegon-Machat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Skandrani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Garnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2023.0045" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707470v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cheval&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Cazenave" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wollast" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Berthon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Martinez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-022-00599-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03450029v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanta Urzeala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ukadike Chris Ugbolue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Bota" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Berthon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13282" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428446v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12616" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259664" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Corman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Aubret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Ghazal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbtep.2019.101525" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghane Tossonian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lucas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.558443" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ukadike Ugbolue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keri Kulik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9103352" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969158v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Anier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kleinlogel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2019.07.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405897v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.12530" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782682v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monceau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Trahanias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Maniadakis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195397" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162245v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00176" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Victeur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>