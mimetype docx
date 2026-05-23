--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -100,913 +100,913 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Teleworking on Work‐Related and Home‐Related Stress at During the First Global Lockdown–The International COVISTRESS Study</w:t>
+                <w:t xml:space="preserve">Influence of Socio-Demographic, Occupational and Lifestyle Variables on Sleep Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Couarraze</w:t>
+                <w:t xml:space="preserve">Frederic Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Decormeille</w:t>
+                <w:t xml:space="preserve">Chloé Saint-Arroman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Delamarre</w:t>
+                <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Marhar</w:t>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Gbaglo</w:t>
+                <w:t xml:space="preserve">Maria Fantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (6), </w:t>
+              <w:t xml:space="preserve">Nature and Science of Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Volume 17, pp.195-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/brb3.70592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2147/NSS.S495455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05092209v1</w:t>
+                <w:t xml:space="preserve">hal-05378716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Socio-Demographic, Occupational and Lifestyle Variables on Sleep Time</w:t>
+                <w:t xml:space="preserve">Impact of Teleworking on Work‐Related and Home‐Related Stress at During the First Global Lockdown–The International COVISTRESS Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Dutheil</w:t>
+                <w:t xml:space="preserve">Sébastien Couarraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Saint-Arroman</w:t>
+                <w:t xml:space="preserve">Guillaume Decormeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
+                <w:t xml:space="preserve">Louis Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+                <w:t xml:space="preserve">Fouad Marhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Fantini</w:t>
+                <w:t xml:space="preserve">Karen Gbaglo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature and Science of Sleep</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Volume 17, pp.195-210. </w:t>
+              <w:t xml:space="preserve">Brain and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), pp.e70592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/NSS.S495455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/brb3.70592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378716v1</w:t>
+                <w:t xml:space="preserve">hal-05092209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès aux soins dentaires pendant la pandémie de Covid-19 en France : l’enquête COVISTRESS-santé orale</w:t>
+                <w:t xml:space="preserve">The influence of socioeconomic status, working memory and academic self-concept on academic achievement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Pegon-Machat</w:t>
+                <w:t xml:space="preserve">Johann Chevalère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Skandrani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
+                <w:t xml:space="preserve">Loreleï Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Robin Wollast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Garnier</w:t>
+                <w:t xml:space="preserve">Mickaël Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.hs1.2023.0045⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38, pp.287-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10212-022-00599-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04323302v1</w:t>
+                <w:t xml:space="preserve">hal-03707470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of socioeconomic status, working memory and academic self-concept on academic achievement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accès aux soins dentaires pendant la pandémie de Covid-19 en France : l’enquête COVISTRESS-santé orale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loreleï Cazenave</w:t>
+                <w:t xml:space="preserve">Estelle Pegon-Machat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Wollast</w:t>
+                <w:t xml:space="preserve">Amal Skandrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Berthon</w:t>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Martinez</w:t>
+                <w:t xml:space="preserve">Nelly Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 38, pp.287-309. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (HS1), pp.45-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10212-022-00599-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.hs1.2023.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707470v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID‐19 lockdown consequences on body mass index and perceived fragility related to physical activity: A worldwide cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compensating the socioeconomic achievement gap with computer‐assisted instruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Chevalère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreleï Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constanta Urzeala</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mickael Berthon</w:t>
+                <w:t xml:space="preserve">Vincent Mazenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Expectations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hex.13282⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (2), pp.366-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcal.12616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03450029v1</w:t>
+                <w:t xml:space="preserve">hal-03428446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensating the socioeconomic achievement gap with computer‐assisted instruction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ruben Martinez</w:t>
+                <w:t xml:space="preserve">COVID‐19 lockdown consequences on body mass index and perceived fragility related to physical activity: A worldwide cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constanta Urzeala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ukadike Chris Ugbolue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aura Bota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mazenod</w:t>
+                <w:t xml:space="preserve">Mickael Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (2), pp.366-378. </w:t>
+              <w:t xml:space="preserve">Health Expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (2), pp.522-531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jcal.12616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/hex.13282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428446v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-assisted instruction versus inquiry-based learning: The importance of working memory capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Chevalère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loreleï Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (11), pp.e0259664. </w:t>
@@ -1083,51 +1083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Ghazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1321,77 +1321,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Assessment of the Novel COVISTRESS Questionnaire: COVID-19 Impact on Physical Activity, Sedentary Action and Psychological Emotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ukadike Ugbolue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constanta Urzeala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keri Kulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1570,83 +1570,83 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived acculturation preferences of minority groups and intergroup discrimination: When culture‐specific intergroup norms matter</w:t>
+                <w:t xml:space="preserve">Perceived acculturation preferences of minority groups and intergroup discrimination: When culture-specific intergroup norms matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Anier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantina Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1663,51 +1663,51 @@
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jasp.12530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405897v1</w:t>
+                <w:t xml:space="preserve">hal-03162245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The explicit judgment of long durations of several minutes in everyday life: Conscious retrospective memory judgment and the role of affects?</w:t>
               </w:r>
@@ -1719,51 +1719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panos Trahanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1821,83 +1821,83 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived acculturation preferences of minority groups and intergroup discrimination: When culture-specific intergroup norms matter</w:t>
+                <w:t xml:space="preserve">Perceived acculturation preferences of minority groups and intergroup discrimination: When culture‐specific intergroup norms matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Anier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantina Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1914,94 +1914,94 @@
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jasp.12530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162245v1</w:t>
+                <w:t xml:space="preserve">hal-04405897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotion and Implicit Timing: The Arousal Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (176), </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2106,51 +2106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2361,51 +2361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couarraze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decormeille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delamarre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Marhar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gbaglo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.70592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Saint-Arroman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Clinchamps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S495455" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04323302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pegon-Machat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Skandrani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Garnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2023.0045" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707470v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cheval&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Cazenave" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wollast" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Berthon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Martinez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-022-00599-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03450029v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanta Urzeala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ukadike Chris Ugbolue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Bota" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Berthon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13282" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428446v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12616" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259664" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Corman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Aubret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Ghazal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbtep.2019.101525" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghane Tossonian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lucas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.558443" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ukadike Ugbolue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keri Kulik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9103352" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969158v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Anier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kleinlogel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2019.07.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405897v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.12530" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782682v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monceau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Trahanias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Maniadakis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195397" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162245v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00176" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Victeur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Saint-Arroman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Clinchamps" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S495455" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092209v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couarraze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decormeille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delamarre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Marhar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gbaglo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.70592" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707470v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cheval&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Cazenave" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wollast" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Berthon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Martinez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-022-00599-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04323302v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pegon-Machat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Skandrani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2023.0045" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428446v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12616" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03450029v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanta Urzeala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ukadike Chris Ugbolue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Bota" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Berthon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13282" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259664" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Corman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Aubret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Ghazal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbtep.2019.101525" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghane Tossonian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lucas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.558443" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03013101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ukadike Ugbolue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keri Kulik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9103352" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969158v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Anier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kleinlogel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2019.07.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162245v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.12530" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782682v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monceau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Trahanias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Maniadakis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195397" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00176" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Victeur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>