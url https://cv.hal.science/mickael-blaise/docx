--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -99,9235 +99,9369 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coiled‐coil domain triggers oligomerization of MmpL10 , the mycobacterial transporter of trehalose polyphleate precursor</w:t>
+                <w:t xml:space="preserve">NCY‐1 β‐Lactamase Activity Correlates With Antimicrobial Susceptibility of a Clinical Strain of Nocardia cyriacigeorgica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Couston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Feuillard</w:t>
+                <w:t xml:space="preserve">Athénaïs Le Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Ancelin</w:t>
+                <w:t xml:space="preserve">Elisabeth Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Lai-Kee-Him</w:t>
+                <w:t xml:space="preserve">Charlotte Genestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Brodolin</w:t>
+                <w:t xml:space="preserve">Brune Joannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15 (2), pp.:e70267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1873-3468.70085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.70267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098623v1</w:t>
+                <w:t xml:space="preserve">hal-05561216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-stranded DNA drives σ subunit loading onto mycobacterial RNA polymerase to unlock initiation-competent conformations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A coiled‐coil domain triggers oligomerization of MmpL10 , the mycobacterial transporter of trehalose polyphleate precursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Couston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rishi Kishore Vishwakarma</w:t>
+                <w:t xml:space="preserve">Jérôme Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Marechal</w:t>
+                <w:t xml:space="preserve">Aurélie Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakia Morichaud</w:t>
+                <w:t xml:space="preserve">Joséphine Lai-Kee-Him</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Blaise</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Margeat</w:t>
+                <w:t xml:space="preserve">Konstantin Brodolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaf272⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.70085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037511v1</w:t>
+                <w:t xml:space="preserve">hal-05098623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new class of capsid-targeting inhibitors that specifically block HIV-1 nuclear import</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-stranded DNA drives σ subunit loading onto mycobacterial RNA polymerase to unlock initiation-competent conformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rishi Kishore Vishwakarma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Boulay</w:t>
+                <w:t xml:space="preserve">Nils Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Quevarec</w:t>
+                <w:t xml:space="preserve">Zakia Morichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Malet</w:t>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Nicastro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Célia Chamontin</w:t>
+                <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44321-024-00143-w⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (7), pp.gkaf272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaf272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728912v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical and structural characterization of a class A β-lactamase from Nocardia cyriacigeorgica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Couston</w:t>
+                <w:t xml:space="preserve">A new class of capsid-targeting inhibitors that specifically block HIV-1 nuclear import</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Benito</w:t>
+                <w:t xml:space="preserve">Emmanuel Quevarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Hodille</w:t>
+                <w:t xml:space="preserve">Isabelle Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oana Dumitrescu</w:t>
+                <w:t xml:space="preserve">Giuseppe Nicastro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Chamontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2053230X23010671⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (11), pp.2918-2945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44321-024-00143-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04374142v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IbeA protein from adherent invasive Escherichia coli is a flavoprotein sharing structural homology with FAD‐dependent oxidoreductases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Paris</w:t>
+                <w:t xml:space="preserve">Biochemical and structural characterization of a class A β-lactamase from Nocardia cyriacigeorgica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Couston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agneta Kiss</w:t>
+                <w:t xml:space="preserve">Yvonne Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Signor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+                <w:t xml:space="preserve">Oana Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.16969⟩</w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80 (1), pp.13-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053230X23010671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246071v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryo-EM structure of the trehalose monomycolate transporter, MmpL3, reconstituted into peptidiscs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Couston</w:t>
+                <w:t xml:space="preserve">The IbeA protein from adherent invasive Escherichia coli is a flavoprotein sharing structural homology with FAD‐dependent oxidoreductases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zongxin Guo</w:t>
+                <w:t xml:space="preserve">Agneta Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaituo Wang</w:t>
+                <w:t xml:space="preserve">Luca Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pontus Gourdon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Georges Lutfalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Structural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6, pp.100109. </w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 291 (1), pp.177-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crstbi.2023.100109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/febs.16969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288588v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tripartite Complex HIV-1 Tat-Cyclophilin A-Capsid Protein Enables Tat Encapsidation That Is Required for HIV-1 Infectivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryo-EM structure of the trehalose monomycolate transporter, MmpL3, reconstituted into peptidiscs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Couston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malvina Schatz</w:t>
+                <w:t xml:space="preserve">Zongxin Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Marty</w:t>
+                <w:t xml:space="preserve">Kaituo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Ounadjela</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pontus Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jvi.00278-23⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.100109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crstbi.2023.100109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106774v1</w:t>
+                <w:t xml:space="preserve">hal-04288588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evolutionarily conserved N-terminal leucine is essential for MX1 GTPase antiviral activity against different families of RNA viruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Tripartite Complex HIV-1 Tat-Cyclophilin A-Capsid Protein Enables Tat Encapsidation That Is Required for HIV-1 Infectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malvina Schatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe Mckellar</w:t>
+                <w:t xml:space="preserve">Camille Ounadjela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Arnaud-Arnould</w:t>
+                <w:t xml:space="preserve">Phuoc Bao Viet Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chaloin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Arpin-André</w:t>
+                <w:t xml:space="preserve">Ilaria Cardace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2022.102747⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 97 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.00278-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937465v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanisme d’association de la protéine Tat du VIH à la particule virale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Marty</w:t>
+                <w:t xml:space="preserve">An evolutionarily conserved N-terminal leucine is essential for MX1 GTPase antiviral activity against different families of RNA viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Mckellar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Arnaud-Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Pastre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+                <w:t xml:space="preserve">Laurent Chaloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Beaumelle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Tauziet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Arpin-André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2023167⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 299 (1), pp.102747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2022.102747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353023v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of MAB_4123 a putative flavin-dependent monooxygenase from Mycobacterium abscessus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kien Lam Ung</w:t>
+                <w:t xml:space="preserve">Mécanisme d’association de la protéine Tat du VIH à la particule virale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Poussineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Couston</w:t>
+                <w:t xml:space="preserve">Camille Pastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Husam M a B Alsarraf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+                <w:t xml:space="preserve">Bruno Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 79, pp.128-136. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (12), pp.915-917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2053230X2300345X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2023167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092114v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DEAD box RNA helicase DDX42 is an intrinsic inhibitor of positive‐strand RNA viruses</w:t>
+                <w:t xml:space="preserve">Crystal structure of MAB_4123 a putative flavin-dependent monooxygenase from Mycobacterium abscessus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Bonaventure</w:t>
+                <w:t xml:space="preserve">Kien Lam Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rebendenne</w:t>
+                <w:t xml:space="preserve">Chloé Poussineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Couston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Luiza Chaves Valadão</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Husam M a B Alsarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embr.202154061⟩</w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 79, pp.128-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053230X2300345X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807258v1</w:t>
+                <w:t xml:space="preserve">hal-04092114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MmpL3, the trehalose monomycolate transporter, is stable in solution in several detergents and can be reconstituted into peptidiscs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kien Lam Ung</w:t>
+                <w:t xml:space="preserve">The DEAD box RNA helicase DDX42 is an intrinsic inhibitor of positive‐strand RNA viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rebendenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Husam M. A. B. Alsarraf</w:t>
+                <w:t xml:space="preserve">Ana Luiza Chaves Valadão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Kremer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mary Arnaud‐arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Gracias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pep.2021.106014⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (11), pp.e54061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embr.202154061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426478v3</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical, structural, and functional studies reveal that MAB_4324c from Mycobacterium abscessus is an active tandem repeat N ‐acetyltransferase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">MmpL3, the trehalose monomycolate transporter, is stable in solution in several detergents and can be reconstituted into peptidiscs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kien Lam Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matt Johansen</w:t>
+                <w:t xml:space="preserve">Husam M. A. B. Alsarraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Dimon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1873-3468.14360⟩</w:t>
+              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 191, pp.106014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pep.2021.106014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652884v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426478v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic proofreading of lipochitooligosaccharides determines signal activation of symbiotic plant receptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biochemical, structural, and functional studies reveal that MAB_4324c from Mycobacterium abscessus is an active tandem repeat N ‐acetyltransferase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Husam M.A.B. Alsarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kien Lam Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kira Gysel</w:t>
+                <w:t xml:space="preserve">Matt Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mette Laursen</w:t>
+                <w:t xml:space="preserve">Juliette Dimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikkel Thygesen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zoltán Bozsóki</w:t>
+                <w:t xml:space="preserve">Vincent Olieric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2111031118⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.14360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411173v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of the TLDc domain of human NCOA7-AS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Tauziet</w:t>
+                <w:t xml:space="preserve">Kinetic proofreading of lipochitooligosaccharides determines signal activation of symbiotic plant receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira Gysel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mette Laursen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Moncorgé</w:t>
+                <w:t xml:space="preserve">Mikkel Thygesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Goujon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damiano Lironi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltán Bozsóki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s2053230x21006853⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (44), pp.e2111031118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2111031118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03306175v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand-recognizing motifs in plant LysM receptors are major determinants of specificity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kira Gysel</w:t>
+                <w:t xml:space="preserve">Crystal structure of the TLDc domain of human NCOA7-AS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Arnaud-Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Tauziet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon B Hansen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damiano Lironi</w:t>
+                <w:t xml:space="preserve">Olivier Moncorgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Krönauer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 369 (6504), pp.663-670. </w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 77, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.abb3377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/s2053230x21006853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917628v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Characterization of the N-Acetylmuramyl-l-Alanine Amidase, Ami1, from Mycobacterium abscessus</w:t>
+                <w:t xml:space="preserve">Ligand-recognizing motifs in plant LysM receptors are major determinants of specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanja Küssau</w:t>
+                <w:t xml:space="preserve">Zoltan Bozsoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira Gysel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niël van Wyk</w:t>
+                <w:t xml:space="preserve">Simon B Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damiano Lironi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matt D Johansen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Neyret</w:t>
+                <w:t xml:space="preserve">Christina Krönauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells9112410⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 369 (6504), pp.663-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abb3377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02988325v1</w:t>
+                <w:t xml:space="preserve">hal-02917628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural analysis of the N ‐acetyltransferase Eis1 from Mycobacterium abscessus reveals the molecular determinants of its incapacity to modify aminoglycosides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Kremer</w:t>
+                <w:t xml:space="preserve">Functional Characterization of the N-Acetylmuramyl-l-Alanine Amidase, Ami1, from Mycobacterium abscessus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Küssau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Blaise</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Niël van Wyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt D Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Husam M. A. B. Alsarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Neyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prot.25997⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (11), pp.2410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9112410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988304v2</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02988325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure‐Based Design and Synthesis of Piperidinol‐Containing Molecules as New Mycobacterium abscessus Inhibitors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Dupont</w:t>
+                <w:t xml:space="preserve">Structural analysis of the N ‐acetyltransferase Eis1 from Mycobacterium abscessus reveals the molecular determinants of its incapacity to modify aminoglycosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kien Lam Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Lamy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mickael Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistryOpen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/open.202000042⟩</w:t>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89, pp.94 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.25997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988322v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988304v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of the first Mycobacterium tuberculosis MabA (FabG1) inhibitors through a fragment-based screening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure‐Based Design and Synthesis of Piperidinol‐Containing Molecules as New Mycobacterium abscessus Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ruyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Faion</w:t>
+                <w:t xml:space="preserve">Elodie Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Djaout</w:t>
+                <w:t xml:space="preserve">Vincent Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosangela Frita</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francois-Xavier Cantrelle</w:t>
+                <w:t xml:space="preserve">Christophe Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112440⟩</w:t>
+              <w:t xml:space="preserve">ChemistryOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), pp.351-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/open.202000042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988077v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active benzimidazole derivatives targeting the MmpL3 transporter in Mycobacterium abscessus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovery of the first Mycobacterium tuberculosis MabA (FabG1) inhibitors through a fragment-based screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Faion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Djaout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Raynaud</w:t>
+                <w:t xml:space="preserve">Rosangela Frita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Daher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matt Johansen</w:t>
+                <w:t xml:space="preserve">Catalin Pintiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Roquet-Banères</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+                <w:t xml:space="preserve">Francois-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (2), pp.324-337. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 200, pp.112440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.9b00389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424752v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report of false positives when using zymography to assess peptidoglycan hydrolytic activity of an endopeptidase with multiple LysM domains</w:t>
+                <w:t xml:space="preserve">Active benzimidazole derivatives targeting the MmpL3 transporter in Mycobacterium abscessus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaslyn E.M.M. Wong</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clement Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Roquet-Banères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2020.07.014⟩</w:t>
+              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (2), pp.324-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.9b00389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988315v1</w:t>
+                <w:t xml:space="preserve">hal-02424752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crystal structure of the mycobacterial trehalose monomycolate transport factor A, TtfA, reveals an atypical fold</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Report of false positives when using zymography to assess peptidoglycan hydrolytic activity of an endopeptidase with multiple LysM domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaslyn E.M.M. Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177, pp.25-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2020.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prot.25863⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02988326v1</w:t>
+                <w:t xml:space="preserve">hal-02988315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transportin-1 binds to the HIV-1 capsid via a nuclear localization signal and triggers uncoating</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony K Machado</w:t>
+                <w:t xml:space="preserve">The crystal structure of the mycobacterial trehalose monomycolate transport factor A, TtfA, reveals an atypical fold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kien Lam Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lyonnais</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Husam Alsarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-019-0575-6⟩</w:t>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 88 (6), pp.809-815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.25863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324696v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lotus japonicus cytoplasmic kinase connects Nod factor perception by the NFR5 LysM receptor to nodulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transportin-1 binds to the HIV-1 capsid via a nuclear localization signal and triggers uncoating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaslyn Wong</w:t>
+                <w:t xml:space="preserve">Anthony K Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcin Nadzieja</w:t>
+                <w:t xml:space="preserve">Sébastien Lyonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Chamontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lene Madsen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Svend Dam</w:t>
+                <w:t xml:space="preserve">Kathleen Gärtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1815425116⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.1840-1850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-019-0575-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173429v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of the aminoglycosides N -acetyltransferase Eis2 from Mycobacterium abscessus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Husam M.A.B. Alsarraf</w:t>
+                <w:t xml:space="preserve">A Lotus japonicus cytoplasmic kinase connects Nod factor perception by the NFR5 LysM receptor to nodulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaslyn Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Nadzieja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Oliéric</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lene Madsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Bücherl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svend Dam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.14975⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.201815425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1815425116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173424v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A piperidinol-containing molecule is active against Mycobacterium tuberculosis by inhibiting the mycolic acid flippase activity of MmpL3</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Crystal structure of the aminoglycosides N -acetyltransferase Eis2 from Mycobacterium abscessus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kien Lam Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Husam M.A.B. Alsarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Oliéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.010135⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (21), pp.4342 - 4355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.14975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324703v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1 H -benzo[ d ]imidazole derivatives affect MmpL3 in Mycobacterium tuberculosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Małgorzata Korycka-Machała</w:t>
+                <w:t xml:space="preserve">A piperidinol-containing molecule is active against Mycobacterium tuberculosis by inhibiting the mycolic acid flippase activity of MmpL3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albertus Viljoen</w:t>
+                <w:t xml:space="preserve">Yushu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Pawełczyk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bożena Dziadek</w:t>
+                <w:t xml:space="preserve">Zhujun Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Roquet-Banères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.00441-19⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.jbc.RA119.010135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.010135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02202451v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in the MAB_2299c TetR Regulator Confer Cross-Resistance to Clofazimine and Bedaquiline in Mycobacterium abscessus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1 H -benzo[ d ]imidazole derivatives affect MmpL3 in Mycobacterium tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Korycka-Machała</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertus Viljoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Richard</w:t>
+                <w:t xml:space="preserve">Jakub Pawełczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Victoria Gutiérrez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Albertus Viljoen</w:t>
+                <w:t xml:space="preserve">Paulina Borówka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Rodriguez-Rincon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Roquet-Banères</w:t>
+                <w:t xml:space="preserve">Bożena Dziadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 63 (1), </w:t>
+              <w:t xml:space="preserve">, 2019, 63, pp.441 - 460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.01316-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00441-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137498v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02202451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MmpL8 MAB controls Mycobacterium abscessus virulence and production of a previously unknown glycolipid family</w:t>
+                <w:t xml:space="preserve">Mutations in the MAB_2299c TetR Regulator Confer Cross-Resistance to Clofazimine and Bedaquiline in Mycobacterium abscessus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Dubois</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Matthias Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Victoria Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertus Viljoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bernut</w:t>
+                <w:t xml:space="preserve">Daniela Rodriguez-Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Roquet-Banères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 115 (43), pp.E10147-E10156. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1812984115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01316-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137509v1</w:t>
+                <w:t xml:space="preserve">hal-02137498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. coli elongation factor Tu bound to a GTP analogue displays an open conformation equivalent to the GDP-bound form</w:t>
+                <w:t xml:space="preserve">MmpL8 MAB controls Mycobacterium abscessus virulence and production of a previously unknown glycolipid family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesper Johansen</w:t>
+                <w:t xml:space="preserve">Violaine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertus Viljoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darius Kavaliauskas</w:t>
+                <w:t xml:space="preserve">Laura Laencina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shawn Pfeil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Barry Cooperman</w:t>
+                <w:t xml:space="preserve">Audrey Bernut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gky697⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (43), pp.E10147-E10156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1812984115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137513v1</w:t>
+                <w:t xml:space="preserve">hal-02137509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invisible detergents for structure determination of membrane proteins by small‐angle neutron scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">E. coli elongation factor Tu bound to a GTP analogue displays an open conformation equivalent to the GDP-bound form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Søren Roi Midtgaard</w:t>
+                <w:t xml:space="preserve">Darius Kavaliauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamim Darwish</w:t>
+                <w:t xml:space="preserve">Shawn Pfeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Cramer Pedersen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andreas Haahr Larsen</w:t>
+                <w:t xml:space="preserve">Barry Cooperman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.14345⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (16), pp.8641-8650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137573v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural rearrangements occurring upon cofactor binding in the Mycobacterium smegmatis β-ketoacyl-acyl carrier protein reductase MabA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanja Küssau</w:t>
+                <w:t xml:space="preserve">Invisible detergents for structure determination of membrane proteins by small‐angle neutron scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Søren Roi Midtgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamim Darwish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Flipo</w:t>
+                <w:t xml:space="preserve">Martin Cramer Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niel van Wyk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Olieric</w:t>
+                <w:t xml:space="preserve">Pie Huda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Haahr Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2059798318002917⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 285 (2), pp.357-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.14345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137567v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclipostins and cyclophostin analogs inhibit the antigen 85C from Mycobacterium tuberculosis both in vitro and in vivo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Structural rearrangements occurring upon cofactor binding in the Mycobacterium smegmatis β-ketoacyl-acyl carrier protein reductase MabA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Küssau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niel van Wyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertus Viljoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Luc Camoin</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Olieric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 293 (8), pp.2755-2769. </w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74 (5), pp.383-393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA117.000760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S2059798318002917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770061v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic and Structural Insights Into the Unique TetR-Dependent Regulation of a Drug Efflux Pump in Mycobacterium abscessus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Cyclipostins and cyclophostin analogs inhibit the antigen 85C from Mycobacterium tuberculosis both in vitro and in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertus Viljoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ghigo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+                <w:t xml:space="preserve">Phuong Chi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00649⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 293 (8), pp.2755-2769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA117.000760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137555v1</w:t>
+                <w:t xml:space="preserve">hal-01770061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plant chitinase controls cortical infection thread progression and nitrogen-fixing symbiosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Kelly</w:t>
+                <w:t xml:space="preserve">Mechanistic and Structural Insights Into the Unique TetR-Dependent Regulation of a Drug Efflux Pump in Mycobacterium abscessus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Victoria Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertus Viljoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasper Kildegaard Sørensen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christina Kalisch</w:t>
+                <w:t xml:space="preserve">Eric Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.38874⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137504v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receptor-mediated chitin perception in legume roots is functionally separable from Nod factor perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoltan Bozsoki</w:t>
+                <w:t xml:space="preserve">A plant chitinase controls cortical infection thread progression and nitrogen-fixing symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Malolepszy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeryl Cheng</w:t>
+                <w:t xml:space="preserve">Kasper Kildegaard Sørensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Feng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kira Gysel</w:t>
+                <w:t xml:space="preserve">Euan Kevin James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Vinther</w:t>
+                <w:t xml:space="preserve">Christina Kalisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 114 (38), pp.E8118-E8127. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1706795114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.38874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137575v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a mycobacterial cellulase and its impact on biofilm- and drug-induced cellulose production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Niël van Wyk</w:t>
+                <w:t xml:space="preserve">Receptor-mediated chitin perception in legume roots is functionally separable from Nod factor perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Bozsoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Navarro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+                <w:t xml:space="preserve">Jeryl Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
+                <w:t xml:space="preserve">Feng Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira Gysel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Henrissat</w:t>
+                <w:t xml:space="preserve">Maria Vinther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (5), pp.392-399. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (38), pp.E8118-E8127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/glycob/cwx014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1706795114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137580v1</w:t>
+                <w:t xml:space="preserve">hal-02137575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of NADP + triggers an open-to-closed transition in a mycobacterial FabG β-ketoacyl-ACP reductase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Characterization of a mycobacterial cellulase and its impact on biofilm- and drug-induced cellulose production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niël van Wyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Guérardel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Henrissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BCJ20161052⟩</w:t>
+              <w:t xml:space="preserve">Glycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (5), pp.392-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/glycob/cwx014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137584v1</w:t>
+                <w:t xml:space="preserve">hal-02137580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diverse family of MmpL transporters in mycobacteria: from regulation to antimicrobial developments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Binding of NADP + triggers an open-to-closed transition in a mycobacterial FabG β-ketoacyl-ACP reductase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niël van Wyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Herrmann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Banéres-Roquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guérardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.13675⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 474 (6), pp.907-921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BCJ20161052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137585v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new piperidinol derivative targeting mycolic acid transport in Mycobacterium abscessus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">The diverse family of MmpL transporters in mycobacteria: from regulation to antimicrobial developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertus Viljoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Girard-Misguich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bernut</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 101 (3), pp.515-529. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.13406⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 104 (6), pp.889-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.13675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137602v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion of a dehydratase important for intracellular growth and cording renders rough Mycobacterium abscessus avirulent</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A new piperidinol derivative targeting mycolic acid transport in Mycobacterium abscessus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertus Viljoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bernut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1605477113⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101 (3), pp.515-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.13406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086925v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the smooth-to-rough transitioning in Mycobacterium bolletii unravels a functional Tyr residue conserved in all mycobacterial MmpL family members</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Deletion of a dehydratase important for intracellular growth and cording renders rough Mycobacterium abscessus avirulent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Halloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Carrere-Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertus Viljoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bernut</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.13283⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (29), pp.E4228-E4237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1605477113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137603v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAB_3551c encodes the primary triacylglycerol synthase involved in lipid accumulation in M ycobacterium abscessus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Insights into the smooth-to-rough transitioning in Mycobacterium bolletii unravels a functional Tyr residue conserved in all mycobacterial MmpL family members</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bernut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertus Viljoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sapriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 102 (4), pp.611-627. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 99 (5), pp.866-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.13283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.13482⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02137597v1</w:t>
+                <w:t xml:space="preserve">hal-02137603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intermolecular binding mechanism involving multiple LysM domains mediates carbohydrate recognition by an endopeptidase</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MAB_3551c encodes the primary triacylglycerol synthase involved in lipid accumulation in M ycobacterium abscessus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertus Viljoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal de Chastellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102 (4), pp.611-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.13482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S139900471402793X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02137609v1</w:t>
+                <w:t xml:space="preserve">hal-02137597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new dehydratase conferring innate resistance to thiacetazone and intra-amoebal survival of M ycobacterium smegmatis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laeticia Alibaud</w:t>
+                <w:t xml:space="preserve">An intermolecular binding mechanism involving multiple LysM domains mediates carbohydrate recognition by an endopeptidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaslyn Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Søren Roi Midtgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira Gysel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel Thygesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Tuaillon</w:t>
+                <w:t xml:space="preserve">Kasper Sørensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 96 (5), pp.1085-1102. </w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (3), pp.592-605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.12992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S139900471402793X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137610v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of interactions between heterologously produced bHLH and MYB proteins that regulate anthocyanin biosynthesis: Quantitative interaction kinetics by Microscale Thermophoresis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new dehydratase conferring innate resistance to thiacetazone and intra-amoebal survival of M ycobacterium smegmatis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Carrere-Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dugassa Nemie-Feyissa</w:t>
+                <w:t xml:space="preserve">Vipul Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behzad Heidari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+                <w:t xml:space="preserve">Laeticia Alibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathrine Lillo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edouard Tuaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 111, pp.21-26. </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (5), pp.1085-1102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2015.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mmi.12992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137611v1</w:t>
+                <w:t xml:space="preserve">hal-02137610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receptor-mediated exopolysaccharide perception controls bacterial infection</w:t>
+                <w:t xml:space="preserve">Analysis of interactions between heterologously produced bHLH and MYB proteins that regulate anthocyanin biosynthesis: Quantitative interaction kinetics by Microscale Thermophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Kawaharada</w:t>
+                <w:t xml:space="preserve">Dugassa Nemie-Feyissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kelly</w:t>
+                <w:t xml:space="preserve">Behzad Heidari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wibroe Nielsen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cathrine Lillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature14611⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 111, pp.21-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2015.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137607v1</w:t>
+                <w:t xml:space="preserve">hal-02137611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative binding of LysM domains determines the carbohydrate affinity of a bacterial endopeptidase protein</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Husam Alsarraf</w:t>
+                <w:t xml:space="preserve">Receptor-mediated exopolysaccharide perception controls bacterial infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kawaharada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jørn Døvling Kaspersen</w:t>
+                <w:t xml:space="preserve">M. Wibroe Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Skov Pedersen</w:t>
+                <w:t xml:space="preserve">C. Hjuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Stougaard</w:t>
+                <w:t xml:space="preserve">K. Gysel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 281 (4), pp.1196-1208. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 523 (7560), pp.308-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/febs.12698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature14611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137623v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipochitin Oligosaccharides Immobilized through Oximes in Glycan Microarrays Bind LysM Proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooperative binding of LysM domains determines the carbohydrate affinity of a bacterial endopeptidase protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaslyn Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Husam Alsarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolai Maolanon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mikkel Thygesen</w:t>
+                <w:t xml:space="preserve">Jørn Døvling Kaspersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiliano Cló</w:t>
+                <w:t xml:space="preserve">Jan Skov Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Stougaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201300520⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281 (4), pp.1196-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.12698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137617v1</w:t>
+                <w:t xml:space="preserve">hal-02137623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion with Anticodon Binding Domain of GluRS is Not Sufficient to Alter the Substrate Specificity of a Chimeric Glu-Q-RS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Lipochitin Oligosaccharides Immobilized through Oximes in Glycan Microarrays Bind LysM Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolai Maolanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bappaditya Roy</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasper Sørensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel Thygesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saptaparni Ghosh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Kern</w:t>
+                <w:t xml:space="preserve">Emiliano Cló</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10930-013-9537-7⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (3), pp.425-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201300520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137619v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Role of Zinc Ion on E. coli Glutamyl-Queuosine-tRNAAsp Synthetase (Glu-Q-RS) Structure and Function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Fusion with Anticodon Binding Domain of GluRS is Not Sufficient to Alter the Substrate Specificity of a Chimeric Glu-Q-RS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sutapa Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Banerjee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+                <w:t xml:space="preserve">Bappaditya Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baisakhi Banerjee</w:t>
+                <w:t xml:space="preserve">Saptaparni Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kali Pada Das</w:t>
+                <w:t xml:space="preserve">Daniel Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 33 (2), pp.143-149. </w:t>
+              <w:t xml:space="preserve">, 2014, 33 (1), pp.48-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10930-014-9546-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10930-013-9537-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137614v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The embryonic expression patterns of zebrafish genes encoding LysM-domains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical Role of Zinc Ion on E. coli Glutamyl-Queuosine-tRNAAsp Synthetase (Glu-Q-RS) Structure and Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sutapa Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.J.F. Laroche</w:t>
+                <w:t xml:space="preserve">Victor Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tulotta</w:t>
+                <w:t xml:space="preserve">Baisakhi Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.E.M. Lamers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Yang</w:t>
+                <w:t xml:space="preserve">Kali Pada Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene Expression Patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gep.2013.02.007⟩</w:t>
+              <w:t xml:space="preserve">Protein Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (2), pp.143-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10930-014-9546-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137641v1</w:t>
+                <w:t xml:space="preserve">hal-02137614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning, expression, purification, crystallization and preliminary crystallographic analysis of the putative NlpC/P60 endopeptidase, TTHA0266, from Thermus thermophilus HB8</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The embryonic expression patterns of zebrafish genes encoding LysM-domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J.F. Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tulotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.E.M. Lamers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Meijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section F: Structural Biology and Crystallization Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1744309113027164⟩</w:t>
+              <w:t xml:space="preserve">Gene Expression Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (7), pp.212-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gep.2013.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137624v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of the TLDc domain of oxidation resistance protein 2 from zebrafish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cloning, expression, purification, crystallization and preliminary crystallographic analysis of the putative NlpC/P60 endopeptidase, TTHA0266, from Thermus thermophilus HB8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaslyn Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prot.24050⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section F: Structural Biology and Crystallization Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (11), pp.1291-1294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1744309113027164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02137642v1</w:t>
+                <w:t xml:space="preserve">hal-02137624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legume receptors perceive the rhizobial lipochitin oligosaccharide signal molecules by direct binding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Broghammer</w:t>
+                <w:t xml:space="preserve">Crystal structure of the TLDc domain of oxidation resistance protein 2 from zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Husam Alsarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaslyn Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Søren Roi Midtgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Krusell</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Sullivan</w:t>
+                <w:t xml:space="preserve">Fabrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1205171109⟩</w:t>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80 (6), pp.1694-1698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.24050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137625v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification, crystallization and preliminary crystallographic studies of the TLDc domain of oxidation resistance protein 2 from zebrafish</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Laroche</w:t>
+                <w:t xml:space="preserve">Legume receptors perceive the rhizobial lipochitin oligosaccharide signal molecules by direct binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Broghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Krusell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herman Spaink</w:t>
+                <w:t xml:space="preserve">M. Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Søren Thirup</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section F: Structural Biology and Crystallization Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1744309111027990⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (34), pp.13859-13864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1205171109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137645v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure of the Archaeal Asparagine Synthetase: Interrelation with Aspartyl-tRNA and Asparaginyl-tRNA Synthetases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Purification, crystallization and preliminary crystallographic studies of the TLDc domain of oxidation resistance protein 2 from zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Husam Alsarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Spaink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Søren Thirup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 412 (3), pp.437-452. </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section F: Structural Biology and Crystallization Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67 (10), pp.1253-1256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2011.07.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1744309111027990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02137647v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of Escherichia coli maltoporin in the trigonal space group R 3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Crystal Structure of the Archaeal Asparagine Synthetase: Interrelation with Aspartyl-tRNA and Asparaginyl-tRNA Synthetases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Olieric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Sauter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section F: Structural Biology and Crystallization Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1744309110047305⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 412 (3), pp.437-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2011.07.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137649v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of a transfer-ribonucleoprotein particle that promotes asparagine formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Crystallization of Escherichia coli maltoporin in the trigonal space group R 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Søren Thirup</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/emboj.2010.192⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section F: Structural Biology and Crystallization Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67 (1), pp.114-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1744309110047305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02137653v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation, crystallization and preliminary X-ray analysis of the transamidosome, a ribonucleoprotein involved in asparagine formation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">Crystal structure of a transfer-ribonucleoprotein particle that promotes asparagine formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickael Blaise</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fréchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lorber</w:t>
+                <w:t xml:space="preserve">Manja Annette Behrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soren Thirup</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 65 (Pt 6), pp.577-81. </w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (18), pp.3118-3129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1744309109015000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/emboj.2010.192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00477259v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure of Glutamyl-Queuosine tRNAAsp Synthetase Complexed with l-Glutamate: Structural Elements Mediating tRNA-Independent Activation of Glutamate and Glutamylation of tRNAAsp Anticodon</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+                <w:t xml:space="preserve">Isolation, crystallization and preliminary X-ray analysis of the transamidosome, a ribonucleoprotein involved in asparagine formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soren Thirup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 65 (Pt 6), pp.577-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1744309109015000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2008.06.053⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02385979v1</w:t>
+                <w:t xml:space="preserve">hal-00477259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tRNA-dependent asparagine formation in prokaryotes: characterization, isolation and structural and functional analysis of a ribonucleoprotein particle generating Asn-tRNA(Asn).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Crystal Structure of Glutamyl-Queuosine tRNAAsp Synthetase Complexed with l-Glutamate: Structural Elements Mediating tRNA-Independent Activation of Glutamate and Glutamylation of tRNAAsp Anticodon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Olieric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Sauter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bappaditya Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 44 (2), pp.146-63. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 381 (5), pp.1224-1237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2007.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2008.06.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00282897v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transamidosome: a dynamic ribonucleoprotein particle dedicated to prokaryotic tRNA-dependent asparagine biosynthesis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">tRNA-dependent asparagine formation in prokaryotes: characterization, isolation and structural and functional analysis of a ribonucleoprotein particle generating Asn-tRNA(Asn).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzanna Deniziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2007.08.017⟩</w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (2), pp.146-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2007.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199217v1</w:t>
+                <w:t xml:space="preserve">hal-00282897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single tRNA base pair mediates bacterial tRNA-dependent biosynthesis of asparagine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">The transamidosome: a dynamic ribonucleoprotein particle dedicated to prokaryotic tRNA-dependent asparagine biosynthesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Dominique Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Kern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkl622⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (2), pp.228-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2007.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386007v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glu-Q-tRNAAsp synthetase coded by the yadB gene, a new paralog of aminoacyl-tRNA synthetase that glutamylates tRNAAsp anticodon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A single tRNA base pair mediates bacterial tRNA-dependent biosynthesis of asparagine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stamatina Giannouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Cambillau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Giegé</w:t>
+                <w:t xml:space="preserve">Constantinos Stathopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2005.03.007⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34 (21), pp.6083-6094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkl622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02137662v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A minimalist glutamyl-tRNA synthetase dedicated to aminoacylation of the tRNAAsp QUC anticodon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Glu-Q-tRNAAsp synthetase coded by the yadB gene, a new paralog of aminoacyl-tRNA synthetase that glutamylates tRNAAsp anticodon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hubert Dominique Becker</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert F. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lapointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Keith</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Cambillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lapointe</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Giegé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkh608⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87 (9-10), pp.847-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2005.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137663v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From The Cover: An aminoacyl-tRNA synthetase-like protein encoded by the Escherichia coli yadB gene glutamylates specifically tRNAAsp</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A minimalist glutamyl-tRNA synthetase dedicated to aminoacylation of the tRNAAsp QUC anticodon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Campanacci</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Dominique Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Keith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Keith</w:t>
+                <w:t xml:space="preserve">Christian Cambillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lapointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0401634101⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (9), pp.2768-2775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkh608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137664v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization and preliminary X-ray diffraction data of an archaeal asparagine synthetase related to asparaginyl-tRNA synthetase.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">From The Cover: An aminoacyl-tRNA synthetase-like protein encoded by the Escherichia coli yadB gene glutamylates specifically tRNAAsp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert F. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Campanacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Keith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallogr D Biol Crystallogr</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101 (20), pp.7530-7535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0401634101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S0907444904003117⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00105494v1</w:t>
+                <w:t xml:space="preserve">hal-02137664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Crystallization and preliminary X-ray diffraction data of an archaeal asparagine synthetase related to asparaginyl-tRNA synthetase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Giegé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Crystallogr D Biol Crystallogr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 60 (Pt 4), pp.767-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0907444904003117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Non-discriminating and discriminating aspartyl-tRNA synthetases differ in the anticodon-binding domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Giegé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 22 (7), pp.1632-1643. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/emboj/cdg148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9337,404 +9471,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des protéines SNX-BAR 5 et 6 dans l’activité antivirale de NCOA7-AS contre le virus de la grippe A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Arnaud-Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebendenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Tauziet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Koulali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIes Journées francophones de virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Bruxelles (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNX-BAR proteins 5 and 6 are required for NCOA7-AS antiviral activity against influenza A virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Arnaud-Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebendenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Tauziet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Koulali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th annual meeting of the Club Exocytose-Endocytose 2024, Sète, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Sète (Hérault), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNX-BAR proteins 5 and 6 are required for NCOA7-AS antiviral activity against influenza A virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Arnaud-Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebendenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Tauziet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Koulali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innasco Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9744,400 +9878,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNX-BAR proteins 5 and 6 are required for NCOA7-AS antiviral activity against influenza A virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Arnaud-Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebendenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Tauziet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Koulali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innasco Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Montpellier (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling a novel MmpL-driven transport of outer membrane glycolipids in mycobacteria by direct channeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Couston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chalut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pontus Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APPICOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance du domaine amino-terminal de la GTPase MX1 pour son activité antivirale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Mckellar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Arnaud-Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Tauziet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Arpin-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVes Journées francophones de virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Strasbourg (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10147,161 +10281,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNX-BAR proteins 5 and 6 are required for NCOA7-AS antiviral activity against influenza A virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Arnaud-Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebendenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Tauziet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Koulali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId364"/>
+      <w:footerReference w:type="default" r:id="rId369"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10448,51 +10582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098623v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couston" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feuillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ancelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brodolin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.70085" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037511v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Kishore Vishwakarma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Marechal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Morichaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Blaise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Margeat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf272" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728912v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Boulay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quevarec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Nicastro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamontin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-024-00143-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374142v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Benito" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hodille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Dumitrescu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X23010671" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246071v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Paris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Kiss" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Signor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lutfalla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16969" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxin Guo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaituo Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Gourdon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crstbi.2023.100109" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Schatz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ounadjela" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Bao Viet Tong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Cardace" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00278-23" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937465v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Mckellar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Arnaud-Arnould" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaloin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tauziet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Arpin-Andr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102747" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353023v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pastre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaumelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023167" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092114v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Lam Ung" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poussineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam M a B Alsarraf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X2300345X" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807258v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bonaventure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rebendenne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Chaves Valad&#227;o" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Arnaud&#8208;arnould" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gracias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202154061" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426478v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam M. A. B. Alsarraf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2021.106014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652884v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam M.A.B. Alsarraf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Johansen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dimon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Olieric" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14360" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411173v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Gysel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Laursen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Thygesen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Lironi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Bozs&#243;ki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2111031118" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moncorg&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goujon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053230x21006853" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917628v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Bozsoki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B Hansen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kr&#246;nauer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abb3377" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02988325v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja K&#252;ssau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#235;l van Wyk" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt D Johansen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Neyret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9112410" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988304v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Blaise" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.25997" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ruyck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lamy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Moigne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202000042" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988077v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Faion" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Djaout" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosangela Frita" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Pintiala" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112440" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424752v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Raynaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Daher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roquet-Ban&#232;res" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00389" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaslyn E.M.M. Wong" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.07.014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988326v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam Alsarraf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.25863" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324696v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fernandez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony K Machado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lyonnais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen G&#228;rtner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0575-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02173429v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaslyn Wong" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Nadzieja" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Madsen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#252;cherl" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend Dam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815425116" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02173424v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oli&#233;ric" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14975" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324703v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushu Chen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhujun Xu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.010135" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202451v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Korycka-Macha&#322;a" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus Viljoen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Pawe&#322;czyk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Bor&#243;wka" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#380;ena Dziadek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00441-19" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137498v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Richard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Victoria Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rodriguez-Rincon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01316-18" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137509v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Dubois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laencina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bernut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1812984115" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137513v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Johansen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Kavaliauskas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Pfeil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Cooperman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky697" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137573v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Roi Midtgaard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamim Darwish" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cramer Pedersen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pie Huda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Haahr Larsen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14345" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137567v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Flipo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niel van Wyk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798318002917" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770061v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Chi Nguyen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fourquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA117.000760" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137555v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ghigo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00649" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137504v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Malolepszy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kelly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kildegaard S&#248;rensen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan Kevin James" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kalisch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.38874" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137575v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeryl Cheng" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Feng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vinther" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1706795114" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137580v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwx014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137584v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ban&#233;res-Roquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;rardel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20161052" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137585v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Girard-Misguich" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Herrmann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13675" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137602v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Dubar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13406" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086925v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Halloum" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Carrere-Kremer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1605477113" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137603v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sapriel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13283" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137597v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Chastellier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13482" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137609v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper S&#248;rensen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S139900471402793X" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137610v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Singh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Alibaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12992" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137611v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugassa Nemie-Feyissa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Heidari" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lillo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.01.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137607v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kawaharada" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kelly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wibroe Nielsen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hjuler" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gysel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14611" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137623v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rn D&#248;vling Kaspersen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Skov Pedersen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Stougaard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12698" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137617v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Maolanon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cl&#243;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201300520" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137619v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutapa Ray" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bappaditya Roy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptaparni Ghosh" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kern" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10930-013-9537-7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137614v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Banerjee" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baisakhi Banerjee" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kali Pada Das" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10930-014-9546-1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137641v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.F. Laroche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tulotta" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E.M. Lamers" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Meijer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gep.2013.02.007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137624v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309113027164" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137642v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laroche" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.24050" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3DMXKCKR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137625v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broghammer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krusell" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blaise" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sauer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sullivan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1205171109" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137645v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Spaink" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Thirup" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309111027990" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137647v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Frechin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sauter" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.07.050" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN6T35J3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137649v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309110047305" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137653v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;chin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manja Annette Behrens" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fischer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2010.192" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8FKLJNL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477259v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lorber" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Thirup" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309109015000" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385979v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.06.053" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F24591J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282897v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzanna Deniziak" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2007.11.012" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1DBHN5D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199217v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dominique Becker" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2007.08.017" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386007v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatina Giannouli" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Stathopoulos" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl622" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137662v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert F. Becker" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lapointe" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cambillau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gieg&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2005.03.007" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ1VN2Q9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137663v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Keith" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh608" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137664v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dubois" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Campanacci" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0401634101" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105494v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444904003117" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5TGWS8V3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137665v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg148" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192455v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Urbach" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Koulali" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192437v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192460v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192537v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373652v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wasselin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chalut" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192515v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourcelot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168045v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561216v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couston" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s Le Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hodille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Genestet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Joannard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.70267" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098623v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feuillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ancelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brodolin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.70085" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037511v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Kishore Vishwakarma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Marechal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Morichaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Blaise" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Margeat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf272" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Boulay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quevarec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Nicastro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamontin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-024-00143-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374142v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Benito" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Dumitrescu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X23010671" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246071v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Paris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Kiss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Signor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lutfalla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16969" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288588v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxin Guo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaituo Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Gourdon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crstbi.2023.100109" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106774v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Schatz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ounadjela" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Bao Viet Tong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Cardace" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00278-23" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Mckellar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Arnaud-Arnould" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaloin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tauziet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Arpin-Andr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102747" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pastre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaumelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023167" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092114v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Lam Ung" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poussineau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam M a B Alsarraf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X2300345X" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807258v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bonaventure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rebendenne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Chaves Valad&#227;o" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Arnaud&#8208;arnould" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gracias" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202154061" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426478v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam M. A. B. Alsarraf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2021.106014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam M.A.B. Alsarraf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Johansen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dimon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Olieric" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14360" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Gysel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Laursen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Thygesen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Lironi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Bozs&#243;ki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2111031118" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306175v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moncorg&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goujon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053230x21006853" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917628v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Bozsoki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B Hansen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kr&#246;nauer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abb3377" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02988325v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja K&#252;ssau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#235;l van Wyk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt D Johansen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Neyret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9112410" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988304v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Blaise" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.25997" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988322v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ruyck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lamy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Moigne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202000042" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988077v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Faion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Djaout" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosangela Frita" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Pintiala" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112440" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424752v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Raynaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Daher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roquet-Ban&#232;res" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00389" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988315v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaslyn E.M.M. Wong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.07.014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988326v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam Alsarraf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.25863" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324696v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fernandez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony K Machado" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lyonnais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen G&#228;rtner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0575-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02173429v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaslyn Wong" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Nadzieja" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Madsen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#252;cherl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend Dam" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815425116" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02173424v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oli&#233;ric" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14975" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324703v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushu Chen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhujun Xu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.010135" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202451v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Korycka-Macha&#322;a" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus Viljoen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Pawe&#322;czyk" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Bor&#243;wka" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#380;ena Dziadek" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00441-19" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137498v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Richard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Victoria Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rodriguez-Rincon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01316-18" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137509v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Dubois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laencina" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bernut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1812984115" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137513v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Johansen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Kavaliauskas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Pfeil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Cooperman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky697" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137573v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Roi Midtgaard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamim Darwish" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cramer Pedersen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pie Huda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Haahr Larsen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14345" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137567v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Flipo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niel van Wyk" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798318002917" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770061v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Chi Nguyen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fourquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA117.000760" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137555v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ghigo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00649" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137504v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Malolepszy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kelly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kildegaard S&#248;rensen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan Kevin James" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kalisch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.38874" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137575v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeryl Cheng" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Feng" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vinther" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1706795114" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137580v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwx014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137584v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ban&#233;res-Roquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;rardel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20161052" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137585v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Girard-Misguich" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Herrmann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13675" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137602v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Dubar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13406" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086925v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Halloum" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Carrere-Kremer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1605477113" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137603v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sapriel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13283" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137597v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Chastellier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13482" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137609v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper S&#248;rensen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S139900471402793X" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137610v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Singh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Alibaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12992" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137611v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugassa Nemie-Feyissa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Heidari" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lillo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.01.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137607v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kawaharada" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kelly" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wibroe Nielsen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hjuler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gysel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14611" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137623v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rn D&#248;vling Kaspersen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Skov Pedersen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Stougaard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12698" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137617v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Maolanon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cl&#243;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201300520" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137619v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutapa Ray" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bappaditya Roy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptaparni Ghosh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kern" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10930-013-9537-7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137614v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Banerjee" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baisakhi Banerjee" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kali Pada Das" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10930-014-9546-1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137641v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.F. Laroche" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tulotta" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E.M. Lamers" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Meijer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gep.2013.02.007" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137624v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309113027164" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137642v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laroche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.24050" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3DMXKCKR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137625v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broghammer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krusell" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blaise" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sauer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sullivan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1205171109" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137645v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Spaink" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Thirup" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309111027990" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137647v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Frechin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charron" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sauter" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.07.050" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN6T35J3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137649v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309110047305" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137653v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;chin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manja Annette Behrens" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fischer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2010.192" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8FKLJNL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477259v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lorber" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Thirup" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309109015000" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385979v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.06.053" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F24591J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282897v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzanna Deniziak" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2007.11.012" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1DBHN5D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199217v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dominique Becker" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2007.08.017" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386007v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatina Giannouli" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Stathopoulos" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl622" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137662v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert F. Becker" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lapointe" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cambillau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gieg&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2005.03.007" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ1VN2Q9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137663v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Keith" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh608" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137664v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dubois" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Campanacci" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0401634101" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105494v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444904003117" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5TGWS8V3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137665v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg148" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192455v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Urbach" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Koulali" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192437v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192460v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192537v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373652v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wasselin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chalut" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192515v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourcelot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168045v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>