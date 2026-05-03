--- v1 (2026-04-01)
+++ v2 (2026-05-03)
@@ -267,1342 +267,1342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coiled‐coil domain triggers oligomerization of MmpL10 , the mycobacterial transporter of trehalose polyphleate precursor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-stranded DNA drives σ subunit loading onto mycobacterial RNA polymerase to unlock initiation-competent conformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Feuillard</w:t>
+                <w:t xml:space="preserve">Rishi Kishore Vishwakarma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Ancelin</w:t>
+                <w:t xml:space="preserve">Nils Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Lai-Kee-Him</w:t>
+                <w:t xml:space="preserve">Zakia Morichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Brodolin</w:t>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1873-3468.70085⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (7), pp.gkaf272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaf272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098623v1</w:t>
+                <w:t xml:space="preserve">hal-05037511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-stranded DNA drives σ subunit loading onto mycobacterial RNA polymerase to unlock initiation-competent conformations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rishi Kishore Vishwakarma</w:t>
+                <w:t xml:space="preserve">A coiled‐coil domain triggers oligomerization of MmpL10 , the mycobacterial transporter of trehalose polyphleate precursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Couston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Marechal</w:t>
+                <w:t xml:space="preserve">Jérôme Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakia Morichaud</w:t>
+                <w:t xml:space="preserve">Aurélie Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+                <w:t xml:space="preserve">Joséphine Lai-Kee-Him</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Margeat</w:t>
+                <w:t xml:space="preserve">Konstantin Brodolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 53 (7), pp.gkaf272. </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaf272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.70085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037511v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new class of capsid-targeting inhibitors that specifically block HIV-1 nuclear import</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biochemical and structural characterization of a class A β-lactamase from Nocardia cyriacigeorgica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Couston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Boulay</w:t>
+                <w:t xml:space="preserve">Yvonne Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Quevarec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Célia Chamontin</w:t>
+                <w:t xml:space="preserve">Oana Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44321-024-00143-w⟩</w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80 (1), pp.13-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053230X23010671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728912v1</w:t>
+                <w:t xml:space="preserve">hal-04374142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical and structural characterization of a class A β-lactamase from Nocardia cyriacigeorgica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Couston</w:t>
+                <w:t xml:space="preserve">The IbeA protein from adherent invasive Escherichia coli is a flavoprotein sharing structural homology with FAD‐dependent oxidoreductases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agneta Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Benito</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Oana Dumitrescu</w:t>
+                <w:t xml:space="preserve">Georges Lutfalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2053230X23010671⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 291 (1), pp.177-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.16969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04374142v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IbeA protein from adherent invasive Escherichia coli is a flavoprotein sharing structural homology with FAD‐dependent oxidoreductases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new class of capsid-targeting inhibitors that specifically block HIV-1 nuclear import</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Paris</w:t>
+                <w:t xml:space="preserve">Emmanuel Quevarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agneta Kiss</w:t>
+                <w:t xml:space="preserve">Isabelle Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Signor</w:t>
+                <w:t xml:space="preserve">Giuseppe Nicastro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Lutfalla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+                <w:t xml:space="preserve">Célia Chamontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 291 (1), pp.177-203. </w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (11), pp.2918-2945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/febs.16969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44321-024-00143-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246071v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryo-EM structure of the trehalose monomycolate transporter, MmpL3, reconstituted into peptidiscs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Tripartite Complex HIV-1 Tat-Cyclophilin A-Capsid Protein Enables Tat Encapsidation That Is Required for HIV-1 Infectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zongxin Guo</w:t>
+                <w:t xml:space="preserve">Malvina Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaituo Wang</w:t>
+                <w:t xml:space="preserve">Laetitia Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pontus Gourdon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Ounadjela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuoc Bao Viet Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Cardace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Structural Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crstbi.2023.100109⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 97 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.00278-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288588v1</w:t>
+                <w:t xml:space="preserve">hal-04106774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tripartite Complex HIV-1 Tat-Cyclophilin A-Capsid Protein Enables Tat Encapsidation That Is Required for HIV-1 Infectivity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An evolutionarily conserved N-terminal leucine is essential for MX1 GTPase antiviral activity against different families of RNA viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Ounadjela</w:t>
+                <w:t xml:space="preserve">Joe Mckellar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phuoc Bao Viet Tong</w:t>
+                <w:t xml:space="preserve">Mary Arnaud-Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Cardace</w:t>
+                <w:t xml:space="preserve">Laurent Chaloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Tauziet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Arpin-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jvi.00278-23⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 299 (1), pp.102747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2022.102747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106774v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evolutionarily conserved N-terminal leucine is essential for MX1 GTPase antiviral activity against different families of RNA viruses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mary Arnaud-Arnould</w:t>
+                <w:t xml:space="preserve">Mécanisme d’association de la protéine Tat du VIH à la particule virale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chaloin</w:t>
+                <w:t xml:space="preserve">Camille Pastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Tauziet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Beaumelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2022.102747⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (12), pp.915-917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2023167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937465v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanisme d’association de la protéine Tat du VIH à la particule virale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Marty</w:t>
+                <w:t xml:space="preserve">Crystal structure of MAB_4123 a putative flavin-dependent monooxygenase from Mycobacterium abscessus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kien Lam Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Pastre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Chloé Poussineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Couston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Husam M a B Alsarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39 (12), pp.915-917. </w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 79, pp.128-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2023167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S2053230X2300345X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353023v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of MAB_4123 a putative flavin-dependent monooxygenase from Mycobacterium abscessus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryo-EM structure of the trehalose monomycolate transporter, MmpL3, reconstituted into peptidiscs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Couston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kien Lam Ung</w:t>
+                <w:t xml:space="preserve">Zongxin Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Poussineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Couston</w:t>
+                <w:t xml:space="preserve">Kaituo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Husam M a B Alsarraf</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Pontus Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 79, pp.128-136. </w:t>
+              <w:t xml:space="preserve">Current Research in Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.100109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2053230X2300345X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crstbi.2023.100109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04092114v1</w:t>
+                <w:t xml:space="preserve">hal-04288588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DEAD box RNA helicase DDX42 is an intrinsic inhibitor of positive‐strand RNA viruses</w:t>
               </w:r>
@@ -1722,90 +1722,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MmpL3, the trehalose monomycolate transporter, is stable in solution in several detergents and can be reconstituted into peptidiscs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kien Lam Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husam M. A. B. Alsarraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Expression and Purification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 191, pp.106014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1852,51 +1852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical, structural, and functional studies reveal that MAB_4324c from Mycobacterium abscessus is an active tandem repeat N ‐acetyltransferase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husam M.A.B. Alsarraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kien Lam Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2107,103 +2107,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of the TLDc domain of human NCOA7-AS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Arnaud-Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Tauziet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Moncorgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 77, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2231,3361 +2231,3361 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03306175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand-recognizing motifs in plant LysM receptors are major determinants of specificity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural analysis of the N ‐acetyltransferase Eis1 from Mycobacterium abscessus reveals the molecular determinants of its incapacity to modify aminoglycosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kien Lam Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltan Bozsoki</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mickael Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abb3377⟩</w:t>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89, pp.94 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.25997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917628v1</w:t>
+                <w:t xml:space="preserve">hal-02988304v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Characterization of the N-Acetylmuramyl-l-Alanine Amidase, Ami1, from Mycobacterium abscessus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure‐Based Design and Synthesis of Piperidinol‐Containing Molecules as New Mycobacterium abscessus Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ruyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanja Küssau</w:t>
+                <w:t xml:space="preserve">Elodie Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niël van Wyk</w:t>
+                <w:t xml:space="preserve">Vincent Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matt D Johansen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Neyret</w:t>
+                <w:t xml:space="preserve">Christophe Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells9112410⟩</w:t>
+              <w:t xml:space="preserve">ChemistryOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), pp.351-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/open.202000042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02988325v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural analysis of the N ‐acetyltransferase Eis1 from Mycobacterium abscessus reveals the molecular determinants of its incapacity to modify aminoglycosides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Kremer</w:t>
+                <w:t xml:space="preserve">Discovery of the first Mycobacterium tuberculosis MabA (FabG1) inhibitors through a fragment-based screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Faion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Blaise</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kamel Djaout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosangela Frita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Pintiala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prot.25997⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 200, pp.112440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988304v2</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure‐Based Design and Synthesis of Piperidinol‐Containing Molecules as New Mycobacterium abscessus Inhibitors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active benzimidazole derivatives targeting the MmpL3 transporter in Mycobacterium abscessus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Le Moigne</w:t>
+                <w:t xml:space="preserve">Clement Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Biot</w:t>
+                <w:t xml:space="preserve">Wassim Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Roquet-Banères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistryOpen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/open.202000042⟩</w:t>
+              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (2), pp.324-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.9b00389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988322v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of the first Mycobacterium tuberculosis MabA (FabG1) inhibitors through a fragment-based screening</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Report of false positives when using zymography to assess peptidoglycan hydrolytic activity of an endopeptidase with multiple LysM domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Djaout</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jaslyn E.M.M. Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112440⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177, pp.25-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2020.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988077v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active benzimidazole derivatives targeting the MmpL3 transporter in Mycobacterium abscessus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The crystal structure of the mycobacterial trehalose monomycolate transport factor A, TtfA, reveals an atypical fold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kien Lam Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Husam Alsarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.9b00389⟩</w:t>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 88 (6), pp.809-815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.25863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424752v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report of false positives when using zymography to assess peptidoglycan hydrolytic activity of an endopeptidase with multiple LysM domains</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Functional Characterization of the N-Acetylmuramyl-l-Alanine Amidase, Ami1, from Mycobacterium abscessus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Küssau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niël van Wyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt D Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Husam M. A. B. Alsarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Neyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2020.07.014⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (11), pp.2410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9112410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988315v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02988325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crystal structure of the mycobacterial trehalose monomycolate transport factor A, TtfA, reveals an atypical fold</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kien Lam Ung</w:t>
+                <w:t xml:space="preserve">Ligand-recognizing motifs in plant LysM receptors are major determinants of specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Bozsoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira Gysel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon B Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damiano Lironi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Husam Alsarraf</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christina Krönauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 88 (6), pp.809-815. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 369 (6504), pp.663-670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prot.25863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.abb3377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988326v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transportin-1 binds to the HIV-1 capsid via a nuclear localization signal and triggers uncoating</w:t>
+                <w:t xml:space="preserve">A Lotus japonicus cytoplasmic kinase connects Nod factor perception by the NFR5 LysM receptor to nodulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Fernandez</w:t>
+                <w:t xml:space="preserve">Jaslyn Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony K Machado</w:t>
+                <w:t xml:space="preserve">Marcin Nadzieja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lyonnais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Célia Chamontin</w:t>
+                <w:t xml:space="preserve">Lene Madsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen Gärtner</w:t>
+                <w:t xml:space="preserve">Christoph Bücherl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svend Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-019-0575-6⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.201815425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1815425116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324696v1</w:t>
+                <w:t xml:space="preserve">hal-02173429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lotus japonicus cytoplasmic kinase connects Nod factor perception by the NFR5 LysM receptor to nodulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaslyn Wong</w:t>
+                <w:t xml:space="preserve">Crystal structure of the aminoglycosides N -acetyltransferase Eis2 from Mycobacterium abscessus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kien Lam Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Husam M.A.B. Alsarraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcin Nadzieja</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Oliéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1815425116⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (21), pp.4342 - 4355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.14975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173429v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of the aminoglycosides N -acetyltransferase Eis2 from Mycobacterium abscessus</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A piperidinol-containing molecule is active against Mycobacterium tuberculosis by inhibiting the mycolic acid flippase activity of MmpL3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yushu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhujun Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Roquet-Banères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.14975⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.jbc.RA119.010135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.010135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173424v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A piperidinol-containing molecule is active against Mycobacterium tuberculosis by inhibiting the mycolic acid flippase activity of MmpL3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Dupont</w:t>
+                <w:t xml:space="preserve">1 H -benzo[ d ]imidazole derivatives affect MmpL3 in Mycobacterium tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Korycka-Machała</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertus Viljoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yushu Chen</w:t>
+                <w:t xml:space="preserve">Jakub Pawełczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhujun Xu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+                <w:t xml:space="preserve">Paulina Borówka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bożena Dziadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.010135⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63, pp.441 - 460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00441-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324703v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02202451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1 H -benzo[ d ]imidazole derivatives affect MmpL3 in Mycobacterium tuberculosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mutations in the MAB_2299c TetR Regulator Confer Cross-Resistance to Clofazimine and Bedaquiline in Mycobacterium abscessus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matthias Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Victoria Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Albertus Viljoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulina Borówka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bożena Dziadek</w:t>
+                <w:t xml:space="preserve">Daniela Rodriguez-Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Roquet-Banères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 63, pp.441 - 460. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.00441-19⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 63 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01316-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02202451v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in the MAB_2299c TetR Regulator Confer Cross-Resistance to Clofazimine and Bedaquiline in Mycobacterium abscessus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transportin-1 binds to the HIV-1 capsid via a nuclear localization signal and triggers uncoating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Richard</w:t>
+                <w:t xml:space="preserve">Anthony K Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Victoria Gutiérrez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Albertus Viljoen</w:t>
+                <w:t xml:space="preserve">Sébastien Lyonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Chamontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Rodriguez-Rincon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Roquet-Banères</w:t>
+                <w:t xml:space="preserve">Kathleen Gärtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 63 (1), </w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.1840-1850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.01316-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41564-019-0575-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137498v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MmpL8 MAB controls Mycobacterium abscessus virulence and production of a previously unknown glycolipid family</w:t>
+                <w:t xml:space="preserve">E. coli elongation factor Tu bound to a GTP analogue displays an open conformation equivalent to the GDP-bound form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Albertus Viljoen</w:t>
+                <w:t xml:space="preserve">Jesper Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Laencina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le Moigne</w:t>
+                <w:t xml:space="preserve">Darius Kavaliauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bernut</w:t>
+                <w:t xml:space="preserve">Shawn Pfeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Cooperman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1812984115⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (16), pp.8641-8650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137509v1</w:t>
+                <w:t xml:space="preserve">hal-02137513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. coli elongation factor Tu bound to a GTP analogue displays an open conformation equivalent to the GDP-bound form</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invisible detergents for structure determination of membrane proteins by small‐angle neutron scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darius Kavaliauskas</w:t>
+                <w:t xml:space="preserve">Søren Roi Midtgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shawn Pfeil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+                <w:t xml:space="preserve">Tamim Darwish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barry Cooperman</w:t>
+                <w:t xml:space="preserve">Martin Cramer Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pie Huda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Haahr Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gky697⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 285 (2), pp.357-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.14345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137513v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invisible detergents for structure determination of membrane proteins by small‐angle neutron scattering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tamim Darwish</w:t>
+                <w:t xml:space="preserve">Structural rearrangements occurring upon cofactor binding in the Mycobacterium smegmatis β-ketoacyl-acyl carrier protein reductase MabA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Küssau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Cramer Pedersen</w:t>
+                <w:t xml:space="preserve">Marion Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pie Huda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andreas Haahr Larsen</w:t>
+                <w:t xml:space="preserve">Niel van Wyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertus Viljoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Olieric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.14345⟩</w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74 (5), pp.383-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2059798318002917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137573v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural rearrangements occurring upon cofactor binding in the Mycobacterium smegmatis β-ketoacyl-acyl carrier protein reductase MabA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanja Küssau</w:t>
+                <w:t xml:space="preserve">Cyclipostins and cyclophostin analogs inhibit the antigen 85C from Mycobacterium tuberculosis both in vitro and in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertus Viljoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Chi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Flipo</w:t>
+                <w:t xml:space="preserve">Patrick Fourquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niel van Wyk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Olieric</w:t>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 74 (5), pp.383-393. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 293 (8), pp.2755-2769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2059798318002917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA117.000760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137567v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclipostins and cyclophostin analogs inhibit the antigen 85C from Mycobacterium tuberculosis both in vitro and in vivo</w:t>
+                <w:t xml:space="preserve">Mechanistic and Structural Insights Into the Unique TetR-Dependent Regulation of a Drug Efflux Pump in Mycobacterium abscessus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matthias Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Victoria Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Albertus Viljoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phuong Chi Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Camoin</w:t>
+                <w:t xml:space="preserve">Eric Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA117.000760⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770061v1</w:t>
+                <w:t xml:space="preserve">hal-02137555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic and Structural Insights Into the Unique TetR-Dependent Regulation of a Drug Efflux Pump in Mycobacterium abscessus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Albertus Viljoen</w:t>
+                <w:t xml:space="preserve">A plant chitinase controls cortical infection thread progression and nitrogen-fixing symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Malolepszy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ghigo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+                <w:t xml:space="preserve">Kasper Kildegaard Sørensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euan Kevin James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Kalisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00649⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.38874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137555v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plant chitinase controls cortical infection thread progression and nitrogen-fixing symbiosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MmpL8 MAB controls Mycobacterium abscessus virulence and production of a previously unknown glycolipid family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasper Kildegaard Sørensen</w:t>
+                <w:t xml:space="preserve">Violaine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertus Viljoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euan Kevin James</w:t>
+                <w:t xml:space="preserve">Laura Laencina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Kalisch</w:t>
+                <w:t xml:space="preserve">Audrey Bernut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7, </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (43), pp.E10147-E10156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.38874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1812984115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137504v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receptor-mediated chitin perception in legume roots is functionally separable from Nod factor perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoltan Bozsoki</w:t>
+                <w:t xml:space="preserve">Characterization of a mycobacterial cellulase and its impact on biofilm- and drug-induced cellulose production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niël van Wyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeryl Cheng</w:t>
+                <w:t xml:space="preserve">David Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Feng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kira Gysel</w:t>
+                <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Vinther</w:t>
+                <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 114 (38), pp.E8118-E8127. </w:t>
+              <w:t xml:space="preserve">Glycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (5), pp.392-399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1706795114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/glycob/cwx014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137575v1</w:t>
+                <w:t xml:space="preserve">hal-02137580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a mycobacterial cellulase and its impact on biofilm- and drug-induced cellulose production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Binding of NADP + triggers an open-to-closed transition in a mycobacterial FabG β-ketoacyl-ACP reductase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niël van Wyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Navarro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+                <w:t xml:space="preserve">Françoise Banéres-Roquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Guérardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/glycob/cwx014⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 474 (6), pp.907-921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BCJ20161052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137580v1</w:t>
+                <w:t xml:space="preserve">hal-02137584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of NADP + triggers an open-to-closed transition in a mycobacterial FabG β-ketoacyl-ACP reductase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The diverse family of MmpL transporters in mycobacteria: from regulation to antimicrobial developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertus Viljoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Girard-Misguich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Banéres-Roquet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Louis Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BCJ20161052⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104 (6), pp.889-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.13675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137584v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diverse family of MmpL transporters in mycobacteria: from regulation to antimicrobial developments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Violaine Dubois</w:t>
+                <w:t xml:space="preserve">Receptor-mediated chitin perception in legume roots is functionally separable from Nod factor perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Bozsoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeryl Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Girard-Misguich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+                <w:t xml:space="preserve">Feng Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira Gysel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Herrmann</w:t>
+                <w:t xml:space="preserve">Maria Vinther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 104 (6), pp.889-904. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (38), pp.E8118-E8127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.13675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1706795114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137585v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new piperidinol derivative targeting mycolic acid transport in Mycobacterium abscessus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertus Viljoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Dubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bernut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 101 (3), pp.515-529. </w:t>
@@ -5649,77 +5649,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Halloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Carrere-Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertus Viljoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bernut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 113 (29), pp.E4228-E4237. </w:t>
@@ -5751,321 +5751,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the smooth-to-rough transitioning in Mycobacterium bolletii unravels a functional Tyr residue conserved in all mycobacterial MmpL family members</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">MAB_3551c encodes the primary triacylglycerol synthase involved in lipid accumulation in M ycobacterium abscessus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertus Viljoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Dupont</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sapriel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chantal de Chastellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 99 (5), pp.866-883. </w:t>
+              <w:t xml:space="preserve">, 2016, 102 (4), pp.611-627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.13283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mmi.13482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137603v1</w:t>
+                <w:t xml:space="preserve">hal-02137597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAB_3551c encodes the primary triacylglycerol synthase involved in lipid accumulation in M ycobacterium abscessus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Insights into the smooth-to-rough transitioning in Mycobacterium bolletii unravels a functional Tyr residue conserved in all mycobacterial MmpL family members</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bernut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertus Viljoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sapriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 102 (4), pp.611-627. </w:t>
+              <w:t xml:space="preserve">, 2016, 99 (5), pp.866-883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.13482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mmi.13283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137597v1</w:t>
+                <w:t xml:space="preserve">hal-02137603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An intermolecular binding mechanism involving multiple LysM domains mediates carbohydrate recognition by an endopeptidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaslyn Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Søren Roi Midtgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Gysel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6155,51 +6155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new dehydratase conferring innate resistance to thiacetazone and intra-amoebal survival of M ycobacterium smegmatis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Carrere-Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vipul Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6302,51 +6302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dugassa Nemie-Feyissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behzad Heidari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathrine Lillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6521,563 +6521,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative binding of LysM domains determines the carbohydrate affinity of a bacterial endopeptidase protein</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipochitin Oligosaccharides Immobilized through Oximes in Glycan Microarrays Bind LysM Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jørn Døvling Kaspersen</w:t>
+                <w:t xml:space="preserve">Nicolai Maolanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasper Sørensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel Thygesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Skov Pedersen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jens Stougaard</w:t>
+                <w:t xml:space="preserve">Emiliano Cló</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.12698⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (3), pp.425-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201300520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137623v1</w:t>
+                <w:t xml:space="preserve">hal-02137617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipochitin Oligosaccharides Immobilized through Oximes in Glycan Microarrays Bind LysM Proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fusion with Anticodon Binding Domain of GluRS is Not Sufficient to Alter the Substrate Specificity of a Chimeric Glu-Q-RS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sutapa Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolai Maolanon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mikkel Thygesen</w:t>
+                <w:t xml:space="preserve">Bappaditya Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiliano Cló</w:t>
+                <w:t xml:space="preserve">Saptaparni Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201300520⟩</w:t>
+              <w:t xml:space="preserve">Protein Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (1), pp.48-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10930-013-9537-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137617v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion with Anticodon Binding Domain of GluRS is Not Sufficient to Alter the Substrate Specificity of a Chimeric Glu-Q-RS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Critical Role of Zinc Ion on E. coli Glutamyl-Queuosine-tRNAAsp Synthetase (Glu-Q-RS) Structure and Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sutapa Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saptaparni Ghosh</w:t>
+                <w:t xml:space="preserve">Baisakhi Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Kern</w:t>
+                <w:t xml:space="preserve">Kali Pada Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 33 (1), pp.48-60. </w:t>
+              <w:t xml:space="preserve">, 2014, 33 (2), pp.143-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10930-013-9537-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10930-014-9546-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137619v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Role of Zinc Ion on E. coli Glutamyl-Queuosine-tRNAAsp Synthetase (Glu-Q-RS) Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sutapa Ray</w:t>
+                <w:t xml:space="preserve">Cooperative binding of LysM domains determines the carbohydrate affinity of a bacterial endopeptidase protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaslyn Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Husam Alsarraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Banerjee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+                <w:t xml:space="preserve">Jørn Døvling Kaspersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baisakhi Banerjee</w:t>
+                <w:t xml:space="preserve">Jan Skov Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kali Pada Das</w:t>
+                <w:t xml:space="preserve">Jens Stougaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 33 (2), pp.143-149. </w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281 (4), pp.1196-1208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10930-014-9546-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/febs.12698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137614v1</w:t>
+                <w:t xml:space="preserve">hal-02137623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The embryonic expression patterns of zebrafish genes encoding LysM-domains</w:t>
               </w:r>
@@ -7197,64 +7197,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning, expression, purification, crystallization and preliminary crystallographic analysis of the putative NlpC/P60 endopeptidase, TTHA0266, from Thermus thermophilus HB8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaslyn Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section F: Structural Biology and Crystallization Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 69 (11), pp.1291-1294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7288,90 +7288,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of the TLDc domain of oxidation resistance protein 2 from zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husam Alsarraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaslyn Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Søren Roi Midtgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7568,51 +7568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification, crystallization and preliminary crystallographic studies of the TLDc domain of oxidation resistance protein 2 from zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husam Alsarraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7620,51 +7620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Spaink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Søren Thirup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section F: Structural Biology and Crystallization Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 67 (10), pp.1253-1256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7698,51 +7698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Structure of the Archaeal Asparagine Synthetase: Interrelation with Aspartyl-tRNA and Asparaginyl-tRNA Synthetases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7844,51 +7844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of Escherichia coli maltoporin in the trigonal space group R 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Søren Thirup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7935,51 +7935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of a transfer-ribonucleoprotein particle that promotes asparagine formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8094,90 +8094,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation, crystallization and preliminary X-ray analysis of the transamidosome, a ribonucleoprotein involved in asparagine formation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soren Thirup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 65 (Pt 6), pp.577-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8211,51 +8211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Structure of Glutamyl-Queuosine tRNAAsp Synthetase Complexed with l-Glutamate: Structural Elements Mediating tRNA-Independent Activation of Glutamate and Glutamylation of tRNAAsp Anticodon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Olieric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8263,51 +8263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Sauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bappaditya Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 381 (5), pp.1224-1237. </w:t>
@@ -8370,51 +8370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tRNA-dependent asparagine formation in prokaryotes: characterization, isolation and structural and functional analysis of a ribonucleoprotein particle generating Asn-tRNA(Asn).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8516,90 +8516,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transamidosome: a dynamic ribonucleoprotein particle dedicated to prokaryotic tRNA-dependent asparagine biosynthesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Dominique Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28 (2), pp.228-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8659,77 +8659,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stamatina Giannouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantinos Stathopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 34 (21), pp.6083-6094. </w:t>
@@ -8767,51 +8767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glu-Q-tRNAAsp synthetase coded by the yadB gene, a new paralog of aminoacyl-tRNA synthetase that glutamylates tRNAAsp anticodon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert F. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8907,437 +8907,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A minimalist glutamyl-tRNA synthetase dedicated to aminoacylation of the tRNAAsp QUC anticodon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">From The Cover: An aminoacyl-tRNA synthetase-like protein encoded by the Escherichia coli yadB gene glutamylates specifically tRNAAsp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert F. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Campanacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Keith</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lapointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkh608⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101 (20), pp.7530-7535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0401634101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137663v1</w:t>
+                <w:t xml:space="preserve">hal-02137664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From The Cover: An aminoacyl-tRNA synthetase-like protein encoded by the Escherichia coli yadB gene glutamylates specifically tRNAAsp</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Crystallization and preliminary X-ray diffraction data of an archaeal asparagine synthetase related to asparaginyl-tRNA synthetase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Giegé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 101 (20), pp.7530-7535. </w:t>
+              <w:t xml:space="preserve">Acta Crystallogr D Biol Crystallogr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 60 (Pt 4), pp.767-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0401634101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S0907444904003117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137664v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization and preliminary X-ray diffraction data of an archaeal asparagine synthetase related to asparaginyl-tRNA synthetase.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A minimalist glutamyl-tRNA synthetase dedicated to aminoacylation of the tRNAAsp QUC anticodon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Dominique Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Keith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cambillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lapointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallogr D Biol Crystallogr</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (9), pp.2768-2775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkh608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S0907444904003117⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00105494v1</w:t>
+                <w:t xml:space="preserve">hal-02137663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-discriminating and discriminating aspartyl-tRNA synthetases differ in the anticodon-binding domain</w:t>
               </w:r>
@@ -9349,77 +9349,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Giegé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 22 (7), pp.1632-1643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9479,402 +9479,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des protéines SNX-BAR 5 et 6 dans l’activité antivirale de NCOA7-AS contre le virus de la grippe A</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">SNX-BAR proteins 5 and 6 are required for NCOA7-AS antiviral activity against influenza A virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Arnaud-Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebendenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Tauziet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Koulali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIes Journées francophones de virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Bruxelles (Belgique), Belgium</w:t>
+              <w:t xml:space="preserve">The 26th annual meeting of the Club Exocytose-Endocytose 2024, Sète, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Sète (Hérault), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05192455v1</w:t>
+                <w:t xml:space="preserve">hal-05192437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNX-BAR proteins 5 and 6 are required for NCOA7-AS antiviral activity against influenza A virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Arnaud-Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebendenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Tauziet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Koulali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th annual meeting of the Club Exocytose-Endocytose 2024, Sète, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Sète (Hérault), France</w:t>
+              <w:t xml:space="preserve">Innasco Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05192437v1</w:t>
+                <w:t xml:space="preserve">hal-05192460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNX-BAR proteins 5 and 6 are required for NCOA7-AS antiviral activity against influenza A virus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Rôle des protéines SNX-BAR 5 et 6 dans l’activité antivirale de NCOA7-AS contre le virus de la grippe A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Arnaud-Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebendenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Tauziet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Koulali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innasco Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier (France), France</w:t>
+              <w:t xml:space="preserve">XXVIes Journées francophones de virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bruxelles (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05192460v1</w:t>
+                <w:t xml:space="preserve">hal-05192455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9892,77 +9892,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNX-BAR proteins 5 and 6 are required for NCOA7-AS antiviral activity against influenza A virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Arnaud-Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebendenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Tauziet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10056,64 +10056,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chalut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pontus Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APPICOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10138,90 +10138,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance du domaine amino-terminal de la GTPase MX1 pour son activité antivirale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Mckellar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Arnaud-Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Tauziet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Arpin-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10295,77 +10295,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNX-BAR proteins 5 and 6 are required for NCOA7-AS antiviral activity against influenza A virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Arnaud-Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebendenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Tauziet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10582,51 +10582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561216v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couston" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s Le Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hodille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Genestet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Joannard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.70267" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098623v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feuillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ancelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brodolin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.70085" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037511v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Kishore Vishwakarma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Marechal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Morichaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Blaise" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Margeat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf272" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Boulay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quevarec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Nicastro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamontin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-024-00143-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374142v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Benito" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Dumitrescu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X23010671" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246071v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Paris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Kiss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Signor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lutfalla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16969" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288588v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxin Guo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaituo Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Gourdon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crstbi.2023.100109" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106774v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Schatz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ounadjela" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Bao Viet Tong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Cardace" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00278-23" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Mckellar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Arnaud-Arnould" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaloin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tauziet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Arpin-Andr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102747" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pastre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaumelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023167" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092114v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Lam Ung" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poussineau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam M a B Alsarraf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X2300345X" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807258v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bonaventure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rebendenne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Chaves Valad&#227;o" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Arnaud&#8208;arnould" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gracias" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202154061" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426478v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam M. A. B. Alsarraf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2021.106014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam M.A.B. Alsarraf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Johansen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dimon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Olieric" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14360" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Gysel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Laursen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Thygesen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Lironi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Bozs&#243;ki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2111031118" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306175v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moncorg&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goujon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053230x21006853" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917628v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Bozsoki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B Hansen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kr&#246;nauer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abb3377" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02988325v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja K&#252;ssau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#235;l van Wyk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt D Johansen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Neyret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9112410" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988304v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Blaise" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.25997" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988322v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ruyck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lamy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Moigne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202000042" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988077v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Faion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Djaout" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosangela Frita" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Pintiala" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112440" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424752v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Raynaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Daher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roquet-Ban&#232;res" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00389" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988315v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaslyn E.M.M. Wong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.07.014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988326v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam Alsarraf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.25863" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324696v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fernandez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony K Machado" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lyonnais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen G&#228;rtner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0575-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02173429v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaslyn Wong" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Nadzieja" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Madsen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#252;cherl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend Dam" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815425116" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02173424v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oli&#233;ric" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14975" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324703v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushu Chen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhujun Xu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.010135" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202451v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Korycka-Macha&#322;a" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus Viljoen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Pawe&#322;czyk" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Bor&#243;wka" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#380;ena Dziadek" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00441-19" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137498v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Richard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Victoria Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rodriguez-Rincon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01316-18" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137509v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Dubois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laencina" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bernut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1812984115" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137513v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Johansen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Kavaliauskas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Pfeil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Cooperman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky697" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137573v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Roi Midtgaard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamim Darwish" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cramer Pedersen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pie Huda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Haahr Larsen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14345" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137567v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Flipo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niel van Wyk" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798318002917" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770061v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Chi Nguyen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fourquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA117.000760" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137555v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ghigo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00649" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137504v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Malolepszy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kelly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kildegaard S&#248;rensen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan Kevin James" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kalisch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.38874" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137575v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeryl Cheng" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Feng" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vinther" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1706795114" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137580v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwx014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137584v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ban&#233;res-Roquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;rardel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20161052" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137585v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Girard-Misguich" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Herrmann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13675" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137602v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Dubar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13406" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086925v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Halloum" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Carrere-Kremer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1605477113" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137603v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sapriel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13283" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137597v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Chastellier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13482" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137609v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper S&#248;rensen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S139900471402793X" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137610v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Singh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Alibaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12992" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137611v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugassa Nemie-Feyissa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Heidari" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lillo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.01.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137607v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kawaharada" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kelly" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wibroe Nielsen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hjuler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gysel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14611" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137623v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rn D&#248;vling Kaspersen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Skov Pedersen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Stougaard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12698" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137617v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Maolanon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cl&#243;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201300520" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137619v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutapa Ray" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bappaditya Roy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptaparni Ghosh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kern" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10930-013-9537-7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137614v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Banerjee" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baisakhi Banerjee" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kali Pada Das" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10930-014-9546-1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137641v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.F. Laroche" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tulotta" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E.M. Lamers" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Meijer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gep.2013.02.007" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137624v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309113027164" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137642v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laroche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.24050" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3DMXKCKR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137625v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broghammer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krusell" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blaise" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sauer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sullivan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1205171109" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137645v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Spaink" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Thirup" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309111027990" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137647v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Frechin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charron" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sauter" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.07.050" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN6T35J3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137649v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309110047305" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137653v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;chin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manja Annette Behrens" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fischer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2010.192" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8FKLJNL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477259v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lorber" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Thirup" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309109015000" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385979v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.06.053" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F24591J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282897v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzanna Deniziak" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2007.11.012" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1DBHN5D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199217v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dominique Becker" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2007.08.017" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386007v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatina Giannouli" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Stathopoulos" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl622" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137662v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert F. Becker" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lapointe" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cambillau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gieg&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2005.03.007" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ1VN2Q9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137663v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Keith" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh608" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137664v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dubois" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Campanacci" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0401634101" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105494v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444904003117" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5TGWS8V3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137665v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg148" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192455v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Urbach" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Koulali" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192437v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192460v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192537v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373652v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wasselin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chalut" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192515v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourcelot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168045v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561216v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couston" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s Le Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hodille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Genestet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Joannard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.70267" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037511v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Kishore Vishwakarma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Marechal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Morichaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Blaise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Margeat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf272" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098623v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feuillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ancelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brodolin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.70085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374142v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Benito" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Dumitrescu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X23010671" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246071v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Paris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Kiss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Signor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lutfalla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16969" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728912v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Boulay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quevarec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Nicastro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamontin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-024-00143-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Schatz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ounadjela" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Bao Viet Tong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Cardace" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00278-23" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937465v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Mckellar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Arnaud-Arnould" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaloin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tauziet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Arpin-Andr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102747" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353023v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pastre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaumelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023167" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092114v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Lam Ung" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poussineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam M a B Alsarraf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X2300345X" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288588v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxin Guo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaituo Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Gourdon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crstbi.2023.100109" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807258v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bonaventure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rebendenne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Chaves Valad&#227;o" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Arnaud&#8208;arnould" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gracias" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202154061" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426478v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam M. A. B. Alsarraf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2021.106014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam M.A.B. Alsarraf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Johansen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dimon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Olieric" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14360" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Gysel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Laursen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Thygesen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Lironi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Bozs&#243;ki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2111031118" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306175v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moncorg&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goujon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053230x21006853" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988304v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Blaise" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.25997" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988322v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ruyck" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lamy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Moigne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202000042" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988077v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Faion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Djaout" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosangela Frita" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Pintiala" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112440" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424752v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Raynaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Daher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roquet-Ban&#232;res" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00389" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988315v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaslyn E.M.M. Wong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.07.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988326v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam Alsarraf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.25863" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02988325v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja K&#252;ssau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#235;l van Wyk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt D Johansen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Neyret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9112410" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917628v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Bozsoki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B Hansen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kr&#246;nauer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abb3377" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02173429v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaslyn Wong" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Nadzieja" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Madsen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#252;cherl" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend Dam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815425116" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02173424v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oli&#233;ric" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14975" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324703v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushu Chen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhujun Xu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.010135" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202451v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Korycka-Macha&#322;a" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus Viljoen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Pawe&#322;czyk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Bor&#243;wka" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#380;ena Dziadek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00441-19" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137498v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Richard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Victoria Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rodriguez-Rincon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01316-18" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324696v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fernandez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony K Machado" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lyonnais" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen G&#228;rtner" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0575-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137513v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Johansen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Kavaliauskas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Pfeil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Cooperman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky697" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137573v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Roi Midtgaard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamim Darwish" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cramer Pedersen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pie Huda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Haahr Larsen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14345" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137567v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Flipo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niel van Wyk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798318002917" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770061v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Chi Nguyen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fourquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA117.000760" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137555v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ghigo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00649" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137504v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Malolepszy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kelly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kildegaard S&#248;rensen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan Kevin James" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kalisch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.38874" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137509v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Dubois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laencina" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bernut" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1812984115" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137580v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwx014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137584v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ban&#233;res-Roquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;rardel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20161052" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137585v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Girard-Misguich" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Herrmann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13675" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137575v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeryl Cheng" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Feng" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vinther" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1706795114" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137602v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Dubar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13406" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086925v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Halloum" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Carrere-Kremer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1605477113" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137597v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Chastellier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13482" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137603v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sapriel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13283" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137609v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper S&#248;rensen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S139900471402793X" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137610v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Singh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Alibaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12992" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137611v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugassa Nemie-Feyissa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Heidari" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lillo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.01.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137607v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kawaharada" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kelly" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wibroe Nielsen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hjuler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gysel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14611" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137617v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Maolanon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cl&#243;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201300520" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137619v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutapa Ray" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bappaditya Roy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptaparni Ghosh" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kern" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10930-013-9537-7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137614v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Banerjee" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baisakhi Banerjee" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kali Pada Das" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10930-014-9546-1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137623v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rn D&#248;vling Kaspersen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Skov Pedersen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Stougaard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12698" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137641v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.F. Laroche" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tulotta" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E.M. Lamers" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Meijer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gep.2013.02.007" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137624v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309113027164" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137642v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laroche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.24050" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3DMXKCKR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137625v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broghammer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krusell" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blaise" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sauer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sullivan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1205171109" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137645v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Spaink" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Thirup" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309111027990" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137647v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Frechin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charron" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sauter" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.07.050" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN6T35J3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137649v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309110047305" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137653v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;chin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manja Annette Behrens" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fischer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2010.192" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8FKLJNL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477259v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lorber" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Thirup" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309109015000" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385979v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.06.053" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F24591J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282897v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzanna Deniziak" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2007.11.012" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1DBHN5D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199217v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dominique Becker" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2007.08.017" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386007v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatina Giannouli" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Stathopoulos" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl622" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137662v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert F. Becker" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lapointe" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cambillau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gieg&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2005.03.007" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ1VN2Q9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137664v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dubois" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Campanacci" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Keith" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0401634101" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105494v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444904003117" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5TGWS8V3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137663v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh608" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137665v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg148" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192437v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Urbach" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Koulali" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192460v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192455v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192537v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373652v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wasselin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chalut" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192515v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourcelot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168045v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>