--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2945,295 +2945,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Characterization of the N-Acetylmuramyl-l-Alanine Amidase, Ami1, from Mycobacterium abscessus</w:t>
+                <w:t xml:space="preserve">Ligand-recognizing motifs in plant LysM receptors are major determinants of specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanja Küssau</w:t>
+                <w:t xml:space="preserve">Zoltan Bozsoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira Gysel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niël van Wyk</w:t>
+                <w:t xml:space="preserve">Simon B Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damiano Lironi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matt D Johansen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Neyret</w:t>
+                <w:t xml:space="preserve">Christina Krönauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells9112410⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 369 (6504), pp.663-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abb3377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02988325v1</w:t>
+                <w:t xml:space="preserve">hal-02917628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand-recognizing motifs in plant LysM receptors are major determinants of specificity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional Characterization of the N-Acetylmuramyl-l-Alanine Amidase, Ami1, from Mycobacterium abscessus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Küssau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltan Bozsoki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kira Gysel</w:t>
+                <w:t xml:space="preserve">Niël van Wyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon B Hansen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damiano Lironi</w:t>
+                <w:t xml:space="preserve">Matt D Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Husam M. A. B. Alsarraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Krönauer</w:t>
+                <w:t xml:space="preserve">Aymeric Neyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 369 (6504), pp.663-670. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (11), pp.2410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.abb3377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells9112410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917628v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02988325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lotus japonicus cytoplasmic kinase connects Nod factor perception by the NFR5 LysM receptor to nodulation</w:t>
               </w:r>
@@ -3347,291 +3347,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of the aminoglycosides N -acetyltransferase Eis2 from Mycobacterium abscessus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Husam M.A.B. Alsarraf</w:t>
+                <w:t xml:space="preserve">A piperidinol-containing molecule is active against Mycobacterium tuberculosis by inhibiting the mycolic acid flippase activity of MmpL3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Oliéric</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Kremer</w:t>
+                <w:t xml:space="preserve">Yushu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhujun Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Roquet-Banères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.14975⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.jbc.RA119.010135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.010135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173424v1</w:t>
+                <w:t xml:space="preserve">hal-02324703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A piperidinol-containing molecule is active against Mycobacterium tuberculosis by inhibiting the mycolic acid flippase activity of MmpL3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yushu Chen</w:t>
+                <w:t xml:space="preserve">Crystal structure of the aminoglycosides N -acetyltransferase Eis2 from Mycobacterium abscessus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kien Lam Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Husam M.A.B. Alsarraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhujun Xu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Roquet-Banères</w:t>
+                <w:t xml:space="preserve">Vincent Oliéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.jbc.RA119.010135. </w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (21), pp.4342 - 4355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.010135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/febs.14975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324703v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 H -benzo[ d ]imidazole derivatives affect MmpL3 in Mycobacterium tuberculosis</w:t>
               </w:r>
@@ -4013,429 +4013,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. coli elongation factor Tu bound to a GTP analogue displays an open conformation equivalent to the GDP-bound form</w:t>
+                <w:t xml:space="preserve">Invisible detergents for structure determination of membrane proteins by small‐angle neutron scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesper Johansen</w:t>
+                <w:t xml:space="preserve">Søren Roi Midtgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darius Kavaliauskas</w:t>
+                <w:t xml:space="preserve">Tamim Darwish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shawn Pfeil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+                <w:t xml:space="preserve">Martin Cramer Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barry Cooperman</w:t>
+                <w:t xml:space="preserve">Pie Huda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Haahr Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gky697⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 285 (2), pp.357-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.14345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137513v1</w:t>
+                <w:t xml:space="preserve">hal-02137573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invisible detergents for structure determination of membrane proteins by small‐angle neutron scattering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Søren Roi Midtgaard</w:t>
+                <w:t xml:space="preserve">Structural rearrangements occurring upon cofactor binding in the Mycobacterium smegmatis β-ketoacyl-acyl carrier protein reductase MabA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Küssau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamim Darwish</w:t>
+                <w:t xml:space="preserve">Marion Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Cramer Pedersen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andreas Haahr Larsen</w:t>
+                <w:t xml:space="preserve">Niel van Wyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertus Viljoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Olieric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.14345⟩</w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74 (5), pp.383-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2059798318002917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137573v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural rearrangements occurring upon cofactor binding in the Mycobacterium smegmatis β-ketoacyl-acyl carrier protein reductase MabA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanja Küssau</w:t>
+                <w:t xml:space="preserve">E. coli elongation factor Tu bound to a GTP analogue displays an open conformation equivalent to the GDP-bound form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darius Kavaliauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Flipo</w:t>
+                <w:t xml:space="preserve">Shawn Pfeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niel van Wyk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Olieric</w:t>
+                <w:t xml:space="preserve">Barry Cooperman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 74 (5), pp.383-393. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (16), pp.8641-8650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2059798318002917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137567v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclipostins and cyclophostin analogs inhibit the antigen 85C from Mycobacterium tuberculosis both in vitro and in vivo</w:t>
               </w:r>
@@ -4957,51 +4957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a mycobacterial cellulase and its impact on biofilm- and drug-induced cellulose production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niël van Wyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5104,51 +5104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding of NADP + triggers an open-to-closed transition in a mycobacterial FabG β-ketoacyl-ACP reductase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niël van Wyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Banéres-Roquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5355,51 +5355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Receptor-mediated chitin perception in legume roots is functionally separable from Nod factor perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Bozsoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeryl Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5751,546 +5751,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAB_3551c encodes the primary triacylglycerol synthase involved in lipid accumulation in M ycobacterium abscessus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into the smooth-to-rough transitioning in Mycobacterium bolletii unravels a functional Tyr residue conserved in all mycobacterial MmpL family members</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bernut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertus Viljoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sapriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 102 (4), pp.611-627. </w:t>
+              <w:t xml:space="preserve">, 2016, 99 (5), pp.866-883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.13482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mmi.13283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137597v1</w:t>
+                <w:t xml:space="preserve">hal-02137603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the smooth-to-rough transitioning in Mycobacterium bolletii unravels a functional Tyr residue conserved in all mycobacterial MmpL family members</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MAB_3551c encodes the primary triacylglycerol synthase involved in lipid accumulation in M ycobacterium abscessus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertus Viljoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Dupont</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sapriel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chantal de Chastellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 99 (5), pp.866-883. </w:t>
+              <w:t xml:space="preserve">, 2016, 102 (4), pp.611-627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.13283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mmi.13482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137603v1</w:t>
+                <w:t xml:space="preserve">hal-02137597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intermolecular binding mechanism involving multiple LysM domains mediates carbohydrate recognition by an endopeptidase</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mikkel Thygesen</w:t>
+                <w:t xml:space="preserve">A new dehydratase conferring innate resistance to thiacetazone and intra-amoebal survival of M ycobacterium smegmatis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Carrere-Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasper Sørensen</w:t>
+                <w:t xml:space="preserve">Vipul Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laeticia Alibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Tuaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S139900471402793X⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (5), pp.1085-1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.12992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137609v1</w:t>
+                <w:t xml:space="preserve">hal-02137610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new dehydratase conferring innate resistance to thiacetazone and intra-amoebal survival of M ycobacterium smegmatis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laeticia Alibaud</w:t>
+                <w:t xml:space="preserve">An intermolecular binding mechanism involving multiple LysM domains mediates carbohydrate recognition by an endopeptidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaslyn Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Søren Roi Midtgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira Gysel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel Thygesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Tuaillon</w:t>
+                <w:t xml:space="preserve">Kasper Sørensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 96 (5), pp.1085-1102. </w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (3), pp.592-605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.12992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S139900471402793X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137610v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of interactions between heterologously produced bHLH and MYB proteins that regulate anthocyanin biosynthesis: Quantitative interaction kinetics by Microscale Thermophoresis</w:t>
               </w:r>
@@ -6553,51 +6553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolai Maolanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasper Sørensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Thygesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7327,51 +7327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husam Alsarraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaslyn Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Søren Roi Midtgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7692,264 +7692,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure of the Archaeal Asparagine Synthetase: Interrelation with Aspartyl-tRNA and Asparaginyl-tRNA Synthetases</w:t>
+                <w:t xml:space="preserve">Crystallization of Escherichia coli maltoporin in the trigonal space group R 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Søren Thirup</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2011.07.050⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section F: Structural Biology and Crystallization Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67 (1), pp.114-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1744309110047305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137647v1</w:t>
+                <w:t xml:space="preserve">hal-02137649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of Escherichia coli maltoporin in the trigonal space group R 3</w:t>
+                <w:t xml:space="preserve">Crystal Structure of the Archaeal Asparagine Synthetase: Interrelation with Aspartyl-tRNA and Asparaginyl-tRNA Synthetases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Olieric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Sauter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section F: Structural Biology and Crystallization Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 412 (3), pp.437-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2011.07.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1744309110047305⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02137649v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of a transfer-ribonucleoprotein particle that promotes asparagine formation</w:t>
               </w:r>
@@ -8237,51 +8237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Olieric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Sauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8907,303 +8907,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From The Cover: An aminoacyl-tRNA synthetase-like protein encoded by the Escherichia coli yadB gene glutamylates specifically tRNAAsp</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Dubois</w:t>
+                <w:t xml:space="preserve">Crystallization and preliminary X-ray diffraction data of an archaeal asparagine synthetase related to asparaginyl-tRNA synthetase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Giegé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0401634101⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallogr D Biol Crystallogr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 60 (Pt 4), pp.767-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0907444904003117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137664v1</w:t>
+                <w:t xml:space="preserve">hal-00105494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization and preliminary X-ray diffraction data of an archaeal asparagine synthetase related to asparaginyl-tRNA synthetase.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Roy</w:t>
+                <w:t xml:space="preserve">From The Cover: An aminoacyl-tRNA synthetase-like protein encoded by the Escherichia coli yadB gene glutamylates specifically tRNAAsp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert F. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Campanacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Keith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallogr D Biol Crystallogr</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0907444904003117⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101 (20), pp.7530-7535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0401634101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00105494v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A minimalist glutamyl-tRNA synthetase dedicated to aminoacylation of the tRNAAsp QUC anticodon</w:t>
               </w:r>
@@ -9215,51 +9215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Dominique Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Keith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cambillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9323,51 +9323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-discriminating and discriminating aspartyl-tRNA synthetases differ in the anticodon-binding domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10582,51 +10582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561216v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couston" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s Le Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hodille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Genestet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Joannard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.70267" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037511v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Kishore Vishwakarma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Marechal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Morichaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Blaise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Margeat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf272" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098623v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feuillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ancelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brodolin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.70085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374142v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Benito" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Dumitrescu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X23010671" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246071v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Paris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Kiss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Signor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lutfalla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16969" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728912v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Boulay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quevarec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Nicastro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamontin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-024-00143-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Schatz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ounadjela" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Bao Viet Tong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Cardace" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00278-23" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937465v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Mckellar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Arnaud-Arnould" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaloin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tauziet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Arpin-Andr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102747" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353023v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pastre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaumelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023167" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092114v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Lam Ung" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poussineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam M a B Alsarraf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X2300345X" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288588v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxin Guo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaituo Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Gourdon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crstbi.2023.100109" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807258v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bonaventure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rebendenne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Chaves Valad&#227;o" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Arnaud&#8208;arnould" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gracias" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202154061" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426478v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam M. A. B. Alsarraf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2021.106014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam M.A.B. Alsarraf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Johansen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dimon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Olieric" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14360" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Gysel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Laursen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Thygesen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Lironi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Bozs&#243;ki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2111031118" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306175v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moncorg&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goujon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053230x21006853" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988304v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Blaise" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.25997" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988322v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ruyck" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lamy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Moigne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202000042" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988077v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Faion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Djaout" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosangela Frita" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Pintiala" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112440" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424752v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Raynaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Daher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roquet-Ban&#232;res" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00389" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988315v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaslyn E.M.M. Wong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.07.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988326v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam Alsarraf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.25863" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02988325v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja K&#252;ssau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#235;l van Wyk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt D Johansen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Neyret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9112410" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917628v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Bozsoki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B Hansen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kr&#246;nauer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abb3377" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02173429v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaslyn Wong" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Nadzieja" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Madsen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#252;cherl" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend Dam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815425116" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02173424v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oli&#233;ric" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14975" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324703v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushu Chen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhujun Xu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.010135" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202451v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Korycka-Macha&#322;a" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus Viljoen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Pawe&#322;czyk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Bor&#243;wka" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#380;ena Dziadek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00441-19" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137498v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Richard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Victoria Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rodriguez-Rincon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01316-18" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324696v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fernandez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony K Machado" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lyonnais" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen G&#228;rtner" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0575-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137513v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Johansen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Kavaliauskas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Pfeil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Cooperman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky697" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137573v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Roi Midtgaard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamim Darwish" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cramer Pedersen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pie Huda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Haahr Larsen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14345" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137567v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Flipo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niel van Wyk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798318002917" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770061v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Chi Nguyen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fourquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA117.000760" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137555v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ghigo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00649" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137504v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Malolepszy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kelly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kildegaard S&#248;rensen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan Kevin James" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kalisch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.38874" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137509v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Dubois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laencina" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bernut" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1812984115" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137580v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwx014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137584v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ban&#233;res-Roquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;rardel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20161052" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137585v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Girard-Misguich" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Herrmann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13675" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137575v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeryl Cheng" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Feng" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vinther" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1706795114" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137602v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Dubar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13406" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086925v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Halloum" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Carrere-Kremer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1605477113" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137597v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Chastellier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13482" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137603v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sapriel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13283" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137609v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper S&#248;rensen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S139900471402793X" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137610v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Singh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Alibaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12992" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137611v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugassa Nemie-Feyissa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Heidari" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lillo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.01.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137607v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kawaharada" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kelly" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wibroe Nielsen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hjuler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gysel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14611" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137617v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Maolanon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cl&#243;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201300520" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137619v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutapa Ray" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bappaditya Roy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptaparni Ghosh" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kern" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10930-013-9537-7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137614v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Banerjee" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baisakhi Banerjee" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kali Pada Das" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10930-014-9546-1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137623v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rn D&#248;vling Kaspersen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Skov Pedersen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Stougaard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12698" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137641v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.F. Laroche" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tulotta" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E.M. Lamers" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Meijer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gep.2013.02.007" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137624v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309113027164" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137642v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laroche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.24050" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3DMXKCKR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137625v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broghammer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krusell" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blaise" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sauer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sullivan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1205171109" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137645v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Spaink" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Thirup" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309111027990" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137647v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Frechin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charron" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sauter" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.07.050" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN6T35J3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137649v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309110047305" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137653v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;chin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manja Annette Behrens" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fischer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2010.192" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8FKLJNL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477259v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lorber" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Thirup" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309109015000" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385979v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.06.053" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F24591J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282897v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzanna Deniziak" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2007.11.012" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1DBHN5D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199217v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dominique Becker" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2007.08.017" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386007v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatina Giannouli" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Stathopoulos" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl622" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137662v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert F. Becker" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lapointe" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cambillau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gieg&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2005.03.007" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ1VN2Q9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137664v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dubois" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Campanacci" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Keith" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0401634101" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105494v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444904003117" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5TGWS8V3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137663v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh608" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137665v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg148" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192437v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Urbach" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Koulali" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192460v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192455v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192537v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373652v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wasselin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chalut" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192515v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourcelot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168045v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561216v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couston" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s Le Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hodille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Genestet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Joannard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.70267" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037511v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Kishore Vishwakarma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Marechal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Morichaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Blaise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Margeat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf272" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098623v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feuillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ancelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brodolin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.70085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374142v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Benito" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Dumitrescu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X23010671" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246071v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Paris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Kiss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Signor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lutfalla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16969" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728912v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Boulay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quevarec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Nicastro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamontin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-024-00143-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Schatz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ounadjela" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Bao Viet Tong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Cardace" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00278-23" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937465v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Mckellar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Arnaud-Arnould" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaloin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tauziet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Arpin-Andr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102747" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353023v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pastre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaumelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023167" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092114v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Lam Ung" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poussineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam M a B Alsarraf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X2300345X" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288588v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxin Guo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaituo Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Gourdon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crstbi.2023.100109" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807258v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bonaventure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rebendenne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Chaves Valad&#227;o" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Arnaud&#8208;arnould" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gracias" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202154061" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426478v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam M. A. B. Alsarraf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2021.106014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam M.A.B. Alsarraf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Johansen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dimon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Olieric" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14360" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Gysel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Laursen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Thygesen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Lironi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Bozs&#243;ki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2111031118" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306175v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moncorg&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goujon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053230x21006853" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988304v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Blaise" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.25997" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988322v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ruyck" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lamy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Moigne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202000042" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988077v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Faion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Djaout" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosangela Frita" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Pintiala" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112440" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424752v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Raynaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Daher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roquet-Ban&#232;res" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00389" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988315v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaslyn E.M.M. Wong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.07.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988326v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam Alsarraf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.25863" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917628v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Bozsoki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B Hansen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kr&#246;nauer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abb3377" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02988325v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja K&#252;ssau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#235;l van Wyk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt D Johansen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Neyret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9112410" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02173429v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaslyn Wong" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Nadzieja" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Madsen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#252;cherl" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend Dam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815425116" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324703v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushu Chen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhujun Xu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.010135" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02173424v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oli&#233;ric" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14975" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202451v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Korycka-Macha&#322;a" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus Viljoen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Pawe&#322;czyk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Bor&#243;wka" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#380;ena Dziadek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00441-19" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137498v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Richard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Victoria Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rodriguez-Rincon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01316-18" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324696v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fernandez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony K Machado" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lyonnais" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen G&#228;rtner" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0575-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137573v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Roi Midtgaard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamim Darwish" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cramer Pedersen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pie Huda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Haahr Larsen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14345" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137567v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Flipo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niel van Wyk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798318002917" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137513v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Johansen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Kavaliauskas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Pfeil" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Cooperman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky697" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770061v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Chi Nguyen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fourquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA117.000760" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137555v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ghigo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00649" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137504v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Malolepszy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kelly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kildegaard S&#248;rensen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan Kevin James" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kalisch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.38874" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137509v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Dubois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laencina" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bernut" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1812984115" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137580v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwx014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137584v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ban&#233;res-Roquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;rardel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20161052" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137585v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Girard-Misguich" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Herrmann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13675" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137575v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeryl Cheng" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Feng" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vinther" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1706795114" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137602v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Dubar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13406" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086925v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Halloum" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Carrere-Kremer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1605477113" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137603v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sapriel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13283" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137597v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Chastellier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13482" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137610v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Singh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Alibaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12992" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137609v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper S&#248;rensen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S139900471402793X" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137611v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugassa Nemie-Feyissa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Heidari" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lillo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.01.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137607v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kawaharada" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kelly" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wibroe Nielsen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hjuler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gysel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14611" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137617v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Maolanon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cl&#243;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201300520" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137619v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutapa Ray" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bappaditya Roy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptaparni Ghosh" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kern" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10930-013-9537-7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137614v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Banerjee" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baisakhi Banerjee" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kali Pada Das" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10930-014-9546-1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137623v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rn D&#248;vling Kaspersen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Skov Pedersen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Stougaard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12698" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137641v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.F. Laroche" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tulotta" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E.M. Lamers" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Meijer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gep.2013.02.007" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137624v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309113027164" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137642v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laroche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.24050" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3DMXKCKR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137625v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broghammer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krusell" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blaise" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sauer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sullivan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1205171109" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137645v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Spaink" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Thirup" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309111027990" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137649v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309110047305" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137647v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Frechin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charron" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sauter" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.07.050" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN6T35J3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137653v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;chin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manja Annette Behrens" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fischer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2010.192" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8FKLJNL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477259v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lorber" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Thirup" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309109015000" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385979v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.06.053" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F24591J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282897v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzanna Deniziak" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2007.11.012" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1DBHN5D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199217v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dominique Becker" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2007.08.017" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386007v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatina Giannouli" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Stathopoulos" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl622" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137662v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert F. Becker" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lapointe" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cambillau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gieg&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2005.03.007" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ1VN2Q9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105494v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444904003117" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5TGWS8V3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137664v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dubois" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Campanacci" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Keith" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0401634101" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137663v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh608" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137665v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg148" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192437v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Urbach" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Koulali" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192460v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192455v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192537v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373652v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wasselin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chalut" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192515v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourcelot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168045v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>