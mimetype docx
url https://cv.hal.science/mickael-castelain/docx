--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -863,364 +863,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Polythiourethane/ZnO-Based Anti-Fouling Materials and Evaluation of the Adhesion of Staphylococcus aureus and Candida glabrata Using Single-Cell Force Spectroscopy</w:t>
+                <w:t xml:space="preserve">Pili and other surface proteins influence the structure and the nanomechanical properties of Lactococcus lactis biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Klemm</w:t>
+                <w:t xml:space="preserve">Ibrahima Drame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Baum</w:t>
+                <w:t xml:space="preserve">Christine Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haoyi Qiu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zibin Nan</w:t>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mafalda Cavalheiro</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11020271⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-84030-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136104v1</w:t>
+                <w:t xml:space="preserve">hal-03163203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pili and other surface proteins influence the structure and the nanomechanical properties of Lactococcus lactis biofilms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of Polythiourethane/ZnO-Based Anti-Fouling Materials and Evaluation of the Adhesion of Staphylococcus aureus and Candida glabrata Using Single-Cell Force Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lafforgue</w:t>
+                <w:t xml:space="preserve">Sophie Klemm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+                <w:t xml:space="preserve">Martina Baum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+                <w:t xml:space="preserve">Haoyi Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zibin Nan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
+                <w:t xml:space="preserve">Mafalda Cavalheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-84030-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano11020271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163203v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Homotypic Interactions of Lactococcus lactis Pili Using Single-Cell Force Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Dramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1265,291 +1265,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Glycans in Bacterial Adhesion to Mucosal Surfaces: How Can Single-Molecule Techniques Advance Our Understanding?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Towards a better understanding of the flocculation/flotation mechanism of the marine microalgae Phaeodactylum tricornutum under increased pH using atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Dunker</w:t>
+                <w:t xml:space="preserve">Fayza Daboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Dague</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (2), 26 p. </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.369-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms6020039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907666v1</w:t>
+                <w:t xml:space="preserve">hal-01886487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of the flocculation/flotation mechanism of the marine microalgae Phaeodactylum tricornutum under increased pH using atomic force microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">The Role of Glycans in Bacterial Adhesion to Mucosal Surfaces: How Can Single-Molecule Techniques Advance Our Understanding?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gernigon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Castelain</w:t>
+                <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayza Daboussi</w:t>
+                <w:t xml:space="preserve">Karen Dunker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Guiraud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33, pp.369-378. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (2), 26 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms6020039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886487v1</w:t>
+                <w:t xml:space="preserve">hal-01907666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligomerized backbone pilin helps piliated Lactococcus lactis to withstand shear flow</w:t>
               </w:r>
@@ -2612,537 +2612,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The initial single yeast cell adhesion on glass via optical trapping and Derjaguin - Landau - Vervey - Overbeek predictions</w:t>
+                <w:t xml:space="preserve">The initial single yeast cell adhesion on glass via optical trapping and Derjaguin-Landau-Verwey-Overbeek predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pignon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Albert Magnin</w:t>
+                <w:t xml:space="preserve">J. M. Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 128 (13), pp.135101</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 128 (13), pp.135101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2842078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342013v1</w:t>
+                <w:t xml:space="preserve">hal-02658357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The initial single yeast cell adhesion on glass via optical trapping and Derjaguin-Landau-Verwey-Overbeek predictions</w:t>
+                <w:t xml:space="preserve">The initial single yeast cell adhesion on glass via optical trapping and Derjaguin - Landau - Vervey - Overbeek predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Magnin</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 128 (13), pp.135101. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 128 (13), pp.135101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658357v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal forces and adhesion properties of Saccharomyces cerevisiae on glass substrates probed by optical tweezer</w:t>
+                <w:t xml:space="preserve">Propriétés d'adhésion de levures sur le verre, sondées par pince optique. Influence de paramètres environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12, pp.37-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342008v1</w:t>
+                <w:t xml:space="preserve">hal-02658427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés d'adhésion de levures sur le verre, sondées par pince optique. Influence de paramètres environnementaux</w:t>
+                <w:t xml:space="preserve">Removal forces and adhesion properties of Saccharomyces cerevisiae on glass substrates probed by optical tweezer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 127, pp.135104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2772270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342061v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés d'adhésion de levures sur le verre, sondées par pince optique. Influence de paramètres environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3163,51 +3163,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 12, pp.37-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658427v1</w:t>
+                <w:t xml:space="preserve">hal-00342061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3903,103 +3903,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pili drive homotypic interactions to form biofilm in Lactococcus lactis : A single-molecule force spectroscopy study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Drame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème journée thématique du GDR B2i</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vincent Humblot, Sep 2021, Toulouse, France</w:t>
@@ -4041,90 +4041,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Lactococcus lactis pili in homotypic interactions using single- molecule force spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Dramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on biophysics of microbial adhesion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t>
@@ -4147,329 +4147,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revêtements anti-salissures pour la protection des surfaces exposées aux eaux superficielles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-scale study of the flocculation/flotation mechanism of the marine microalgae Phaeodactylum tricornutum under increased pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayza Daboussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e journées d'étude sur l'Adhésion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Annecy, France</w:t>
+              <w:t xml:space="preserve">NANOINBIO : Nanosciences for Life &amp; Materiels Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Le Gosier, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783542v1</w:t>
+                <w:t xml:space="preserve">hal-04783625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale study of the flocculation/flotation mechanism of the marine microalgae Phaeodactylum tricornutum under increased pH</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Revêtements anti-salissures pour la protection des surfaces exposées aux eaux superficielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zibin Nan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanzhu Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Jandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Samélor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANOINBIO : Nanosciences for Life &amp; Materiels Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Le Gosier, Guadeloupe</w:t>
+              <w:t xml:space="preserve">20e journées d'étude sur l'Adhésion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783625v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifouling coatings for the protection of surfaces exposed to conti- nental superficial waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zibin Nan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanzhu Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Jandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Samelor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4675,51 +4675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pécastaings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Drame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5382,77 +5382,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Ly Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Duviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Microbiologistes de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, L'isle-sur-la-Sorgue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5598,90 +5598,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms and Kinetics of Saccharomyces cerevisiae Yeast Adhesion on Glass Surfaces, Probed by Optical Tweezer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Annual European Rheology Conference 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Naples, Italy</w:t>
@@ -6617,51 +6617,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8B1F986"/>
+    <w:nsid w:val="F8ABA24D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6765,51 +6765,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="42D9C8DB"/>
+    <w:nsid w:val="7FA307CB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6999,51 +6999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225276v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermias Mideksa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Teychene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Soueid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laloo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourquaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-025-03645-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04748860v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bages" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Raynal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ioualalen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2024.114504" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04350817v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibin Nan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tendero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/S23239546" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136104v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Klemm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Baum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Qiu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Cavalheiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020271" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03163203v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Drame" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84030-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dram&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c03069" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dunker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms6020039" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886487v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gernigon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.06.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031212v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Oxaran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign-Bousquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2016.1213817" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886384v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152053" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204286v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Le" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ly Tran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Meyrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079850" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanna E Klinth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernt Eric Uhlin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Axner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038548" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652364v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Rouxhet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4723566" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644269v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ehlers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanna Klinth" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stina Lindberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Andersson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-010-0648-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6895C78C9659C0CF597D4049C35181BF9B740ED5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659055v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Sjostrom" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fallman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E. Uhlin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andersson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-009-0552-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HPT4T04-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660562v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstratios Koutris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister Wiklund" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Bj&#246;rnham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200900195" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-701RPB17-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342013v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658357v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Piau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2842078" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342008v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2772270" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342061v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658427v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988132v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao-Anh Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nguyen Vu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Pham" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04881747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783383v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783370v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783394v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04784456v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783419v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783455v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783591v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783542v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzhu Tao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Jandel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783625v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Samelor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783646v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Afonso" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tormo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132871v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Jard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;castaings" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783667v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783694v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783704v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796023v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rayme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Philippe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796072v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.L. Le" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Meyrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796089v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754234v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343217v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450472v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Heuillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Line Marais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441915v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809687v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789400709393" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0940-9_19" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821467v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Schedin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/322303.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02597-6_18" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20751D6592C263AA62048845580751F2FBB83446/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04783267v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPG0133" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04783321v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225276v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermias Mideksa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Teychene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Soueid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laloo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourquaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-025-03645-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04748860v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bages" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Raynal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ioualalen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2024.114504" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04350817v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibin Nan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tendero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/S23239546" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03163203v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Drame" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84030-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Klemm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Baum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Qiu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Cavalheiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020271" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dram&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c03069" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886487v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gernigon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.06.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dunker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms6020039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031212v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Oxaran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign-Bousquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2016.1213817" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886384v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152053" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204286v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Le" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ly Tran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Meyrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079850" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanna E Klinth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernt Eric Uhlin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Axner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038548" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652364v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Rouxhet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4723566" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644269v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ehlers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanna Klinth" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stina Lindberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Andersson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-010-0648-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6895C78C9659C0CF597D4049C35181BF9B740ED5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659055v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Sjostrom" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fallman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E. Uhlin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andersson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-009-0552-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HPT4T04-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660562v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstratios Koutris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister Wiklund" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Bj&#246;rnham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200900195" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-701RPB17-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658357v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Piau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2842078" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342013v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658427v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342008v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2772270" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342061v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988132v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao-Anh Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nguyen Vu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Pham" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04881747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783383v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783370v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783394v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04784456v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783419v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783455v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783591v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783625v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783542v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzhu Tao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Jandel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Samelor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783646v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Afonso" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tormo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132871v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Jard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;castaings" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783667v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783694v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783704v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796023v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rayme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Philippe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796072v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.L. Le" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Meyrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796089v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754234v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343217v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450472v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Heuillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Line Marais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441915v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809687v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789400709393" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0940-9_19" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821467v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Schedin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/322303.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02597-6_18" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20751D6592C263AA62048845580751F2FBB83446/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04783267v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPG0133" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04783321v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>