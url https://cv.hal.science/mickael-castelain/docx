--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -1931,274 +1931,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of pH on the specific adhesion of P piliated Escherichia coli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-cell adhesion probed in-situ using optical tweezers: A case study with Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanna E Klinth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Castelain</w:t>
+                <w:t xml:space="preserve">P. G. Rouxhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernt Eric Uhlin</w:t>
+                <w:t xml:space="preserve">F. Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ove Axner</w:t>
+                <w:t xml:space="preserve">Albert Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0038548⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4723566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648549v1</w:t>
+                <w:t xml:space="preserve">hal-02652364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-cell adhesion probed in-situ using optical tweezers: A case study with Saccharomyces cerevisiae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of pH on the specific adhesion of P piliated Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanna E Klinth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Magnin</w:t>
+                <w:t xml:space="preserve">Bernt Eric Uhlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Piau</w:t>
+                <w:t xml:space="preserve">Ove Axner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 111 (11), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (6), pp.e38548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4723566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0038548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652364v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast uncoiling kinetics of F1C pili expressed by uropathogenic Escherichia coli are revealed on a single pilus level using force-measuring optical tweezers</w:t>
               </w:r>
@@ -2631,51 +2631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The initial single yeast cell adhesion on glass via optical trapping and Derjaguin-Landau-Verwey-Overbeek predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2761,64 +2761,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 128 (13), pp.135101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2869,64 +2869,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 12, pp.37-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2977,64 +2977,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3111,64 +3111,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 12, pp.37-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3461,463 +3461,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-molecule force spectroscopy to unveil fundamentals of biofilm formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeting conditioning film to prevent from biofouling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zibin Nan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials Research eConference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">5th International Conference on Materials and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783383v1</w:t>
+                <w:t xml:space="preserve">hal-04783419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active enzyme surfaces to struggle biofouling</w:t>
+                <w:t xml:space="preserve">Single-molecule force spectroscopy to unveil fundamentals of biofilm formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology &amp; Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Nanomaterials Research eConference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783370v1</w:t>
+                <w:t xml:space="preserve">hal-04783383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiofouling strategies – towards green alternatives</w:t>
+                <w:t xml:space="preserve">Active enzyme surfaces to struggle biofouling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zibin Nan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials Research eConference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Nanotechnology &amp; Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783394v1</w:t>
+                <w:t xml:space="preserve">hal-04783370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a Hydrophobic Lipid-Based Solid Formulation Technology for Biomolecule Protection in Enhancing Exocrine Pancreatic Function.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antibiofouling strategies – towards green alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Ioualalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFNano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Nanomaterials Research eConference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784456v1</w:t>
+                <w:t xml:space="preserve">hal-04783394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting conditioning film to prevent from biofouling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Combes</w:t>
+                <w:t xml:space="preserve">Investigation of a Hydrophobic Lipid-Based Solid Formulation Technology for Biomolecule Protection in Enhancing Exocrine Pancreatic Function.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ioualalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Materials and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">SFNano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783419v1</w:t>
+                <w:t xml:space="preserve">hal-04784456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pili drive homotypic interactions to form biofilm in Lactococcus lactis : A single-molecule force spectroscopy study</w:t>
               </w:r>
@@ -4022,168 +4022,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Lactococcus lactis pili in homotypic interactions using single- molecule force spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dague</w:t>
+                <w:t xml:space="preserve">Antifouling coatings for the protection of surfaces exposed to conti- nental superficial waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zibin Nan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanzhu Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Jandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Samelor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on biophysics of microbial adhesion</w:t>
+              <w:t xml:space="preserve">International Symposium on biophysics of microbial adhesion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783591v1</w:t>
+                <w:t xml:space="preserve">hal-04783561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale study of the flocculation/flotation mechanism of the marine microalgae Phaeodactylum tricornutum under increased pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4238,557 +4238,557 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NANOINBIO : Nanosciences for Life &amp; Materiels Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Le Gosier, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revêtements anti-salissures pour la protection des surfaces exposées aux eaux superficielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zibin Nan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanzhu Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Jandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Samélor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e journées d'étude sur l'Adhésion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifouling coatings for the protection of surfaces exposed to conti- nental superficial waters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Combes</w:t>
+                <w:t xml:space="preserve">Role of Lactococcus lactis pili in homotypic interactions using single- molecule force spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Dramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lafforgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on biophysics of microbial adhesion</w:t>
+              <w:t xml:space="preserve">International symposium on biophysics of microbial adhesion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783561v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle de Pseudomonas par des biofilms positifs de lactocoques dans l’industrie laitière est-il possible ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling Negative Flora In Dairy Industry With Positive Biofilms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaëlle Jard</w:t>
+                <w:t xml:space="preserve">Gwenaelle Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Afonso</w:t>
+                <w:t xml:space="preserve">Sophie Pécastaings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Drame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Tormo</w:t>
+                <w:t xml:space="preserve">P. Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e journées du Réseau National Biofilm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Eurobiofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783646v1</w:t>
+                <w:t xml:space="preserve">hal-05132871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Negative Flora In Dairy Industry With Positive Biofilms?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le contrôle de Pseudomonas par des biofilms positifs de lactocoques dans l’industrie laitière est-il possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Dramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaelle Jard</w:t>
+                <w:t xml:space="preserve">Gwénaëlle Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pécastaings</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ibrahima Drame</w:t>
+                <w:t xml:space="preserve">Sara Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Schmitz</w:t>
+                <w:t xml:space="preserve">Hélène Tormo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurobiofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">8e journées du Réseau National Biofilm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132871v1</w:t>
+                <w:t xml:space="preserve">hal-04783646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nanomechanical properties of Lactococcus lactis pili are conditio- ned by the polymerized backbone pilin</w:t>
               </w:r>
@@ -5106,51 +5106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des propriétés de surface de lactocoques issus de laits crus de chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5516,51 +5516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstratios Koutris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ove Axner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. EBSA European Biophysics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Biophysical Societies Association (EBSA). GBR., Jul 2009, Gênes, Italy. pp.S35-S212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5611,64 +5611,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6024,51 +6024,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing bacterial adhesion on an individual adhesin and single pili level using optical tweezers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ove Axner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6171,51 +6171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the secrets of bacterial adhesion organelles using single-molecule force spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ove Axner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Björnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6617,51 +6617,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8ABA24D"/>
+    <w:nsid w:val="B648ADDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6765,51 +6765,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7FA307CB"/>
+    <w:nsid w:val="11F9685A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6999,51 +6999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225276v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermias Mideksa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Teychene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Soueid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laloo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourquaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-025-03645-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04748860v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bages" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Raynal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ioualalen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2024.114504" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04350817v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibin Nan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tendero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/S23239546" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03163203v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Drame" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84030-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Klemm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Baum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Qiu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Cavalheiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020271" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dram&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c03069" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886487v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gernigon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.06.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dunker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms6020039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031212v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Oxaran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign-Bousquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2016.1213817" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886384v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152053" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204286v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Le" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ly Tran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Meyrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079850" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanna E Klinth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernt Eric Uhlin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Axner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038548" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652364v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Rouxhet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4723566" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644269v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ehlers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanna Klinth" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stina Lindberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Andersson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-010-0648-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6895C78C9659C0CF597D4049C35181BF9B740ED5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659055v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Sjostrom" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fallman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E. Uhlin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andersson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-009-0552-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HPT4T04-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660562v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstratios Koutris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister Wiklund" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Bj&#246;rnham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200900195" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-701RPB17-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658357v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Piau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2842078" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342013v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658427v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342008v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2772270" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342061v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988132v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao-Anh Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nguyen Vu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Pham" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04881747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783383v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783370v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783394v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04784456v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783419v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783455v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783591v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783625v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783542v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzhu Tao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Jandel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Samelor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783646v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Afonso" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tormo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132871v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Jard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;castaings" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783667v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783694v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783704v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796023v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rayme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Philippe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796072v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.L. Le" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Meyrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796089v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754234v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343217v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450472v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Heuillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Line Marais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441915v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809687v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789400709393" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0940-9_19" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821467v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Schedin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/322303.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02597-6_18" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20751D6592C263AA62048845580751F2FBB83446/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04783267v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPG0133" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04783321v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225276v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermias Mideksa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Teychene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Soueid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laloo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourquaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-025-03645-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04748860v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bages" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Raynal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ioualalen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2024.114504" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04350817v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibin Nan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tendero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/S23239546" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03163203v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Drame" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84030-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Klemm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Baum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Qiu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Cavalheiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020271" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dram&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c03069" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886487v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gernigon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.06.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dunker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms6020039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031212v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Oxaran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign-Bousquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2016.1213817" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886384v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152053" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204286v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Le" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ly Tran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Meyrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079850" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Rouxhet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pignon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4723566" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648549v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanna E Klinth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernt Eric Uhlin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Axner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038548" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644269v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ehlers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanna Klinth" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stina Lindberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Andersson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-010-0648-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6895C78C9659C0CF597D4049C35181BF9B740ED5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659055v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Sjostrom" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fallman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E. Uhlin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andersson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-009-0552-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HPT4T04-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660562v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstratios Koutris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister Wiklund" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Bj&#246;rnham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200900195" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-701RPB17-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658357v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Piau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2842078" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342013v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658427v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342008v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2772270" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342061v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988132v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao-Anh Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nguyen Vu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Pham" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04881747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783419v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783383v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783370v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783394v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04784456v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783455v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783561v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzhu Tao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Jandel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Samelor" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783625v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783542v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132871v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Jard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;castaings" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783646v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Afonso" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tormo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783667v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783694v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783704v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796023v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rayme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Philippe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796072v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.L. Le" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Meyrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796089v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754234v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343217v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450472v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Heuillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Line Marais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441915v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809687v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789400709393" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0940-9_19" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821467v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Schedin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/322303.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02597-6_18" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20751D6592C263AA62048845580751F2FBB83446/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04783267v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPG0133" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04783321v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>