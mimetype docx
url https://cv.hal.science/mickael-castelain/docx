--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -863,364 +863,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pili and other surface proteins influence the structure and the nanomechanical properties of Lactococcus lactis biofilms</w:t>
+                <w:t xml:space="preserve">Development of Polythiourethane/ZnO-Based Anti-Fouling Materials and Evaluation of the Adhesion of Staphylococcus aureus and Candida glabrata Using Single-Cell Force Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahima Drame</w:t>
+                <w:t xml:space="preserve">Sophie Klemm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lafforgue</w:t>
+                <w:t xml:space="preserve">Martina Baum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+                <w:t xml:space="preserve">Haoyi Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zibin Nan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
+                <w:t xml:space="preserve">Mafalda Cavalheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-84030-1⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11020271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163203v1</w:t>
+                <w:t xml:space="preserve">hal-03136104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Polythiourethane/ZnO-Based Anti-Fouling Materials and Evaluation of the Adhesion of Staphylococcus aureus and Candida glabrata Using Single-Cell Force Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pili and other surface proteins influence the structure and the nanomechanical properties of Lactococcus lactis biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Drame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Klemm</w:t>
+                <w:t xml:space="preserve">Christine Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Baum</w:t>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haoyi Qiu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zibin Nan</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mafalda Cavalheiro</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (2), pp.271. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano11020271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-84030-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136104v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Homotypic Interactions of Lactococcus lactis Pili Using Single-Cell Force Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Dramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1265,291 +1265,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of the flocculation/flotation mechanism of the marine microalgae Phaeodactylum tricornutum under increased pH using atomic force microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The Role of Glycans in Bacterial Adhesion to Mucosal Surfaces: How Can Single-Molecule Techniques Advance Our Understanding?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gernigon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Castelain</w:t>
+                <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayza Daboussi</w:t>
+                <w:t xml:space="preserve">Karen Dunker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Guiraud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33, pp.369-378. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (2), 26 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms6020039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886487v1</w:t>
+                <w:t xml:space="preserve">hal-01907666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Glycans in Bacterial Adhesion to Mucosal Surfaces: How Can Single-Molecule Techniques Advance Our Understanding?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Towards a better understanding of the flocculation/flotation mechanism of the marine microalgae Phaeodactylum tricornutum under increased pH using atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Dunker</w:t>
+                <w:t xml:space="preserve">Fayza Daboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Dague</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (2), 26 p. </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.369-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms6020039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907666v1</w:t>
+                <w:t xml:space="preserve">hal-01886487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligomerized backbone pilin helps piliated Lactococcus lactis to withstand shear flow</w:t>
               </w:r>
@@ -2612,537 +2612,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The initial single yeast cell adhesion on glass via optical trapping and Derjaguin-Landau-Verwey-Overbeek predictions</w:t>
+                <w:t xml:space="preserve">The initial single yeast cell adhesion on glass via optical trapping and Derjaguin - Landau - Vervey - Overbeek predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Piau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Magnin</w:t>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 128 (13), pp.135101. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 128 (13), pp.135101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658357v1</w:t>
+                <w:t xml:space="preserve">hal-00342013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The initial single yeast cell adhesion on glass via optical trapping and Derjaguin - Landau - Vervey - Overbeek predictions</w:t>
+                <w:t xml:space="preserve">The initial single yeast cell adhesion on glass via optical trapping and Derjaguin-Landau-Verwey-Overbeek predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Albert Magnin</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 128 (13), pp.135101</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 128 (13), pp.135101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2842078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342013v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés d'adhésion de levures sur le verre, sondées par pince optique. Influence de paramètres environnementaux</w:t>
+                <w:t xml:space="preserve">Removal forces and adhesion properties of Saccharomyces cerevisiae on glass substrates probed by optical tweezer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 127, pp.135104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2772270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658427v1</w:t>
+                <w:t xml:space="preserve">hal-00342008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal forces and adhesion properties of Saccharomyces cerevisiae on glass substrates probed by optical tweezer</w:t>
+                <w:t xml:space="preserve">Propriétés d'adhésion de levures sur le verre, sondées par pince optique. Influence de paramètres environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12, pp.37-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2772270⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00342008v1</w:t>
+                <w:t xml:space="preserve">hal-00342061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés d'adhésion de levures sur le verre, sondées par pince optique. Influence de paramètres environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3163,51 +3163,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 12, pp.37-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342061v1</w:t>
+                <w:t xml:space="preserve">hal-02658427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3903,103 +3903,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pili drive homotypic interactions to form biofilm in Lactococcus lactis : A single-molecule force spectroscopy study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Drame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème journée thématique du GDR B2i</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vincent Humblot, Sep 2021, Toulouse, France</w:t>
@@ -4153,103 +4153,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale study of the flocculation/flotation mechanism of the marine microalgae Phaeodactylum tricornutum under increased pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayza Daboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NANOINBIO : Nanosciences for Life &amp; Materiels Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Le Gosier, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4412,90 +4412,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Lactococcus lactis pili in homotypic interactions using single- molecule force spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Dramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on biophysics of microbial adhesion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t>
@@ -4550,51 +4550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pécastaings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Drame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5382,77 +5382,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Ly Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Duviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Microbiologistes de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, L'isle-sur-la-Sorgue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5598,90 +5598,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms and Kinetics of Saccharomyces cerevisiae Yeast Adhesion on Glass Surfaces, Probed by Optical Tweezer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Annual European Rheology Conference 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Naples, Italy</w:t>
@@ -6617,51 +6617,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B648ADDA"/>
+    <w:nsid w:val="9D648C11"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6765,51 +6765,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="11F9685A"/>
+    <w:nsid w:val="14D2B05C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6999,51 +6999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225276v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermias Mideksa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Teychene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Soueid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laloo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourquaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-025-03645-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04748860v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bages" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Raynal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ioualalen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2024.114504" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04350817v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibin Nan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tendero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/S23239546" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03163203v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Drame" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84030-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Klemm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Baum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Qiu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Cavalheiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020271" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dram&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c03069" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886487v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gernigon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.06.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dunker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms6020039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031212v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Oxaran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign-Bousquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2016.1213817" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886384v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152053" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204286v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Le" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ly Tran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Meyrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079850" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Rouxhet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pignon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4723566" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648549v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanna E Klinth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernt Eric Uhlin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Axner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038548" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644269v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ehlers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanna Klinth" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stina Lindberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Andersson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-010-0648-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6895C78C9659C0CF597D4049C35181BF9B740ED5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659055v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Sjostrom" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fallman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E. Uhlin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andersson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-009-0552-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HPT4T04-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660562v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstratios Koutris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister Wiklund" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Bj&#246;rnham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200900195" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-701RPB17-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658357v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Piau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2842078" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342013v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658427v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342008v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2772270" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342061v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988132v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao-Anh Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nguyen Vu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Pham" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04881747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783419v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783383v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783370v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783394v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04784456v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783455v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783561v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzhu Tao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Jandel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Samelor" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783625v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783542v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132871v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Jard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;castaings" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783646v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Afonso" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tormo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783667v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783694v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783704v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796023v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rayme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Philippe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796072v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.L. Le" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Meyrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796089v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754234v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343217v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450472v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Heuillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Line Marais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441915v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809687v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789400709393" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0940-9_19" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821467v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Schedin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/322303.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02597-6_18" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20751D6592C263AA62048845580751F2FBB83446/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04783267v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPG0133" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04783321v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225276v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermias Mideksa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Teychene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Soueid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laloo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourquaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-025-03645-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04748860v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bages" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castelain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Raynal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ioualalen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2024.114504" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04350817v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibin Nan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tendero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/S23239546" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136104v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Klemm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Baum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Qiu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Cavalheiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020271" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03163203v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Drame" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84030-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dram&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c03069" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dunker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms6020039" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886487v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gernigon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.06.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031212v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Oxaran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign-Bousquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2016.1213817" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886384v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152053" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204286v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Le" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ly Tran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Meyrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079850" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Rouxhet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pignon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4723566" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648549v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanna E Klinth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernt Eric Uhlin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Axner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038548" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644269v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ehlers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanna Klinth" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stina Lindberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Andersson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-010-0648-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6895C78C9659C0CF597D4049C35181BF9B740ED5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659055v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Sjostrom" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fallman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E. Uhlin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andersson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-009-0552-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HPT4T04-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660562v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstratios Koutris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister Wiklund" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Bj&#246;rnham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200900195" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-701RPB17-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342013v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658357v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Piau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2842078" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342008v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2772270" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342061v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658427v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988132v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao-Anh Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nguyen Vu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Pham" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04881747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783419v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783383v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783370v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783394v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04784456v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783455v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783561v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzhu Tao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Jandel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Samelor" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783625v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783542v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132871v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Jard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;castaings" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783646v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Afonso" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tormo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783667v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783694v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783704v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796023v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rayme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Philippe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796072v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.L. Le" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Meyrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796089v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754234v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343217v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450472v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Heuillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Line Marais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441915v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809687v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789400709393" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0940-9_19" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821467v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Schedin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/322303.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02597-6_18" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20751D6592C263AA62048845580751F2FBB83446/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04783267v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPG0133" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04783321v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>